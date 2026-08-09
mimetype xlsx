--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="prices" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1283">
   <si>
     <t>Facebook</t>
   </si>
   <si>
     <t>Instagram</t>
   </si>
   <si>
     <t>Youtube</t>
   </si>
   <si>
     <t>Twitter</t>
   </si>
   <si>
     <t>Viber</t>
   </si>
   <si>
     <t>Крышки для бумажных стаканов</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Крышки пластиковые  Ø 69</t>
   </si>
   <si>
@@ -77,941 +77,941 @@
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>001160</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  Кр-69 / 50шт/уп / Коричневый / (1ящ/50уп) </t>
   </si>
   <si>
     <t>29.03 грн/за шт</t>
   </si>
   <si>
     <t>28.17 грн/від 30 шт</t>
   </si>
   <si>
     <t>27.09 грн/від 100 шт</t>
   </si>
   <si>
     <t>25.37 грн/від 150 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-korichnevyy-1yasch50up</t>
   </si>
   <si>
+    <t>02976</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Бирюзовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>36.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>35.5 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>34 грн/від 180 шт</t>
+  </si>
+  <si>
+    <t>33 грн/від 360 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-biryuzovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>006465</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые D-69 50шт/уп Белый</t>
+  </si>
+  <si>
+    <t>35.1 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-69-50shtup-belyy</t>
+  </si>
+  <si>
+    <t>KRS69X-біла</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ST-69 / 50шт/уп / Белый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>40.28 грн/за уп</t>
+  </si>
+  <si>
+    <t>37.9 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>35.51 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>32.86 грн/від 560 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-69-50shtup-belyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>001159</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-69 / 50шт/уп / Белый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>35.1 грн/за шт</t>
+  </si>
+  <si>
+    <t>34.06 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>32.76 грн/від 100 шт</t>
+  </si>
+  <si>
+    <t>30.68 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-belyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>01-5725</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø69 50шт/уп</t>
+  </si>
+  <si>
+    <t>38 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o69-50shtup</t>
+  </si>
+  <si>
+    <t>005621</t>
+  </si>
+  <si>
+    <t>Крышка бумажная белая Ø-69 50шт/уп ЛАМИНАЦИЯ-2</t>
+  </si>
+  <si>
+    <t>44.55 грн/за уп</t>
+  </si>
+  <si>
+    <t>42.9 грн/від 49 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-o-69-50shtup-laminaciya-2</t>
+  </si>
+  <si>
+    <t>0001796</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-69 / 50шт/уп / Голубой / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-goluboy-1yasch50up</t>
+  </si>
+  <si>
+    <t>001397</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-69 / 50шт/уп / Фиолетовый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>35.78 грн/за шт</t>
+  </si>
+  <si>
+    <t>34.72 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>33.39 грн/від 100 шт</t>
+  </si>
+  <si>
+    <t>31.27 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-fioletovyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>002514</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-69 / 50шт/уп / Чёрный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-chyornyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>001795</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-69 / 50шт/уп / Желтый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-zheltyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>02975</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Чёрный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>40.71 грн/за уп</t>
+  </si>
+  <si>
+    <t>39.6 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>37.92 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>36.8 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-chyornyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>02977</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Фиолетовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>36.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>35.5 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>34 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>33 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-fioletovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>02978</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Оранж / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-oranzh-1yasch60up</t>
+  </si>
+  <si>
     <t>01-0001</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Белый / (1ящ/60уп) </t>
   </si>
   <si>
     <t>40.71 грн/за шт</t>
   </si>
   <si>
     <t>39.6 грн/від 30 шт</t>
   </si>
   <si>
     <t>37.92 грн/від 180 шт</t>
   </si>
   <si>
     <t>36.8 грн/від 360 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-belyy-1yasch60up</t>
   </si>
   <si>
     <t>KRS69X-чорна</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  ST-69 / 50шт/уп / Чёрный / (1ящ/50уп) </t>
   </si>
   <si>
-    <t>40.28 грн/за уп</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-69-50shtup-chyornyy-1yasch50up</t>
   </si>
   <si>
-    <t>001159</t>
-[...28 lines deleted...]
-  <si>
     <t>01-5743</t>
   </si>
   <si>
     <t>Крышка пластиковая РОМБ Silver 50шт/уп Ø69</t>
   </si>
   <si>
-    <t>38 грн/за уп</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-50shtup-o69</t>
   </si>
   <si>
-    <t>0001796</t>
-[...5 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-goluboy-1yasch50up</t>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Желтый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-zheltyy-1yasch60up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Красный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-krasnyy-1yasch60up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Синий / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-siniy-1yasch60up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Розовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-rozovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая SUPER  69 черная 50шт.уп.(70/3500) </t>
+  </si>
+  <si>
+    <t>23.52 грн/за уп</t>
+  </si>
+  <si>
+    <t>19.6 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>18.9 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-69-chernaya-50shtup703500</t>
+  </si>
+  <si>
+    <t>004475</t>
+  </si>
+  <si>
+    <t>Крышки бумажные  П-69 / 50шт/уп / Белый / ЛАМИНАЦИЯ-2</t>
+  </si>
+  <si>
+    <t>37 грн/за уп</t>
+  </si>
+  <si>
+    <t>35.5 грн/від 49 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-69-50shtup-belyy-laminaciya-2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки бумажные Крафтовые Ø69 / 50шт/уп </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o69-50shtup</t>
+  </si>
+  <si>
+    <t>004639</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  AP-69 / 50шт/уп / TIFFANY / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>39 грн/за уп</t>
+  </si>
+  <si>
+    <t>38 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>36 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>34 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-69-50shtup-tiffany-1yasch50up</t>
+  </si>
+  <si>
+    <t>004636</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  AP-69 / 50шт/уп / Чёрный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>35.5 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>32.5 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-69-50shtup-chyornyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>Крышка бумажная Д-69 Чорная 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-d-69-chornaya-50shtup</t>
+  </si>
+  <si>
+    <t>01-5680</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>36 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>34.44 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>32.48 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o69</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-69 / 50шт/уп / Салатовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-salatovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>006464</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые D-69 50шт/уп Черный </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-69-50shtup-chernyy</t>
   </si>
   <si>
     <t>001161</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  Кр-69 / 50шт/уп / Красний / (1ящ/50уп) </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-krasniy-1yasch50up</t>
   </si>
   <si>
-    <t>002514</t>
-[...280 lines deleted...]
-  <si>
     <t>Крышки пластиковые  Ø 77</t>
   </si>
   <si>
+    <t>006374</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-77 / 50шт/уп / Белый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>37.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-77-50shtup-belyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>006375</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-77 / 50шт/уп / Черный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-77-50shtup-chernyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>01-5758</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø77-М 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-m-50shtup</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø77-М 50шт/уп</t>
+  </si>
+  <si>
+    <t>35 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>33.83 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>31.9 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-m-50shtup</t>
+  </si>
+  <si>
+    <t>01-5757</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø77 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-50shtup</t>
+  </si>
+  <si>
     <t>--5709</t>
   </si>
   <si>
     <t>Крышка пластиковая РОМБ Silver Ø77 50шт/уп</t>
   </si>
   <si>
     <t>39.7 грн/за уп</t>
   </si>
   <si>
     <t>38.68 грн/від 60 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-50shtup</t>
   </si>
   <si>
-    <t>006374</t>
-[...52 lines deleted...]
-  <si>
     <t>Крышки пластиковые  Ø 79</t>
   </si>
   <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Салатовий / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>40 грн/за шт</t>
+  </si>
+  <si>
+    <t>39 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>36.01 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>35 грн/від 300 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-salatoviy-1yasch50up</t>
+  </si>
+  <si>
+    <t>02999</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Красный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>35.35 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>34.36 грн/від 300 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-krasnyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>002515</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-79 / 50шт/уп / Черная / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>36.45 грн/за шт</t>
+  </si>
+  <si>
+    <t>35.37 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>33.75 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>31.86 грн/від 200 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-chernaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>01-0031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Черный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>44.45 грн/за шт</t>
+  </si>
+  <si>
+    <t>43.33 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>40 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>38.89 грн/від 300 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-chernyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>01-0011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Белый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-belyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>02997</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Бирюзовый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-biryuzovyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>02996</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Желтый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>36 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-zheltyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>01-0171</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Розовый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-rozovyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>002703</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-79 / 50шт/уп /  Салатовая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>30.38 грн/за шт</t>
+  </si>
+  <si>
+    <t>29.48 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>28.13 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>26.55 грн/від 200 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-salatovaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>003206</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-79 / 50шт/уп /  Желтая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-zheltaya-1yasch40up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Фиолетовый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-fioletovyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>01-5750</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø79 50шт/уп</t>
+  </si>
+  <si>
+    <t>41 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o79-50shtup</t>
+  </si>
+  <si>
+    <t>01-5714</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry 50шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>41.72 грн/за уп</t>
+  </si>
+  <si>
+    <t>40.19 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>37.7 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>35.67 грн/від 250 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-50shtup-o79</t>
+  </si>
+  <si>
+    <t>01-5686</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>39.5 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>35.67 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o79</t>
+  </si>
+  <si>
+    <t>KRS79X-ч-осінь</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ОСЕНЬ -79 / 50шт/уп / Черная / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>40.98 грн/за уп</t>
+  </si>
+  <si>
+    <t>39.33 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>37.13 грн/від 160 уп</t>
+  </si>
+  <si>
+    <t>34.65 грн/від 440 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-osen-79-50shtup-chernaya-1yasch40up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки бумажные Черные Ø79 / 50шт/уп </t>
+  </si>
+  <si>
+    <t>39.69 грн/за уп</t>
+  </si>
+  <si>
+    <t>37.42 грн/від 42 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o79-50shtup</t>
+  </si>
+  <si>
+    <t>004557</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки бумажные Крафтовые Ø79 / 50шт/уп </t>
+  </si>
+  <si>
+    <t>38.84 грн/за уп</t>
+  </si>
+  <si>
+    <t>37.42 грн/від 33 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o79-50shtup</t>
+  </si>
+  <si>
+    <t>004428</t>
+  </si>
+  <si>
+    <t>Крышки бумажные  П-79 / 50шт/уп / Белый / ламинация-2</t>
+  </si>
+  <si>
+    <t>49.95 грн/за уп</t>
+  </si>
+  <si>
+    <t>47.36 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-79-50shtup-belyy-laminaciya-2</t>
+  </si>
+  <si>
+    <t>01-0499</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые с клапаном Ø79 / 50шт/уп / Черный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>45 грн/за уп</t>
+  </si>
+  <si>
+    <t>44 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>43 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>42 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o79-50shtup-chernyy-1yasch50up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Синий / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-siniy-1yasch50up</t>
+  </si>
+  <si>
+    <t>002659</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-79 / 50шт/уп / Фиолетовая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>34.06 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>32.5 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>30.68 грн/від 200 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-fioletovaya-1yasch40up</t>
+  </si>
+  <si>
     <t>KRS79X-чорна</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  ST-79 / 50шт/уп / Черная / (1ящ/40уп) </t>
   </si>
   <si>
     <t>41.9 грн/за уп</t>
   </si>
   <si>
     <t>39.9 грн/від 40 уп</t>
   </si>
   <si>
     <t>37.62 грн/від 160 уп</t>
   </si>
   <si>
     <t>35.34 грн/від 440 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-79-50shtup-chernaya-1yasch40up</t>
   </si>
   <si>
-    <t>02997</t>
-[...44 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-krasnyy-1yasch50up</t>
+    <t>001652</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-79 / 50шт/уп /  Красная / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-krasnaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>ЕК5923</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые WINTER TIME черные 50шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>42 грн/за уп</t>
+  </si>
+  <si>
+    <t>39.69 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>36.99 грн/від 160 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o79</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-79 / 50шт/уп / Оранж / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-oranzh-1yasch50up</t>
+  </si>
+  <si>
+    <t>0001398</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-79 / 50шт/уп / Белая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-belaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>001574</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-79 / 50шт/уп / Коричневая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-korichnevaya-1yasch40up</t>
   </si>
   <si>
     <t>KRS79X-біла</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  ST-79 / 50шт/уп / Белая / (1ящ/40уп) </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-79-50shtup-belaya-1yasch40up</t>
   </si>
   <si>
-    <t>01-0171</t>
-[...116 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-50shtup-o79</t>
+    <t>KRS79X-б-осінь</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ОСЕНЬ -79 / 50шт/уп / Белая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>40.23 грн/за уп</t>
+  </si>
+  <si>
+    <t>38.61 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>36.45 грн/від 160 уп</t>
+  </si>
+  <si>
+    <t>34.02 грн/від 440 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-osen-79-50shtup-belaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>002660</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-79 / 50шт/уп /  Голубая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-golubaya-1yasch40up</t>
   </si>
   <si>
     <t>006421</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  D-79 / 50шт/уп / Черный / (1ящ/50уп) </t>
   </si>
   <si>
-    <t>39.69 грн/за уп</t>
-[...1 lines deleted...]
-  <si>
     <t>37.8 грн/від 70 уп</t>
   </si>
   <si>
     <t>35.64 грн/від 210 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-79-50shtup-chernyy-1yasch50up</t>
   </si>
   <si>
-    <t>01-5686</t>
-[...214 lines deleted...]
-  <si>
     <t>006424</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  D-79 / 50шт/уп / Белый / (1ящ/50уп) </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-79-50shtup-belyy-1yasch50up</t>
   </si>
   <si>
     <t>KRS79КЛ-чорна</t>
   </si>
   <si>
     <t xml:space="preserve">Clone of Крышки пластиковые с клапаном ST-80 / 50шт/уп / Чёрный / (1ящ/40уп) </t>
   </si>
   <si>
     <t>41.25 грн/за уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-79-50shtup-chyornyy-1yasch40up</t>
   </si>
   <si>
     <t>Крышки пластиковые Ø разные</t>
   </si>
   <si>
     <t>00404</t>
@@ -1034,2226 +1034,2220 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-75-50shtup-korichnevyy-1yasch40up</t>
   </si>
   <si>
     <t>003164</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-95 / 50шт/уп / Черный / (1ящ/32уп) </t>
   </si>
   <si>
     <t>49 грн/за уп</t>
   </si>
   <si>
     <t>48 грн/від 32 уп</t>
   </si>
   <si>
     <t>47 грн/від 128 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-95-50shtup-chernyy-1yasch32up</t>
   </si>
   <si>
     <t>Крышки пластиковые  Ø 90</t>
   </si>
   <si>
+    <t>006422</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-90 / 50шт/уп / Черный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>43.09 грн/за уп</t>
+  </si>
+  <si>
+    <t>41.23 грн/від 70 уп</t>
+  </si>
+  <si>
+    <t>38.75 грн/від 210 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-90-50shtup-chernyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>РС-6499</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РС-90 Черная 50шт/уп</t>
+  </si>
+  <si>
+    <t>44 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-chernaya-50shtup</t>
+  </si>
+  <si>
     <t>Юні -6428</t>
   </si>
   <si>
     <t xml:space="preserve">Крышка пластиковая Юни Ø90 Белая 50шт/уп </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o90-belaya-50shtup</t>
   </si>
   <si>
-    <t>РС-6499</t>
-[...8 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-chernaya-50shtup</t>
+    <t>KRS90КЛ-чорна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые с клапаном ST-90 / 50шт/уп / Чёрный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>45.44 грн/за уп</t>
+  </si>
+  <si>
+    <t>43.52 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>40.96 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-90-50shtup-chyornyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>006423</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-90 / 50шт/уп / Белый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>40.3 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-90-50shtup-belyy-1yasch40up</t>
   </si>
   <si>
     <t>tp2524-0002</t>
   </si>
   <si>
     <t>Крышка бумажная белая "Ю" Whitle Ø90 50шт/уп</t>
   </si>
   <si>
     <t>111.72 грн/за уп</t>
   </si>
   <si>
     <t>105 грн/від 20 уп</t>
   </si>
   <si>
     <t>99.96 грн/від 100 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o90-50shtup</t>
   </si>
   <si>
-    <t>006422</t>
-[...46 lines deleted...]
-  <si>
     <t>ЕК5924</t>
   </si>
   <si>
     <t>Крышки пластиковые WINTER TIME черные 50шт/уп Ø90</t>
   </si>
   <si>
     <t>46 грн/за уп</t>
   </si>
   <si>
     <t>43.79 грн/від 40 уп</t>
   </si>
   <si>
     <t>41.27 грн/від 160 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o90</t>
   </si>
   <si>
+    <t xml:space="preserve">Крышки бумажные синие Ø90 50шт/уп </t>
+  </si>
+  <si>
+    <t>52.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>49.92 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o90-50shtup</t>
+  </si>
+  <si>
+    <t>01-5754</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø90 50шт/уп</t>
+  </si>
+  <si>
+    <t>44.7 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o90-50shtup</t>
+  </si>
+  <si>
+    <t>PC-3235</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РС-90 Черная 100шт/уп</t>
+  </si>
+  <si>
+    <t>110.2 грн/за уп</t>
+  </si>
+  <si>
+    <t>104.88 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-chernaya-100shtup</t>
+  </si>
+  <si>
+    <t>004638</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  AP-90 / 50шт/уп / Чёрный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>55.28 грн/за уп</t>
+  </si>
+  <si>
+    <t>53.64 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>51.19 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>48.32 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-90-50shtup-chyornyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>004641</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  AP-90 / 50шт/уп / TIFFANY / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>56.94 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.26 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>52.73 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>49.77 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-90-50shtup-tiffany-1yasch50up</t>
+  </si>
+  <si>
+    <t>004613</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки бумажные  П-90 / 50шт/уп / Чорні / </t>
+  </si>
+  <si>
+    <t>45.15 грн/за уп</t>
+  </si>
+  <si>
+    <t>43.16 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni</t>
+  </si>
+  <si>
+    <t>004438</t>
+  </si>
+  <si>
+    <t>Крышки бумажные  П-90 / 50шт/уп / Белый / ламинация-2</t>
+  </si>
+  <si>
+    <t>55.61 грн/за уп</t>
+  </si>
+  <si>
+    <t>52.48 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2</t>
+  </si>
+  <si>
+    <t>PC-3236</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РС-90 Белая 100шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-belaya-100shtup</t>
+  </si>
+  <si>
     <t>01-5721</t>
   </si>
   <si>
     <t>Крышка пластиковая РОМБ Cherry Ø90 50шт/уп</t>
   </si>
   <si>
-    <t>44.7 грн/за уп</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o90-50shtup</t>
   </si>
   <si>
-    <t xml:space="preserve">Крышки бумажные синие Ø90 50шт/уп </t>
-[...115 lines deleted...]
-  <si>
     <t>Крышки пластиковые Ø 71</t>
   </si>
   <si>
+    <t>01-5744</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø71 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o71-50shtup</t>
+  </si>
+  <si>
+    <t>001166</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-71 / 50шт/уп / Коричневый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>35.36 грн/за шт</t>
+  </si>
+  <si>
+    <t>34.06 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-71-50shtup-korichnevyy-1yasch50up</t>
+  </si>
+  <si>
     <t>01-0003</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-71 / 50шт/уп / Белый / (1ящ/60уп) </t>
   </si>
   <si>
     <t>39.44 грн/від 30 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-71-50shtup-belyy-1yasch60up</t>
   </si>
   <si>
+    <t>01-0023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-71 / 50шт/уп / Черный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>41.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>36.81 грн/від 360 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-71-50shtup-chernyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>01-5681</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø71</t>
+  </si>
+  <si>
+    <t>37.67 грн/за уп</t>
+  </si>
+  <si>
+    <t>36.65 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>35 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>33.6 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o71</t>
+  </si>
+  <si>
+    <t>01-5724</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø71 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o71-50shtup</t>
+  </si>
+  <si>
     <t>002449</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  Кр-71 / 50шт/уп / Белый / (1ящ/50уп) </t>
   </si>
   <si>
-    <t>34.06 грн/від 50 шт</t>
-[...1 lines deleted...]
-  <si>
     <t>32.76 грн/від 200 шт</t>
   </si>
   <si>
     <t>30.68 грн/від 500 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-71-50shtup-belyy-1yasch50up</t>
   </si>
   <si>
-    <t>001166</t>
-[...64 lines deleted...]
-  <si>
     <t>Крышки пластиковые Ø 76</t>
   </si>
   <si>
+    <t>02986</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-76 / 50шт/уп / Фиолетовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>37 грн/за шт</t>
+  </si>
+  <si>
+    <t>36 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>35 грн/від 180 шт</t>
+  </si>
+  <si>
+    <t>34 грн/від 360 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-fioletovyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>006373</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-76 / 50шт/уп / Белый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-76-50shtup-belyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>002500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-76 / 50шт/уп / Черный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-chernyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>002499</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-76 / 50шт/уп / Белый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>23.63 грн/за шт</t>
+  </si>
+  <si>
+    <t>22.93 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>21.88 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>20.65 грн/від 200 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-belyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>002760</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-76 / 50шт/уп / Желтый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-zheltyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>00006191</t>
+  </si>
+  <si>
+    <t>Кришки пластиковые оранжевые РОМБ Р-76 50шт/уп</t>
+  </si>
+  <si>
+    <t>37.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/krishki-plastikovye-oranzhevye-romb-r-76-50shtup</t>
+  </si>
+  <si>
+    <t>006372</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-76 / 50шт/уп / Черный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-76-50shtup-chernyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>002759</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-76 / 50шт/уп / Красный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-krasnyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>02984</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-76 / 50шт/уп / Белый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-belyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>01-0028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-76 / 50шт/уп / Черный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-chernyy-1yasch60up</t>
+  </si>
+  <si>
     <t>02985</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-76 / 50шт/уп / Салатовый / (1ящ/60уп) </t>
   </si>
   <si>
-    <t>37.5 грн/за шт</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-salatovyy-1yasch60up</t>
   </si>
   <si>
-    <t>00006191</t>
-[...19 lines deleted...]
-  <si>
     <t>02987</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-76 / 50шт/уп / Розовый / (1ящ/60уп) </t>
   </si>
   <si>
     <t>37.01 грн/за шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-rozovyy-1yasch60up</t>
   </si>
   <si>
-    <t>002759</t>
-[...82 lines deleted...]
-  <si>
     <t>Крышки пластиковые Ø 80</t>
   </si>
   <si>
+    <t xml:space="preserve">Крышка пластиковая SUPER  80 черная 50шт.уп.(40/2000) </t>
+  </si>
+  <si>
+    <t>27.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>26.25 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>24.75 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-80-chernaya-50shtup402000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Розовый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>39.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>38.5 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>37 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-rozovyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>Юні-6386</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая Юни Ø80 Белая 50шт/уп </t>
+  </si>
+  <si>
+    <t>42.77 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>40.5 грн/від 128 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o80-belaya-50shtup</t>
+  </si>
+  <si>
+    <t>Юні-6388</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая Юни Ø80 Черная 50шт/уп </t>
+  </si>
+  <si>
+    <t>42.86 грн/за уп</t>
+  </si>
+  <si>
+    <t>40.61 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>38.07 грн/від 130 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o80-chernaya-50shtup</t>
+  </si>
+  <si>
+    <t>KRS80КЛ-чорна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые с клапаном ST-80 / 50шт/уп / Чёрный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>36.58 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-80-50shtup-chyornyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>tp2524-0001</t>
+  </si>
+  <si>
+    <t>Крышка бумажная белая "Ю" Whitle Ø80 50шт/уп</t>
+  </si>
+  <si>
+    <t>95.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>90 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>85.68 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o80-50shtup</t>
+  </si>
+  <si>
+    <t>005730</t>
+  </si>
+  <si>
+    <t>Крышки бумажные Крафтовые Ø80/ 50шт/уп ламинация-1</t>
+  </si>
+  <si>
+    <t>49.21 грн/за уп</t>
+  </si>
+  <si>
+    <t>47.36 грн/від 33 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o80-50shtup-laminaciya-1</t>
+  </si>
+  <si>
+    <t>PC-3234</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РС-80 Черная 100шт/уп</t>
+  </si>
+  <si>
+    <t>90.88 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-80-chernaya-100shtup</t>
+  </si>
+  <si>
+    <t>PC-3233</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РС-80 Белая 100шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-80-belaya-100shtup</t>
+  </si>
+  <si>
+    <t>01-5722</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø80 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o80-50shtup</t>
+  </si>
+  <si>
+    <t>01-5687</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>37.41 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o80</t>
+  </si>
+  <si>
     <t>01-0497</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые с клапаном Ø80 / 50шт/уп / Черный / (1ящ/50уп) </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o80-50shtup-chernyy-1yasch50up</t>
   </si>
   <si>
+    <t>004411</t>
+  </si>
+  <si>
+    <t>Крышки бумажные  П-80 / 50шт/уп / Белый / ламинация</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-80-50shtup-belyy-laminaciya-2</t>
+  </si>
+  <si>
+    <t>004556</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки бумажные Крафтовые Ø80/ 50шт/уп </t>
+  </si>
+  <si>
+    <t>38.85 грн/за уп</t>
+  </si>
+  <si>
+    <t>37.14 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o80-50shtup</t>
+  </si>
+  <si>
+    <t>002489</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые в форме Губок Ø80 / 50шт/уп /  Черная / (1ящ/20уп) </t>
+  </si>
+  <si>
+    <t>87.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>85.4 грн/від 20 шт</t>
+  </si>
+  <si>
+    <t>84 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>82.6 грн/від 60 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-v-forme-gubok-o80-50shtup-chernaya-1yasch20up</t>
+  </si>
+  <si>
+    <t>004640</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  AP-80 / 50шт/уп / TIFFANY / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>43.95 грн/за уп</t>
+  </si>
+  <si>
+    <t>42.13 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>40.1 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>38.42 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-80-50shtup-tiffany-1yasch50up</t>
+  </si>
+  <si>
+    <t>004637</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  AP-80 / 50шт/уп / Чёрный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>42.85 грн/за уп</t>
+  </si>
+  <si>
+    <t>41.28 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>39.64 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>37.67 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-80-50shtup-chyornyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>Крышки бумажные Черные Ø80 / 50шт/уп ламінація-1</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o80-50shtup-laminaciya-1</t>
+  </si>
+  <si>
+    <t>005307</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки бумажные синие Ø80 50шт/уп </t>
+  </si>
+  <si>
+    <t>44.77 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o80-50shtup</t>
+  </si>
+  <si>
+    <t>KRS80X-біла</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ST-80 / 50шт/уп / Белая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-80-50shtup-belaya-1yasch40up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая SUPER  80 красная 50шт.уп.(40/2000) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-80-krasnaya-50shtup402000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Красный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-krasnyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>01-0032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Черный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>43.89 грн/за шт</t>
+  </si>
+  <si>
+    <t>42.78 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>41.12 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>40 грн/від 300 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-chernyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>01-0212</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Бирюзовый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-biryuzovyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>03004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Синий / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>36.01 грн/від 300 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-siniy-1yasch50up</t>
+  </si>
+  <si>
+    <t>03002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Оранж / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>36 грн/від 300 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-oranzh-1yasch50up</t>
+  </si>
+  <si>
+    <t>01-5751</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø80 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o80-50shtup</t>
+  </si>
+  <si>
+    <t>03005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Желтый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-zheltyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>01-0012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Белый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-belyy-1yasch50up</t>
+  </si>
+  <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Фиолетовый / (1ящ/50уп) </t>
   </si>
   <si>
-    <t>39.5 грн/за шт</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-fioletovyy-1yasch50up</t>
   </si>
   <si>
-    <t>002489</t>
-[...44 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o80-belaya-50shtup</t>
+    <t>001379</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-80 / 50шт/уп / Фиолетовая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-fioletovaya-1yasch40up</t>
   </si>
   <si>
     <t>001174</t>
   </si>
   <si>
     <t xml:space="preserve">рышки пластиковые Зерно Кр-80 50шт/уп </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/ryshki-plastikovye-zerno-kr-80-50shtup</t>
   </si>
   <si>
-    <t>tp2524-0001</t>
-[...104 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-80-50shtup-tiffany-1yasch50up</t>
+    <t>002516</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-80 / 50шт/уп / Салатовая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-salatovaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>001176</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-80 / 50шт/уп / Красная / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-krasnaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>001175</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-80 / 50шт/уп / Коричневая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-korichnevaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>001602</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-80 / 50шт/уп / Желтая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-zheltaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>001603</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-80 / 50шт/уп / Голубая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-golubaya-1yasch40up</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  Кр-80 / 50шт/уп / Белая / (1ящ/40уп) </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-belaya-1yasch40up</t>
   </si>
   <si>
-    <t>004637</t>
-[...143 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o80-50shtup</t>
+    <t>002082</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-80 / 50шт/уп / Черная / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-chernaya-1yasch40up</t>
   </si>
   <si>
     <t>01-0052</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-80 / 50шт/уп / Салатовый / (1ящ/50уп) </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-salatovyy-1yasch50up</t>
   </si>
   <si>
-    <t>03005</t>
-[...22 lines deleted...]
-  <si>
     <t>KRS80X-чорна</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  ST-80 / 50шт/уп / Черная / (1ящ/40уп) </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-80-50shtup-chernaya-1yasch40up</t>
   </si>
   <si>
-    <t>001379</t>
-[...82 lines deleted...]
-  <si>
     <t>Крышки пластиковые Ø 91</t>
   </si>
   <si>
+    <t>004461</t>
+  </si>
+  <si>
+    <t>Крышки бумажные  П-91 / 50шт/уп / Белый / Ламинация-2</t>
+  </si>
+  <si>
+    <t>53.82 грн/за уп</t>
+  </si>
+  <si>
+    <t>51.48 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2</t>
+  </si>
+  <si>
     <t>01-5726</t>
   </si>
   <si>
     <t>Крышка пластиковая РОМБ Cherry Ø91 50шт/уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o91-50shtup</t>
   </si>
   <si>
-    <t>004461</t>
-[...13 lines deleted...]
-  <si>
     <t>Крышки пластиковые Ø 89</t>
   </si>
   <si>
+    <t>006389</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-89 / 50шт/уп / Черный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>44.95 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-89-50shtup-chernyy-1yasch40up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-89 / 50шт/уп / Белый / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>48.58 грн/за шт</t>
+  </si>
+  <si>
+    <t>47.46 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>45.78 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-belyy-1yasch50up</t>
+  </si>
+  <si>
+    <t>01-5760</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø89 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o89-50shtup</t>
+  </si>
+  <si>
+    <t>01-5753</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø89 50шт/уп</t>
+  </si>
+  <si>
+    <t>42.88 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>40.65 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>38.4 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o89-50shtup</t>
+  </si>
+  <si>
+    <t>01-5689</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø89</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o89</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-89 / 50шт/уп / Красный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>43.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>42.5 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>41 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-krasnyy-1yasch40up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-89 / 50шт/уп / Черный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-chernyy-1yasch50up</t>
+  </si>
+  <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-89 / 50шт/уп / Бирюзовый / (1ящ/50уп) </t>
   </si>
   <si>
-    <t>43.5 грн/за шт</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-biryuzovyy-1yasch50up</t>
   </si>
   <si>
-    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-89 / 50шт/уп / Черный / (1ящ/50уп) </t>
-[...16 lines deleted...]
-  <si>
     <t>006390</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  D-89 / 50шт/уп / Белый / (1ящ/40уп) </t>
   </si>
   <si>
     <t>44.23 грн/за уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-89-50shtup-belyy-1yasch40up</t>
   </si>
   <si>
-    <t>01-5760</t>
-[...55 lines deleted...]
-  <si>
     <t>Крышки пластиковые  Ø 78</t>
   </si>
   <si>
+    <t>001362</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-78 / 50шт/уп / Коричневый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>29.7 грн/за шт</t>
+  </si>
+  <si>
+    <t>28.82 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-korichnevyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>01-5706</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая РОМБ Gold Ø77-М 50шт/уп </t>
+  </si>
+  <si>
+    <t>38.68 грн/за уп</t>
+  </si>
+  <si>
+    <t>37.05 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>35.34 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>33.63 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-o77-m-50shtup</t>
+  </si>
+  <si>
+    <t>002768</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-78 / 50шт/уп / Чёрный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>34.72 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-chyornyy-1yasch40up</t>
+  </si>
+  <si>
     <t>05453</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-77 М / 50шт/уп / Черный / (1ящ/50уп) </t>
   </si>
   <si>
     <t>38.22 грн/за уп</t>
   </si>
   <si>
     <t>36.31 грн/від 60 уп</t>
   </si>
   <si>
     <t>34.45 грн/від 180 уп</t>
   </si>
   <si>
     <t>32.33 грн/від 360 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-m-50shtup-chernyy-1yasch50up</t>
   </si>
   <si>
-    <t>01-5706</t>
-[...38 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o78</t>
+    <t>002765</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-78 / 50шт/уп / Голубые / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-golubye-1yasch40up</t>
+  </si>
+  <si>
+    <t>001524</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-78 / 50шт/уп / Белая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-belaya-1yasch40up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-78 / 50шт/уп /  Желтая / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>34.72 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>33.13 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-zheltaya-1yasch40up</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  Кр-78 / 50шт/уп /  Красная / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-krasnaya-1yasch40up</t>
+  </si>
+  <si>
+    <t>03156</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-78 / 50шт/уп / Черный / (1ящ/50уп) </t>
+  </si>
+  <si>
+    <t>35.91 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>33.75 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-78-50shtup-chernyy-1yasch50up</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  Кр-78 / 50шт/уп /  Салатовая / (1ящ/40уп) </t>
   </si>
   <si>
-    <t>34.72 грн/від 40 шт</t>
-[...1 lines deleted...]
-  <si>
     <t>33.13 грн/від 120 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-salatovaya-1yasch40up</t>
   </si>
   <si>
-    <t xml:space="preserve">Крышки пластиковые  Кр-78 / 50шт/уп /  Красная / (1ящ/40уп) </t>
-[...58 lines deleted...]
-  <si>
     <t>Крышки пластиковые Ø 72</t>
   </si>
   <si>
+    <t>03074</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-72 / 50шт/уп / Черный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>35.36 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>33.65 грн/від 180 шт</t>
+  </si>
+  <si>
+    <t>31.61 грн/від 360 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-72-50shtup-chernyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>KRS72X-чорна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  St-72 / 50шт/уп / Коричневый / (1ящ/80уп) </t>
+  </si>
+  <si>
+    <t>41.04 грн/за уп</t>
+  </si>
+  <si>
+    <t>38.62 грн/від 70 уп</t>
+  </si>
+  <si>
+    <t>36.18 грн/від 210 уп</t>
+  </si>
+  <si>
+    <t>33.48 грн/від 350 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-72-50shtup-korichnevyy-1yasch80up</t>
+  </si>
+  <si>
+    <t>005501</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая РОМБ Белая Р-72 50шт/уп </t>
+  </si>
+  <si>
+    <t>34.97 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-belaya-r-72-50shtup</t>
+  </si>
+  <si>
     <t>01-5745</t>
   </si>
   <si>
     <t>Крышка пластиковая РОМБ Silver Ø72 50шт/уп</t>
   </si>
   <si>
     <t>36.4 грн/від 30 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o72-50shtup</t>
   </si>
   <si>
+    <t>ЕК5922</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые WINTER TIME черные 50шт/уп Ø72</t>
+  </si>
+  <si>
+    <t>36.98 грн/від 70 уп</t>
+  </si>
+  <si>
+    <t>34.68 грн/від 210 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o72</t>
+  </si>
+  <si>
+    <t>005926</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая желтая РОМБ Р-72 50шт/уп </t>
+  </si>
+  <si>
+    <t>34.45 грн/від 180 шт</t>
+  </si>
+  <si>
+    <t>33.13 грн/від 360 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-zheltaya-romb-r-72-50shtup</t>
+  </si>
+  <si>
+    <t>006420</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-72 / 50шт/уп / Черный / (1ящ/70уп) </t>
+  </si>
+  <si>
+    <t>36.4 грн/за уп</t>
+  </si>
+  <si>
+    <t>35.36 грн/від 70 уп</t>
+  </si>
+  <si>
+    <t>33.8 грн/від 210 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-72-50shtup-chernyy-1yasch70up</t>
+  </si>
+  <si>
     <t>01-5755</t>
   </si>
   <si>
     <t>Крышка пластиковая РОМБ Cherry Ø72 50шт/уп</t>
   </si>
   <si>
     <t>38.18 грн/за уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o72-50shtup</t>
   </si>
   <si>
-    <t>005501</t>
-[...97 lines deleted...]
-  <si>
     <t>Крышки пластиковые Ø 81</t>
   </si>
   <si>
     <t>001771</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  Кр-81 / 50шт/уп / Белая / (1ящ/40уп) </t>
   </si>
   <si>
     <t>24.98 грн/за шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-81-50shtup-belaya-1yasch40up</t>
   </si>
   <si>
     <t>000953</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  Кр-81 / 50шт/уп / Коричневая / (1ящ/40уп) </t>
   </si>
   <si>
     <t>24.3 грн/за шт</t>
   </si>
   <si>
     <t>23.58 грн/від 40 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-81-50shtup-korichnevaya-1yasch40up</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-81 / 50шт/уп / Черный / (1ящ/50уп) </t>
   </si>
   <si>
     <t>35.37 грн/від 50 шт</t>
   </si>
   <si>
     <t>31.86 грн/від 300 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-81-50shtup-chernyy-1yasch50up</t>
   </si>
   <si>
     <t>Крышки пластиковые Ø 68</t>
   </si>
   <si>
+    <t>03709</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-68 / 50шт/уп / Белый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>35.11 грн/за уп</t>
+  </si>
+  <si>
+    <t>34.07 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>32.76 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>30.68 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-belyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>03710</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-68 / 50шт/уп / Бирюзовый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>35.78 грн/за уп</t>
+  </si>
+  <si>
+    <t>34.72 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>33.39 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>31.27 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-biryuzovyy-1yasch60up</t>
+  </si>
+  <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-68 / 50шт/уп / Чёрный / (1ящ/60уп) </t>
   </si>
   <si>
-    <t>35.11 грн/за уп</t>
-[...4 lines deleted...]
-  <si>
     <t>32.51 грн/від 180 уп</t>
   </si>
   <si>
-    <t>30.68 грн/від 360 уп</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-chyornyy-1yasch60up</t>
   </si>
   <si>
     <t>004081</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-68 / 50шт/уп / Салатовый / (1ящ/60уп) </t>
   </si>
   <si>
-    <t>35.78 грн/за уп</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-salatovyy-1yasch60up</t>
   </si>
   <si>
-    <t>03710</t>
-[...19 lines deleted...]
-  <si>
     <t>Крышки пластиковые Ø 73</t>
   </si>
   <si>
+    <t>01-5756</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø73 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o73-50shtup</t>
+  </si>
+  <si>
+    <t>004858</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-73 / 50шт/уп / Красный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>37.01 грн/за уп</t>
+  </si>
+  <si>
+    <t>36 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-krasnyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>01-5682</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø73</t>
+  </si>
+  <si>
+    <t>37.66 грн/за уп</t>
+  </si>
+  <si>
+    <t>36.48 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o73</t>
+  </si>
+  <si>
+    <t>01-5746</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø73 50шт/уп</t>
+  </si>
+  <si>
+    <t>38.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o73-50shtup</t>
+  </si>
+  <si>
     <t>003892</t>
   </si>
   <si>
     <t>Крышки пластиковые РОМБ  Р-73  / Черный /</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-chernyy</t>
   </si>
   <si>
-    <t>01-5756</t>
-[...34 lines deleted...]
-  <si>
     <t>004859</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-73 / 50шт/уп / Желтый / (1ящ/60уп) </t>
   </si>
   <si>
-    <t>36 грн/від 60 уп</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-zheltyy-1yasch60up</t>
   </si>
   <si>
-    <t>004858</t>
-[...10 lines deleted...]
-  <si>
     <t>004857</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-73 / 50шт/уп / Салатовый / (1ящ/60уп) </t>
   </si>
   <si>
     <t>36.32 грн/за уп</t>
   </si>
   <si>
     <t>35.33 грн/від 60 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-salatovyy-1yasch60up</t>
   </si>
   <si>
     <t>Крышки пластиковые Ø 75</t>
   </si>
   <si>
+    <t>Крышка пластиковая ИНД. УП РОМБ салатова Р-75 50шт/уп. (1ящ/16уп/800шт)</t>
+  </si>
+  <si>
+    <t>57.4 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-ind-romb-salatova-r-75-50shtup-1yasch16up800sht</t>
+  </si>
+  <si>
+    <t>KRS75X-чорна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ST-75 / 50шт/уп / Черная / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>39.48 грн/за уп</t>
+  </si>
+  <si>
+    <t>37.8 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>36.12 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>34.16 грн/від 420 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-75-50shtup-chernaya-1yasch60up</t>
+  </si>
+  <si>
+    <t>01-5723</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø75 50шт/уп</t>
+  </si>
+  <si>
+    <t>39.19 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o75-50shtup</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Крышка пластиковая РОМБ ОРАНЖЕВАЯ  ИНД.УП  Р-75  50шт/уп. (1ящ/16уп/800шт)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-oranzhevaya-indup-r-75-50shtup-1yasch16up800sht</t>
+  </si>
+  <si>
+    <t>01-5747</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø75 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o75-50shtup</t>
+  </si>
+  <si>
+    <t>005901</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые РОМБ  Р-75 / 50шт/уп / Оранж /</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-oranzh</t>
+  </si>
+  <si>
+    <t>005900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-75 / 50шт/уп / Бирюзовый / </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-biryuzovyy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки бумажные Крафтовые Ø75 / 50шт/уп </t>
+  </si>
+  <si>
+    <t>36.5 грн/від 42 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o75-50shtup</t>
+  </si>
+  <si>
+    <t>004476</t>
+  </si>
+  <si>
+    <t>Крышки бумажные  П-75 / 50шт/уп / Белый / ламінація - 2</t>
+  </si>
+  <si>
+    <t>47.84 грн/за уп</t>
+  </si>
+  <si>
+    <t>45.95 грн/від 37 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-75-50shtup-belyy-laminaciya-2</t>
+  </si>
+  <si>
+    <t>005905</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые РОМБ  Р-75 / 50шт/уп / Красный /</t>
+  </si>
+  <si>
+    <t>34.35 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>33.37 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-krasnyy</t>
+  </si>
+  <si>
+    <t>005904</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-75 / 50шт/уп / Фиолетовый / </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-fioletovyy</t>
+  </si>
+  <si>
+    <t>005379</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clone of Крышки бумажные Черные Ø79 / 50шт/уп </t>
+  </si>
+  <si>
+    <t>35.58 грн/від 42 уп</t>
+  </si>
+  <si>
+    <t>33.92 грн/від 126 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/node/65212</t>
+  </si>
+  <si>
+    <t>01-5683</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø75</t>
+  </si>
+  <si>
+    <t>35.06 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>33.35 грн/від 360 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки бумажные Крафтовые Ø91 / 50шт/уп </t>
+  </si>
+  <si>
+    <t>46.2 грн/за уп</t>
+  </si>
+  <si>
+    <t>44.1 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o91-50shtup</t>
+  </si>
+  <si>
+    <t>003891</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые РОМБ  Р-75  / Черный /</t>
+  </si>
+  <si>
+    <t>41.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>40.08 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>38.96 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>37.85 грн/від 350 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-chernyy</t>
+  </si>
+  <si>
+    <t>003921</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-75 / 50шт/уп / Белый / </t>
+  </si>
+  <si>
+    <t>40 грн/за уп</t>
+  </si>
+  <si>
+    <t>38.35 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>36.58 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>34.52 грн/від 350 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-belyy</t>
+  </si>
+  <si>
+    <t>005903</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые РОМБ  Р-75 / 50шт/уп / Салатовый /</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-salatovyy</t>
+  </si>
+  <si>
     <t>01-0167</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-75 / 50шт/уп / Розовый / </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-rozovyy</t>
   </si>
   <si>
-    <t xml:space="preserve"> Крышка пластиковая РОМБ ОРАНЖЕВАЯ  ИНД.УП  Р-75  50шт/уп. (1ящ/16уп/800шт)</t>
-[...214 lines deleted...]
-  <si>
     <t>Крышки пластиковые Ø 74</t>
   </si>
   <si>
+    <t>01760</t>
+  </si>
+  <si>
+    <t>Крышка КР74  50шт.(40/2000) (175мл Гофра) Синяя</t>
+  </si>
+  <si>
+    <t>23.8 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-kr74-50sht402000-175ml-gofra-sinyaya</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые РОМБ  Р-74  / Белый /</t>
+  </si>
+  <si>
+    <t>35.36 грн/за уп</t>
+  </si>
+  <si>
+    <t>34.06 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>32.5 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-74-belyy</t>
+  </si>
+  <si>
+    <t>Крышки пластиковые РОМБ  Р-74  / Черный /</t>
+  </si>
+  <si>
+    <t>36.04 грн/за уп</t>
+  </si>
+  <si>
+    <t>33.13 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-74-chernyy</t>
+  </si>
+  <si>
     <t>01737</t>
   </si>
   <si>
     <t>Крышка КР74  50шт.(40/2000) (175мл Гофра) Белая</t>
   </si>
   <si>
     <t>23.12 грн/за шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshka-kr74-50sht402000-175ml-gofra-belaya</t>
   </si>
   <si>
-    <t>01760</t>
-[...37 lines deleted...]
-  <si>
     <t>Крышки пластиковые Ø 70</t>
   </si>
   <si>
+    <t>KRS70X-біла</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ST-70 / 50шт/уп / Белый / (1ящ/80уп) </t>
+  </si>
+  <si>
+    <t>37.1 грн/за уп</t>
+  </si>
+  <si>
+    <t>34.98 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>33.13 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>31.01 грн/від 560 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-70-50shtup-belyy-1yasch80up</t>
+  </si>
+  <si>
+    <t>KRS70X-чорна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  ST-70 / 50шт/уп / Чёрный / (1ящ/80уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-70-50shtup-chyornyy-1yasch80up</t>
+  </si>
+  <si>
+    <t>Юні-6348</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышка пластиковая Юни Ø70 Белая 50шт/уп </t>
+  </si>
+  <si>
+    <t>35.63 грн/за уп</t>
+  </si>
+  <si>
+    <t>33.46 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>31.49 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o70-belaya-50shtup</t>
+  </si>
+  <si>
+    <t>006419</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые  D-70 / 50шт/уп / Белый / (1ящ/70уп) </t>
+  </si>
+  <si>
+    <t>33.28 грн/від 70 уп</t>
+  </si>
+  <si>
+    <t>31.46 грн/від 210 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-70-50shtup-belyy-1yasch70up</t>
+  </si>
+  <si>
     <t>PC-3231</t>
   </si>
   <si>
     <t>Крышка пластиковая РС-70 Черная 100шт/уп</t>
   </si>
   <si>
-    <t>73 грн/за уп</t>
-[...2 lines deleted...]
-    <t>69.12 грн/від 10 уп</t>
+    <t>88.45 грн/за уп</t>
+  </si>
+  <si>
+    <t>84.18 грн/від 10 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-70-chernaya-100shtup</t>
   </si>
   <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-70 / 50шт/уп / Белый / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>39.15 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-belyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>PC-3232</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РС-70 Белая 100шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-70-belaya-100shtup</t>
+  </si>
+  <si>
+    <t>004132</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-70 / 50шт/уп / Красный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>35 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-krasnyy-1yasch60up</t>
+  </si>
+  <si>
+    <t>003710</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-70 / 50шт/уп / Чёрный / (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>39.15 грн/за шт</t>
+  </si>
+  <si>
+    <t>37.7 грн/від 60 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-chyornyy-1yasch60up</t>
+  </si>
+  <si>
     <t>006418</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые  D-70 / 50шт/уп / Черный / (1ящ/70уп) </t>
   </si>
   <si>
-    <t>33.28 грн/від 70 уп</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-70-50shtup-chernyy-1yasch70up</t>
   </si>
   <si>
     <t>Юні-6349</t>
   </si>
   <si>
     <t xml:space="preserve">Крышка пластиковая Юни Ø70 Черная 50шт/уп </t>
   </si>
   <si>
     <t>34.27 грн/від 40 уп</t>
   </si>
   <si>
     <t>32.26 грн/від 120 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o70-chernaya-50shtup</t>
   </si>
   <si>
-    <t>KRS70X-чорна</t>
-[...100 lines deleted...]
-  <si>
     <t>Крышки пластиковые Ø 88</t>
   </si>
   <si>
+    <t>004374</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Салатова / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>42.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>41.5 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>40 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>39 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-salatova-1yasch40up</t>
+  </si>
+  <si>
+    <t>004367</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Оранж / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>40.01 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-oranzh-1yasch40up</t>
+  </si>
+  <si>
+    <t>01-5688</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø88</t>
+  </si>
+  <si>
+    <t>40.64 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o88</t>
+  </si>
+  <si>
+    <t>01-0015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Белый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>47.46 грн/за уп</t>
+  </si>
+  <si>
+    <t>46.34 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>44.67 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>43.55 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-belyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>01-5752</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Silver Ø88 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o88-50shtup</t>
+  </si>
+  <si>
+    <t>004373</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Жовта / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-zhovta-1yasch40up</t>
+  </si>
+  <si>
+    <t>004370</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Розовый / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-rozovyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>01-0115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Синий / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-siniy-1yasch40up</t>
+  </si>
+  <si>
+    <t>004368</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Красный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-krasnyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>004369</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Фиолет / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-fiolet-1yasch40up</t>
+  </si>
+  <si>
+    <t>01-0035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Чёрный / (1ящ/40уп) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-chyornyy-1yasch40up</t>
+  </si>
+  <si>
+    <t>01-5759</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Cherry Ø88 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o88-50shtup</t>
+  </si>
+  <si>
+    <t>00006342</t>
+  </si>
+  <si>
+    <t>Кришка Dif черная Р-88 50шт/уп</t>
+  </si>
+  <si>
+    <t>42.94 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/krishka-dif-chernaya-r-88-50shtup</t>
+  </si>
+  <si>
     <t>004371</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ  Р-88 / 50шт/уп / Бирюзовый / (1ящ/40уп) </t>
   </si>
   <si>
-    <t>42.5 грн/за уп</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-biryuzovyy-1yasch40up</t>
   </si>
   <si>
-    <t>004374</t>
-[...106 lines deleted...]
-  <si>
     <t>00006343</t>
   </si>
   <si>
     <t>Кришка Dif белая Р-88 50шт/уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/krishka-dif-belaya-r-88-50shtup</t>
   </si>
   <si>
-    <t>01-0035</t>
-[...28 lines deleted...]
-  <si>
     <t>Крышки пластиковые Ø63</t>
   </si>
   <si>
     <t>004866</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки пластиковые РОМБ Р-69 Черные 50шт/уп </t>
   </si>
   <si>
     <t>33.8 грн/за уп</t>
   </si>
   <si>
     <t>33.02 грн/від 84 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-chernye-50shtup</t>
   </si>
   <si>
     <t>Крышки для бумажных стаканов Gold</t>
   </si>
   <si>
+    <t>01-5690</t>
+  </si>
+  <si>
+    <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o90</t>
+  </si>
+  <si>
     <t>01-5684</t>
   </si>
   <si>
     <t>Крышка пластиковая РОМБ Gold 50шт/уп Ø77</t>
   </si>
   <si>
     <t>38 грн/від 30 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o77</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o90</t>
   </si>
   <si>
     <t>Крышки бумажные</t>
   </si>
   <si>
     <t xml:space="preserve">Крышки бумажные Крафтовые Ø90 / 50шт/уп </t>
   </si>
   <si>
     <t>53.43 грн/за уп</t>
   </si>
   <si>
     <t>51.09 грн/від 28 уп</t>
   </si>
   <si>
     <t>48.36 грн/від 112 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o90-50shtup</t>
   </si>
   <si>
     <t>Крышки для бумажных стаканов Silver</t>
   </si>
   <si>
     <t>Крышки для бумажных стаканов Cherry</t>
   </si>
@@ -4301,62 +4295,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/%D0%9F%D0%B0%D0%BD%D0%A1%D1%82%D0%B0%D0%BA%D0%B0%D0%BD-1925037847786134/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-korichnevyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-69-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-69-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-goluboy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-krasniy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-zheltyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-chyornyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-fioletovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-oranzh-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-biryuzovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-zheltyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-69-50shtup-chernyy" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o69-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-siniy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-rozovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-69-chernaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-69-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o69-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-69-50shtup-tiffany-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-69-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-d-69-chornaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-o-69-50shtup-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-krasnyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-69-50shtup-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-fioletovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-77-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-77-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-79-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-biryuzovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-zheltyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-krasnyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-79-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-rozovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-salatoviy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-krasnaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-siniy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-oranzh-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-79-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-79-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-fioletovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-osen-79-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-golubaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o79-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-osen-79-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-fioletovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-79-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-79-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-75-50shtup-korichnevyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-95-50shtup-chernyy-1yasch32up" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o90-belaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-chernaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-90-50shtup-chernyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-90-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-90-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-90-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-90-50shtup-tiffany-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-belaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-71-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-71-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-71-50shtup-korichnevyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o71-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o71-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-71-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/krishki-plastikovye-oranzhevye-romb-r-76-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-fioletovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-rozovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-76-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-zheltyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-76-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-chernyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o80-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-fioletovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-v-forme-gubok-o80-50shtup-chernaya-1yasch20up" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-80-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o80-belaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ryshki-plastikovye-zerno-kr-80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o80-50shtup-laminaciya-1" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-80-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-80-belaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-80-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-80-50shtup-tiffany-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-80-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o80-50shtup-laminaciya-1" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o80-chernaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-80-chernaya-50shtup402000" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-rozovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-krasnyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-biryuzovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-siniy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-salatovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-zheltyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-80-krasnaya-50shtup402000" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-80-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-fioletovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-krasnaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-golubaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-oranzh-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-80-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-biryuzovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-89-50shtup-chernyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-89-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o89-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o89-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o89" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-m-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-korichnevyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o78" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-krasnaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-golubye-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-78-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-belaya-r-72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-72-50shtup-korichnevyy-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-72-50shtup-chernyy-1yasch70up" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-zheltaya-romb-r-72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-72-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-81-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-81-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-81-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-chyornyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-biryuzovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-chernyy" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o73-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o73-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-zheltyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-krasnyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-rozovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-oranzhevaya-indup-r-75-50shtup-1yasch16up800sht" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-75-50shtup-chernaya-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-ind-romb-salatova-r-75-50shtup-1yasch16up800sht" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-chernyy" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-fioletovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-75-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-salatovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-oranzh" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/node/65212" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-biryuzovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-krasnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-kr74-50sht402000-175ml-gofra-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-kr74-50sht402000-175ml-gofra-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-74-chernyy" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-74-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-70-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-70-50shtup-chernyy-1yasch70up" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o70-chernaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-70-50shtup-chyornyy-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-70-50shtup-belyy-1yasch70up" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-chyornyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o70-belaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-70-50shtup-belyy-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-krasnyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-70-belaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-biryuzovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-salatova-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-zhovta-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-siniy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-rozovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-fiolet-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-oranzh-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/krishka-dif-chernaya-r-88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/krishka-dif-belaya-r-88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-chernye-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o78" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o89" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-80-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o69-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-75-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-69-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o80-50shtup-laminaciya-1" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-d-69-chornaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/node/65212" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-o-69-50shtup-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-79-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o89-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o71-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o73-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o89-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o69-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o71-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o73-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-krasnaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-oranzh-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-fioletovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-zheltyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-krasnyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-siniy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-rozovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-chernaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-biryuzovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-golubiy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-zheltyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-korichnevyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-salatovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-fioletovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-chernaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-krasnaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-fioletovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-90-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-90-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-golubaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-oranzh-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-siniy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-biryuzovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-rozovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-zheltyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-krasnyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-salatovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o90-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-fioletovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-golubye-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-91-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o91-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-91-50shtup-chernye-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-91-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-91-50shtup-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-indup-romb-chornaya-r-91-50shtup-1yasch14up700sht" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/%D0%9F%D0%B0%D0%BD%D0%A1%D1%82%D0%B0%D0%BA%D0%B0%D0%BD-1925037847786134/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-korichnevyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-biryuzovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-69-50shtup-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-69-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o69-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-o-69-50shtup-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-goluboy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-fioletovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-zheltyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-chyornyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-fioletovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-oranzh-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-69-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-zheltyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-krasnyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-siniy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-rozovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-69-chernaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-69-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o69-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-69-50shtup-tiffany-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-69-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-d-69-chornaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-69-50shtup-chernyy" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-69-50shtup-krasniy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-77-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-77-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-salatoviy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-krasnyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-biryuzovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-zheltyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-rozovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-fioletovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-osen-79-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-79-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o79-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-siniy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-fioletovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-79-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-krasnaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-79-50shtup-oranzh-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-79-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-osen-79-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-79-50shtup-golubaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-79-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-79-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-79-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-75-50shtup-korichnevyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-95-50shtup-chernyy-1yasch32up" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-90-50shtup-chernyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-chernaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o90-belaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-90-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-90-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-90-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-90-50shtup-tiffany-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-90-belaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o71-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-71-50shtup-korichnevyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-71-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-71-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o71-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-71-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-fioletovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-76-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-chernyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-zheltyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/krishki-plastikovye-oranzhevye-romb-r-76-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-76-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-76-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-76-50shtup-rozovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-80-chernaya-50shtup402000" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-rozovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o80-belaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o80-chernaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-st-80-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o80-50shtup-laminaciya-1" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-80-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-80-belaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o80-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-80-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-v-forme-gubok-o80-50shtup-chernaya-1yasch20up" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-80-50shtup-tiffany-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-ap-80-50shtup-chyornyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o80-50shtup-laminaciya-1" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-80-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-80-krasnaya-50shtup402000" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-krasnyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-biryuzovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-siniy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-oranzh-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-zheltyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-fioletovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-fioletovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ryshki-plastikovye-zerno-kr-80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-krasnaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-golubaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-80-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-80-50shtup-salatovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-80-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-89-50shtup-chernyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o89-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o89-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o89" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-89-50shtup-biryuzovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-89-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-korichnevyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-m-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-golubye-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-krasnaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-78-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-78-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-72-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-72-50shtup-korichnevyy-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-belaya-r-72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-winter-time-chernye-50shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-zheltaya-romb-r-72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-72-50shtup-chernyy-1yasch70up" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-81-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-81-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-81-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-biryuzovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-chyornyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-68-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o73-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-krasnyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o73-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-chernyy" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-zheltyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-73-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-ind-romb-salatova-r-75-50shtup-1yasch16up800sht" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-75-50shtup-chernaya-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-oranzhevaya-indup-r-75-50shtup-1yasch16up800sht" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-oranzh" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-biryuzovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-75-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-krasnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-fioletovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/node/65212" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-chernyy" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-salatovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-75-50shtup-rozovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-kr74-50sht402000-175ml-gofra-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-74-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-74-chernyy" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-kr74-50sht402000-175ml-gofra-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-70-50shtup-belyy-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-70-50shtup-chyornyy-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o70-belaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-70-50shtup-belyy-1yasch70up" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-70-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-rs-70-belaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-krasnyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-70-50shtup-chyornyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-d-70-50shtup-chernyy-1yasch70up" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-yuni-o70-chernaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-salatova-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-oranzh-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-zhovta-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-rozovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-siniy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-fiolet-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/krishka-dif-chernaya-r-88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-88-50shtup-biryuzovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/krishka-dif-belaya-r-88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-69-chernye-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o89" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o80-50shtup-laminaciya-1" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-75-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-69-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-79-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-chernye-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o69-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-d-69-chornaya-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-sinie-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/node/65212" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-o-69-50shtup-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-bumazhnaya-belaya-yu-whitle-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-80-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o73-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o79-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o77-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o71-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-silver-o89-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o69-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o71-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o72-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o73-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o88-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o89-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o75-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-cherry-o77-m-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-belyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-krasnaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-oranzh-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-fioletovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-zheltyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-krasnyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-salatovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-siniy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-rozovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-chernaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-biryuzovyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-77-50shtup-chernyy-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-golubiy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-zheltyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-korichnevyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-salatovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-fioletovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-chyornyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-chernaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-super-77-krasnaya-50shtup703500" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-77-50shtup-belyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-fioletovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-90-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-90-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-golubaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o90-50shtup-chernaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-oranzh-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-siniy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-belyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-biryuzovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-rozovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-romb-gold-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-zheltyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-krasnyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-salatovyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-s-klapanom-o90-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-90-50shtup-chorni" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o90-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-90-50shtup-fioletovyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-krasnyy-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-zheltaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-golubye-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-korichnevaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-kr-91-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-91-50shtup-belaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-o91-50shtup-salatovaya-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-st-91-50shtup-chernye-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-91-50shtup-chernyy-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-plastikovye-romb-r-91-50shtup-belyy" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-p-91-50shtup-belyy-laminaciya-2" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshki-bumazhnye-kraftovye-o91-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kryshka-plastikovaya-indup-romb-chornaya-r-91-50shtup-1yasch14up700sht" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G403"/>
+  <dimension ref="A1:G401"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A403" sqref="A403"/>
+      <selection activeCell="A401" sqref="A401"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="78" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="134.395752" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
@@ -4444,1525 +4438,1525 @@
         <v>22</v>
       </c>
       <c r="D10" t="s">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
       <c r="G10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B11" t="s">
         <v>28</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" t="s">
+        <v>32</v>
+      </c>
+      <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
         <v>34</v>
       </c>
-      <c r="B12" t="s">
+      <c r="E12" t="s">
         <v>35</v>
       </c>
-      <c r="C12" t="s">
+      <c r="F12" t="s">
         <v>36</v>
       </c>
-      <c r="D12" t="s">
+      <c r="G12" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" t="s">
+        <v>39</v>
+      </c>
+      <c r="C13" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" t="s">
         <v>41</v>
       </c>
-      <c r="B13" t="s">
+      <c r="E13" t="s">
         <v>42</v>
       </c>
-      <c r="C13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="G13" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B14" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C14" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
       <c r="G15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="B16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G16" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>60</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="F17" t="s">
-        <v>39</v>
+        <v>62</v>
       </c>
       <c r="G17" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F18" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G18" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="D19" t="s">
-        <v>63</v>
+        <v>41</v>
       </c>
       <c r="E19" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="F19" t="s">
-        <v>65</v>
+        <v>43</v>
       </c>
       <c r="G19" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="F20" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G20" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C21" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D21" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E21" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F21" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G21" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C22" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="F22" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="G22" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="23" spans="1:7">
-      <c r="A23" s="5">
-        <v>3043</v>
+      <c r="A23" s="5" t="s">
+        <v>87</v>
       </c>
       <c r="B23" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="C23" t="s">
-        <v>76</v>
+        <v>89</v>
       </c>
       <c r="D23" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="E23" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="F23" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="G23" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="C24" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      <c r="F24"/>
+        <v>33</v>
+      </c>
+      <c r="D24" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" t="s">
+        <v>35</v>
+      </c>
+      <c r="F24" t="s">
+        <v>36</v>
+      </c>
       <c r="G24" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="C25" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5">
-        <v>3046</v>
+        <v>3043</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="C26" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="D26" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="F26" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="G26" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5">
-        <v>3045</v>
+        <v>3047</v>
       </c>
       <c r="B27" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="C27" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="F27" t="s">
-        <v>72</v>
+        <v>25</v>
       </c>
       <c r="G27" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5">
-        <v>3044</v>
+        <v>3045</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="C28" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D28" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="E28" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F28" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="G28" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5">
+        <v>3044</v>
+      </c>
+      <c r="B29" t="s">
+        <v>106</v>
+      </c>
+      <c r="C29" t="s">
+        <v>22</v>
+      </c>
+      <c r="D29" t="s">
+        <v>23</v>
+      </c>
+      <c r="E29" t="s">
+        <v>24</v>
+      </c>
+      <c r="F29" t="s">
+        <v>25</v>
+      </c>
+      <c r="G29" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30" s="5">
         <v>3326</v>
       </c>
-      <c r="B29" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="C30" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D30" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="E30"/>
+        <v>110</v>
+      </c>
+      <c r="E30" t="s">
+        <v>111</v>
+      </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="31" spans="1:7">
-      <c r="A31" s="5">
-        <v>4514</v>
+      <c r="A31" s="5" t="s">
+        <v>113</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="C31" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="D31" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:7">
-      <c r="A32" s="5" t="s">
-        <v>111</v>
+      <c r="A32" s="5">
+        <v>4514</v>
       </c>
       <c r="B32" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="C32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D32" t="s">
-        <v>114</v>
-[...4 lines deleted...]
-      <c r="F32" t="s">
         <v>116</v>
       </c>
+      <c r="E32"/>
+      <c r="F32"/>
       <c r="G32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B33" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C33" t="s">
-        <v>106</v>
+        <v>122</v>
       </c>
       <c r="D33" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E33" t="s">
-        <v>71</v>
+        <v>124</v>
       </c>
       <c r="F33" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="G33" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
     </row>
     <row r="34" spans="1:7">
-      <c r="A34" s="5">
+      <c r="A34" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B34" t="s">
+        <v>128</v>
+      </c>
+      <c r="C34" t="s">
+        <v>115</v>
+      </c>
+      <c r="D34" t="s">
+        <v>129</v>
+      </c>
+      <c r="E34" t="s">
+        <v>81</v>
+      </c>
+      <c r="F34" t="s">
+        <v>130</v>
+      </c>
+      <c r="G34" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35" s="5">
         <v>4867</v>
       </c>
-      <c r="B34" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="B35" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="C35" t="s">
-        <v>46</v>
+        <v>115</v>
       </c>
       <c r="D35" t="s">
-        <v>127</v>
-[...6 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="E35"/>
+      <c r="F35"/>
       <c r="G35" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B36" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C36" t="s">
-        <v>133</v>
+        <v>47</v>
       </c>
       <c r="D36" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-      <c r="F36"/>
+        <v>136</v>
+      </c>
+      <c r="E36" t="s">
+        <v>137</v>
+      </c>
+      <c r="F36" t="s">
+        <v>138</v>
+      </c>
       <c r="G36" t="s">
-        <v>135</v>
+        <v>139</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5">
-        <v>3047</v>
+        <v>3046</v>
       </c>
       <c r="B37" t="s">
-        <v>136</v>
+        <v>140</v>
       </c>
       <c r="C37" t="s">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="D37" t="s">
-        <v>77</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="F37" t="s">
-        <v>79</v>
+        <v>25</v>
       </c>
       <c r="G37" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="B38" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C38" t="s">
-        <v>88</v>
+        <v>29</v>
       </c>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="B39" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="C39" t="s">
-        <v>143</v>
+        <v>40</v>
       </c>
       <c r="D39" t="s">
-        <v>144</v>
+        <v>41</v>
       </c>
       <c r="E39" t="s">
-        <v>145</v>
+        <v>42</v>
       </c>
       <c r="F39" t="s">
-        <v>146</v>
+        <v>43</v>
       </c>
       <c r="G39" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>148</v>
       </c>
       <c r="C40" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5" t="s">
         <v>149</v>
       </c>
       <c r="B41" t="s">
         <v>150</v>
       </c>
       <c r="C41" t="s">
         <v>151</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B42" t="s">
         <v>154</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="5" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B43" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="C43" t="s">
-        <v>156</v>
+        <v>115</v>
       </c>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B44" t="s">
+        <v>159</v>
+      </c>
+      <c r="C44" t="s">
+        <v>79</v>
+      </c>
+      <c r="D44" t="s">
+        <v>160</v>
+      </c>
+      <c r="E44" t="s">
         <v>161</v>
       </c>
-      <c r="B44" t="s">
+      <c r="F44" t="s">
         <v>162</v>
       </c>
-      <c r="C44" t="s">
-[...4 lines deleted...]
-      <c r="F44"/>
       <c r="G44" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="5" t="s">
-        <v>125</v>
+        <v>164</v>
       </c>
       <c r="B45" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C45" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="E45" t="s">
+        <v>122</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45" t="s">
         <v>166</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="5" t="s">
+        <v>167</v>
+      </c>
+      <c r="B46" t="s">
+        <v>168</v>
+      </c>
+      <c r="C46" t="s">
         <v>169</v>
       </c>
-      <c r="B46" t="s">
+      <c r="D46" t="s">
         <v>170</v>
       </c>
-      <c r="C46" t="s">
-[...2 lines deleted...]
-      <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>172</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7">
-      <c r="A48" s="5" t="s">
+      <c r="A48" s="5">
+        <v>3049</v>
+      </c>
+      <c r="B48" t="s">
         <v>173</v>
       </c>
-      <c r="B48" t="s">
+      <c r="C48" t="s">
         <v>174</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>175</v>
       </c>
-      <c r="D48" t="s">
+      <c r="E48" t="s">
         <v>176</v>
       </c>
-      <c r="E48" t="s">
+      <c r="F48" t="s">
         <v>177</v>
       </c>
-      <c r="F48" t="s">
+      <c r="G48" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="B49" t="s">
         <v>180</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
+        <v>174</v>
+      </c>
+      <c r="D49" t="s">
+        <v>175</v>
+      </c>
+      <c r="E49" t="s">
         <v>181</v>
       </c>
-      <c r="C49" t="s">
+      <c r="F49" t="s">
         <v>182</v>
       </c>
-      <c r="D49" t="s">
+      <c r="G49" t="s">
         <v>183</v>
-      </c>
-[...7 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="5" t="s">
+        <v>184</v>
+      </c>
+      <c r="B50" t="s">
+        <v>185</v>
+      </c>
+      <c r="C50" t="s">
+        <v>186</v>
+      </c>
+      <c r="D50" t="s">
         <v>187</v>
       </c>
-      <c r="B50" t="s">
+      <c r="E50" t="s">
         <v>188</v>
       </c>
-      <c r="C50" t="s">
-[...5 lines deleted...]
-      <c r="E50" t="s">
+      <c r="F50" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="G50" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="5" t="s">
         <v>191</v>
       </c>
       <c r="B51" t="s">
         <v>192</v>
       </c>
       <c r="C51" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="D51" t="s">
-        <v>183</v>
+        <v>194</v>
       </c>
       <c r="E51" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="F51" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="G51" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="B52" t="s">
+        <v>199</v>
+      </c>
+      <c r="C52" t="s">
+        <v>193</v>
+      </c>
+      <c r="D52" t="s">
+        <v>194</v>
+      </c>
+      <c r="E52" t="s">
+        <v>195</v>
+      </c>
+      <c r="F52" t="s">
         <v>196</v>
       </c>
-      <c r="B52" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G52" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="5" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B53" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C53" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="D53" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="E53" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="F53" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="G53" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="54" spans="1:7">
-      <c r="A54" s="5">
-        <v>3049</v>
+      <c r="A54" s="5" t="s">
+        <v>204</v>
       </c>
       <c r="B54" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C54" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="D54" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="E54" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="F54" t="s">
-        <v>185</v>
+        <v>177</v>
       </c>
       <c r="G54" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="5" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B55" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="C55" t="s">
-        <v>206</v>
+        <v>174</v>
       </c>
       <c r="D55" t="s">
-        <v>207</v>
+        <v>175</v>
       </c>
       <c r="E55" t="s">
-        <v>208</v>
+        <v>176</v>
       </c>
       <c r="F55" t="s">
-        <v>209</v>
+        <v>177</v>
       </c>
       <c r="G55" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="5" t="s">
         <v>211</v>
       </c>
       <c r="B56" t="s">
         <v>212</v>
       </c>
       <c r="C56" t="s">
         <v>213</v>
       </c>
       <c r="D56" t="s">
         <v>214</v>
       </c>
       <c r="E56" t="s">
         <v>215</v>
       </c>
       <c r="F56" t="s">
         <v>216</v>
       </c>
       <c r="G56" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="57" spans="1:7">
-      <c r="A57" s="5">
-        <v>3050</v>
+      <c r="A57" s="5" t="s">
+        <v>218</v>
       </c>
       <c r="B57" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C57" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="D57" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="E57" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="F57" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="G57" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="5">
-        <v>3048</v>
+        <v>3119</v>
       </c>
       <c r="B58" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C58" t="s">
-        <v>182</v>
+        <v>174</v>
       </c>
       <c r="D58" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="E58" t="s">
-        <v>184</v>
-[...3 lines deleted...]
-      </c>
+        <v>176</v>
+      </c>
+      <c r="F58"/>
       <c r="G58" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B59" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C59" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="D59" t="s">
         <v>225</v>
       </c>
-      <c r="E59" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D59"/>
+      <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="5" t="s">
+        <v>227</v>
+      </c>
+      <c r="B60" t="s">
         <v>228</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
         <v>229</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>230</v>
       </c>
-      <c r="D60"/>
-[...1 lines deleted...]
-      <c r="F60"/>
+      <c r="E60" t="s">
+        <v>231</v>
+      </c>
+      <c r="F60" t="s">
+        <v>232</v>
+      </c>
       <c r="G60" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="5" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B61" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C61" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="D61" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E61" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="F61" t="s">
         <v>237</v>
       </c>
       <c r="G61" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="5" t="s">
         <v>239</v>
       </c>
       <c r="B62" t="s">
         <v>240</v>
       </c>
       <c r="C62" t="s">
         <v>241</v>
       </c>
       <c r="D62" t="s">
         <v>242</v>
       </c>
       <c r="E62" t="s">
         <v>243</v>
       </c>
-      <c r="F62"/>
+      <c r="F62" t="s">
+        <v>244</v>
+      </c>
       <c r="G62" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="63" spans="1:7">
-      <c r="A63" s="5" t="s">
-        <v>245</v>
+      <c r="A63" s="5">
+        <v>4609</v>
       </c>
       <c r="B63" t="s">
         <v>246</v>
       </c>
       <c r="C63" t="s">
-        <v>230</v>
+        <v>247</v>
       </c>
       <c r="D63" t="s">
-        <v>247</v>
-[...4 lines deleted...]
-      <c r="F63" t="s">
         <v>248</v>
       </c>
+      <c r="E63"/>
+      <c r="F63"/>
       <c r="G63" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="64" spans="1:7">
-      <c r="A64" s="5">
-        <v>4609</v>
+      <c r="A64" s="5" t="s">
+        <v>250</v>
       </c>
       <c r="B64" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C64" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="D64" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="5" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="B65" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C65" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D65" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="5" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="B66" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C66" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D66" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-      <c r="F66"/>
+        <v>263</v>
+      </c>
+      <c r="E66" t="s">
+        <v>264</v>
+      </c>
+      <c r="F66" t="s">
+        <v>265</v>
+      </c>
       <c r="G66" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
     </row>
     <row r="67" spans="1:7">
-      <c r="A67" s="5" t="s">
-        <v>263</v>
+      <c r="A67" s="5">
+        <v>3050</v>
       </c>
       <c r="B67" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="C67" t="s">
-        <v>206</v>
+        <v>174</v>
       </c>
       <c r="D67" t="s">
-        <v>207</v>
+        <v>175</v>
       </c>
       <c r="E67" t="s">
-        <v>208</v>
+        <v>176</v>
       </c>
       <c r="F67" t="s">
-        <v>209</v>
+        <v>177</v>
       </c>
       <c r="G67" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="5" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="B68" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C68" t="s">
-        <v>268</v>
+        <v>40</v>
       </c>
       <c r="D68" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="E68" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="F68" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="G68" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="5" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B69" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C69" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="D69" t="s">
-        <v>269</v>
+        <v>278</v>
       </c>
       <c r="E69" t="s">
-        <v>270</v>
+        <v>279</v>
       </c>
       <c r="F69" t="s">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="G69" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="5" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="B70" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="C70" t="s">
         <v>213</v>
       </c>
       <c r="D70" t="s">
         <v>214</v>
       </c>
       <c r="E70" t="s">
         <v>215</v>
       </c>
       <c r="F70" t="s">
         <v>216</v>
       </c>
       <c r="G70" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
     </row>
     <row r="71" spans="1:7">
-      <c r="A71" s="5">
-        <v>3119</v>
+      <c r="A71" s="5" t="s">
+        <v>285</v>
       </c>
       <c r="B71" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="C71" t="s">
-        <v>182</v>
+        <v>287</v>
       </c>
       <c r="D71" t="s">
-        <v>183</v>
+        <v>288</v>
       </c>
       <c r="E71" t="s">
-        <v>184</v>
+        <v>289</v>
       </c>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="72" spans="1:7">
-      <c r="A72" s="5" t="s">
-        <v>281</v>
+      <c r="A72" s="5">
+        <v>3048</v>
       </c>
       <c r="B72" t="s">
-        <v>282</v>
+        <v>291</v>
       </c>
       <c r="C72" t="s">
-        <v>283</v>
+        <v>174</v>
       </c>
       <c r="D72" t="s">
-        <v>284</v>
+        <v>175</v>
       </c>
       <c r="E72" t="s">
-        <v>285</v>
+        <v>176</v>
       </c>
       <c r="F72" t="s">
-        <v>286</v>
+        <v>177</v>
       </c>
       <c r="G72" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="5" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="B73" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="C73" t="s">
-        <v>268</v>
+        <v>186</v>
       </c>
       <c r="D73" t="s">
-        <v>269</v>
+        <v>187</v>
       </c>
       <c r="E73" t="s">
-        <v>270</v>
+        <v>188</v>
       </c>
       <c r="F73" t="s">
-        <v>271</v>
+        <v>189</v>
       </c>
       <c r="G73" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="5" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="B74" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="C74" t="s">
-        <v>268</v>
+        <v>213</v>
       </c>
       <c r="D74" t="s">
-        <v>269</v>
+        <v>214</v>
       </c>
       <c r="E74" t="s">
-        <v>270</v>
+        <v>215</v>
       </c>
       <c r="F74" t="s">
-        <v>271</v>
+        <v>216</v>
       </c>
       <c r="G74" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="5" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="B75" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="C75" t="s">
-        <v>213</v>
+        <v>277</v>
       </c>
       <c r="D75" t="s">
-        <v>214</v>
+        <v>278</v>
       </c>
       <c r="E75" t="s">
-        <v>215</v>
+        <v>279</v>
       </c>
       <c r="F75" t="s">
-        <v>216</v>
+        <v>280</v>
       </c>
       <c r="G75" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="5" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="B76" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="C76" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="D76" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="E76" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="F76" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="G76" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="5" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="B77" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="C77" t="s">
-        <v>306</v>
+        <v>186</v>
       </c>
       <c r="D77" t="s">
-        <v>307</v>
+        <v>187</v>
       </c>
       <c r="E77" t="s">
-        <v>308</v>
+        <v>188</v>
       </c>
       <c r="F77" t="s">
-        <v>309</v>
+        <v>189</v>
       </c>
       <c r="G77" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="5" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B78" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C78" t="s">
-        <v>36</v>
+        <v>247</v>
       </c>
       <c r="D78" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E78" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="F78" t="s">
         <v>315</v>
       </c>
+      <c r="F78"/>
       <c r="G78" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="5" t="s">
         <v>317</v>
       </c>
       <c r="B79" t="s">
         <v>318</v>
       </c>
       <c r="C79" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="D79" t="s">
-        <v>242</v>
+        <v>314</v>
       </c>
       <c r="E79" t="s">
-        <v>243</v>
+        <v>315</v>
       </c>
       <c r="F79"/>
       <c r="G79" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="5" t="s">
         <v>320</v>
       </c>
       <c r="B80" t="s">
         <v>321</v>
       </c>
       <c r="C80" t="s">
         <v>322</v>
       </c>
       <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
@@ -6040,516 +6034,516 @@
       </c>
       <c r="C84" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D84" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E84" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F84" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="5" t="s">
         <v>339</v>
       </c>
       <c r="B85" t="s">
         <v>340</v>
       </c>
       <c r="C85" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-      <c r="E85"/>
+        <v>341</v>
+      </c>
+      <c r="D85" t="s">
+        <v>342</v>
+      </c>
+      <c r="E85" t="s">
+        <v>343</v>
+      </c>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="5" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="B86" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="C86" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="5" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="B87" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C87" t="s">
-        <v>348</v>
-[...6 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="D87"/>
+      <c r="E87"/>
       <c r="F87"/>
       <c r="G87" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="5" t="s">
         <v>352</v>
       </c>
       <c r="B88" t="s">
         <v>353</v>
       </c>
       <c r="C88" t="s">
         <v>354</v>
       </c>
       <c r="D88" t="s">
         <v>355</v>
       </c>
       <c r="E88" t="s">
         <v>356</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="5" t="s">
         <v>358</v>
       </c>
       <c r="B89" t="s">
         <v>359</v>
       </c>
       <c r="C89" t="s">
         <v>360</v>
       </c>
       <c r="D89" t="s">
-        <v>355</v>
+        <v>342</v>
       </c>
       <c r="E89" t="s">
-        <v>356</v>
+        <v>343</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="5" t="s">
         <v>362</v>
       </c>
       <c r="B90" t="s">
         <v>363</v>
       </c>
       <c r="C90" t="s">
         <v>364</v>
       </c>
       <c r="D90" t="s">
         <v>365</v>
       </c>
       <c r="E90" t="s">
         <v>366</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="5" t="s">
         <v>368</v>
       </c>
       <c r="B91" t="s">
         <v>369</v>
       </c>
       <c r="C91" t="s">
         <v>370</v>
       </c>
       <c r="D91" t="s">
         <v>371</v>
       </c>
       <c r="E91" t="s">
         <v>372</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="92" spans="1:7">
-      <c r="A92" s="5" t="s">
+      <c r="A92" s="5">
+        <v>5810</v>
+      </c>
+      <c r="B92" t="s">
         <v>374</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" t="s">
         <v>375</v>
       </c>
-      <c r="C92" t="s">
+      <c r="D92" t="s">
         <v>376</v>
       </c>
-      <c r="D92"/>
       <c r="E92"/>
       <c r="F92"/>
       <c r="G92" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="93" spans="1:7">
-      <c r="A93" s="5">
-        <v>5810</v>
+      <c r="A93" s="5" t="s">
+        <v>378</v>
       </c>
       <c r="B93" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C93" t="s">
-        <v>379</v>
-[...1 lines deleted...]
-      <c r="D93" t="s">
         <v>380</v>
       </c>
+      <c r="D93"/>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="5" t="s">
         <v>382</v>
       </c>
       <c r="B94" t="s">
         <v>383</v>
       </c>
       <c r="C94" t="s">
         <v>384</v>
       </c>
       <c r="D94" t="s">
         <v>385</v>
       </c>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="5" t="s">
         <v>387</v>
       </c>
       <c r="B95" t="s">
         <v>388</v>
       </c>
       <c r="C95" t="s">
-        <v>376</v>
-[...3 lines deleted...]
-      <c r="F95"/>
+        <v>389</v>
+      </c>
+      <c r="D95" t="s">
+        <v>390</v>
+      </c>
+      <c r="E95" t="s">
+        <v>391</v>
+      </c>
+      <c r="F95" t="s">
+        <v>392</v>
+      </c>
       <c r="G95" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="5" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="B96" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="C96" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="D96" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="E96" t="s">
-        <v>394</v>
+        <v>398</v>
       </c>
       <c r="F96" t="s">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="G96" t="s">
-        <v>396</v>
+        <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="5" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="B97" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="C97" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="D97" t="s">
-        <v>400</v>
-[...6 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="E97"/>
+      <c r="F97"/>
       <c r="G97" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="5" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B98" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C98" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D98" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="5" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="B99" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="C99" t="s">
-        <v>411</v>
+        <v>384</v>
       </c>
       <c r="D99" t="s">
-        <v>412</v>
+        <v>385</v>
       </c>
       <c r="E99"/>
       <c r="F99"/>
       <c r="G99" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="5" t="s">
         <v>414</v>
       </c>
       <c r="B100" t="s">
         <v>415</v>
       </c>
       <c r="C100" t="s">
-        <v>384</v>
-[...3 lines deleted...]
-      </c>
+        <v>380</v>
+      </c>
+      <c r="D100"/>
       <c r="E100"/>
       <c r="F100"/>
       <c r="G100" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>417</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E101" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F101" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="5" t="s">
         <v>418</v>
       </c>
       <c r="B102" t="s">
         <v>419</v>
       </c>
       <c r="C102" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="D102" t="s">
+        <v>47</v>
+      </c>
+      <c r="D102"/>
+      <c r="E102"/>
+      <c r="F102"/>
+      <c r="G102" t="s">
         <v>420</v>
-      </c>
-[...7 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="B103" t="s">
         <v>422</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="D103" t="s">
         <v>424</v>
       </c>
-      <c r="E103" t="s">
+      <c r="E103"/>
+      <c r="F103"/>
+      <c r="G103" t="s">
         <v>425</v>
-      </c>
-[...4 lines deleted...]
-        <v>427</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="B104" t="s">
+        <v>427</v>
+      </c>
+      <c r="C104" t="s">
+        <v>89</v>
+      </c>
+      <c r="D104" t="s">
         <v>428</v>
       </c>
-      <c r="B104" t="s">
+      <c r="E104" t="s">
+        <v>91</v>
+      </c>
+      <c r="F104" t="s">
+        <v>92</v>
+      </c>
+      <c r="G104" t="s">
         <v>429</v>
-      </c>
-[...9 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="B105" t="s">
+        <v>431</v>
+      </c>
+      <c r="C105" t="s">
         <v>432</v>
       </c>
-      <c r="B105" t="s">
+      <c r="D105" t="s">
+        <v>428</v>
+      </c>
+      <c r="E105" t="s">
+        <v>91</v>
+      </c>
+      <c r="F105" t="s">
         <v>433</v>
       </c>
-      <c r="C105" t="s">
-[...4 lines deleted...]
-      <c r="F105"/>
       <c r="G105" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="5" t="s">
         <v>435</v>
       </c>
       <c r="B106" t="s">
         <v>436</v>
       </c>
       <c r="C106" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      <c r="F106"/>
+        <v>437</v>
+      </c>
+      <c r="D106" t="s">
+        <v>438</v>
+      </c>
+      <c r="E106" t="s">
+        <v>439</v>
+      </c>
+      <c r="F106" t="s">
+        <v>440</v>
+      </c>
       <c r="G106" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="5" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="B107" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="C107" t="s">
-        <v>440</v>
-[...9 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D107"/>
+      <c r="E107"/>
+      <c r="F107"/>
       <c r="G107" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="5" t="s">
         <v>445</v>
       </c>
       <c r="B108" t="s">
         <v>446</v>
       </c>
       <c r="C108" t="s">
+        <v>40</v>
+      </c>
+      <c r="D108" t="s">
+        <v>424</v>
+      </c>
+      <c r="E108" t="s">
         <v>447</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F108" t="s">
         <v>448</v>
       </c>
       <c r="G108" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>450</v>
       </c>
       <c r="C109" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D109" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E109" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F109" s="4" t="s">
@@ -6568,6167 +6562,6121 @@
       </c>
       <c r="C110" t="s">
         <v>453</v>
       </c>
       <c r="D110" t="s">
         <v>454</v>
       </c>
       <c r="E110" t="s">
         <v>455</v>
       </c>
       <c r="F110" t="s">
         <v>456</v>
       </c>
       <c r="G110" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="5" t="s">
         <v>458</v>
       </c>
       <c r="B111" t="s">
         <v>459</v>
       </c>
       <c r="C111" t="s">
-        <v>453</v>
+        <v>115</v>
       </c>
       <c r="D111"/>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="5" t="s">
         <v>461</v>
       </c>
       <c r="B112" t="s">
         <v>462</v>
       </c>
       <c r="C112" t="s">
+        <v>186</v>
+      </c>
+      <c r="D112" t="s">
+        <v>187</v>
+      </c>
+      <c r="E112" t="s">
+        <v>188</v>
+      </c>
+      <c r="F112" t="s">
+        <v>189</v>
+      </c>
+      <c r="G112" t="s">
         <v>463</v>
-      </c>
-[...10 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="5" t="s">
+        <v>464</v>
+      </c>
+      <c r="B113" t="s">
         <v>465</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>466</v>
       </c>
-      <c r="C113" t="s">
+      <c r="D113" t="s">
         <v>467</v>
       </c>
-      <c r="D113" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" t="s">
-        <v>455</v>
+        <v>468</v>
       </c>
       <c r="F113" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="G113" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="5" t="s">
+        <v>471</v>
+      </c>
+      <c r="B114" t="s">
+        <v>472</v>
+      </c>
+      <c r="C114" t="s">
+        <v>466</v>
+      </c>
+      <c r="D114" t="s">
+        <v>467</v>
+      </c>
+      <c r="E114" t="s">
+        <v>468</v>
+      </c>
+      <c r="F114" t="s">
         <v>469</v>
       </c>
-      <c r="B114" t="s">
-[...8 lines deleted...]
-      <c r="E114" t="s">
+      <c r="G114" t="s">
         <v>473</v>
-      </c>
-[...4 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="B115" t="s">
+        <v>475</v>
+      </c>
+      <c r="C115" t="s">
         <v>476</v>
       </c>
-      <c r="B115" t="s">
+      <c r="D115"/>
+      <c r="E115"/>
+      <c r="F115"/>
+      <c r="G115" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>478</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="B116" t="s">
         <v>479</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="D116"/>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B117" t="s">
         <v>482</v>
       </c>
-      <c r="B117" t="s">
+      <c r="C117" t="s">
+        <v>466</v>
+      </c>
+      <c r="D117" t="s">
+        <v>467</v>
+      </c>
+      <c r="E117" t="s">
+        <v>468</v>
+      </c>
+      <c r="F117" t="s">
+        <v>469</v>
+      </c>
+      <c r="G117" t="s">
         <v>483</v>
-      </c>
-[...13 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="5" t="s">
+        <v>484</v>
+      </c>
+      <c r="B118" t="s">
         <v>485</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
+        <v>453</v>
+      </c>
+      <c r="D118" t="s">
+        <v>454</v>
+      </c>
+      <c r="E118" t="s">
+        <v>455</v>
+      </c>
+      <c r="F118" t="s">
+        <v>456</v>
+      </c>
+      <c r="G118" t="s">
         <v>486</v>
-      </c>
-[...7 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="B119" t="s">
         <v>488</v>
       </c>
-      <c r="B119" t="s">
+      <c r="C119" t="s">
+        <v>453</v>
+      </c>
+      <c r="D119" t="s">
+        <v>454</v>
+      </c>
+      <c r="E119" t="s">
+        <v>455</v>
+      </c>
+      <c r="F119" t="s">
+        <v>456</v>
+      </c>
+      <c r="G119" t="s">
         <v>489</v>
-      </c>
-[...13 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="5" t="s">
+        <v>490</v>
+      </c>
+      <c r="B120" t="s">
         <v>491</v>
       </c>
-      <c r="B120" t="s">
+      <c r="C120" t="s">
+        <v>476</v>
+      </c>
+      <c r="D120" t="s">
+        <v>454</v>
+      </c>
+      <c r="E120" t="s">
+        <v>455</v>
+      </c>
+      <c r="F120" t="s">
+        <v>456</v>
+      </c>
+      <c r="G120" t="s">
         <v>492</v>
-      </c>
-[...13 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="B121" t="s">
         <v>494</v>
       </c>
-      <c r="B121" t="s">
+      <c r="C121" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>463</v>
       </c>
       <c r="D121" t="s">
         <v>454</v>
       </c>
       <c r="E121" t="s">
         <v>455</v>
       </c>
       <c r="F121" t="s">
         <v>456</v>
       </c>
       <c r="G121" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="4" t="s">
         <v>497</v>
       </c>
       <c r="C122" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D122" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E122" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F122" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:7">
-      <c r="A123" s="5" t="s">
+      <c r="A123" s="5">
+        <v>3563</v>
+      </c>
+      <c r="B123" t="s">
         <v>498</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" t="s">
         <v>499</v>
       </c>
-      <c r="C123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D123" t="s">
-        <v>300</v>
+        <v>500</v>
       </c>
       <c r="E123" t="s">
-        <v>301</v>
-[...3 lines deleted...]
-      </c>
+        <v>501</v>
+      </c>
+      <c r="F123"/>
       <c r="G123" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="5">
-        <v>3122</v>
+        <v>3120</v>
       </c>
       <c r="B124" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C124" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D124" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="E124" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="F124"/>
       <c r="G124" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="5" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B125" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C125" t="s">
-        <v>508</v>
+        <v>262</v>
       </c>
       <c r="D125" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="E125" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="F125" t="s">
         <v>511</v>
       </c>
+      <c r="F125"/>
       <c r="G125" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="5" t="s">
         <v>513</v>
       </c>
       <c r="B126" t="s">
         <v>514</v>
       </c>
       <c r="C126" t="s">
-        <v>322</v>
+        <v>515</v>
       </c>
       <c r="D126" t="s">
-        <v>307</v>
+        <v>516</v>
       </c>
       <c r="E126" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="F126"/>
       <c r="G126" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="5" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="B127" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C127" t="s">
-        <v>299</v>
+        <v>322</v>
       </c>
       <c r="D127" t="s">
-        <v>519</v>
+        <v>242</v>
       </c>
       <c r="E127" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F127"/>
       <c r="G127" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="5" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B128" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C128" t="s">
-        <v>268</v>
+        <v>525</v>
       </c>
       <c r="D128" t="s">
-        <v>269</v>
+        <v>526</v>
       </c>
       <c r="E128" t="s">
-        <v>270</v>
-[...3 lines deleted...]
-      </c>
+        <v>527</v>
+      </c>
+      <c r="F128"/>
       <c r="G128" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="5" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="B129" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="C129" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="D129" t="s">
-        <v>528</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="E129"/>
       <c r="F129"/>
       <c r="G129" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="5" t="s">
-        <v>531</v>
+        <v>534</v>
       </c>
       <c r="B130" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="C130" t="s">
-        <v>533</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="D130"/>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="B131" t="s">
+        <v>539</v>
+      </c>
+      <c r="C131" t="s">
         <v>536</v>
-      </c>
-[...4 lines deleted...]
-        <v>538</v>
       </c>
       <c r="D131"/>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="5" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="B132" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="C132" t="s">
-        <v>538</v>
+        <v>225</v>
       </c>
       <c r="D132"/>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="5" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="B133" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="C133" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      <c r="F133"/>
+        <v>225</v>
+      </c>
+      <c r="D133" t="s">
+        <v>236</v>
+      </c>
+      <c r="E133" t="s">
+        <v>546</v>
+      </c>
+      <c r="F133" t="s">
+        <v>237</v>
+      </c>
       <c r="G133" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="5" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="B134" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="C134" t="s">
-        <v>533</v>
+        <v>262</v>
       </c>
       <c r="D134" t="s">
-        <v>534</v>
-[...2 lines deleted...]
-      <c r="F134"/>
+        <v>263</v>
+      </c>
+      <c r="E134" t="s">
+        <v>264</v>
+      </c>
+      <c r="F134" t="s">
+        <v>265</v>
+      </c>
       <c r="G134" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="5" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="B135" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C135" t="s">
-        <v>551</v>
+        <v>531</v>
       </c>
       <c r="D135" t="s">
-        <v>552</v>
+        <v>532</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="5" t="s">
         <v>554</v>
       </c>
       <c r="B136" t="s">
         <v>555</v>
       </c>
       <c r="C136" t="s">
         <v>556</v>
       </c>
       <c r="D136" t="s">
         <v>557</v>
       </c>
-      <c r="E136" t="s">
+      <c r="E136"/>
+      <c r="F136"/>
+      <c r="G136" t="s">
         <v>558</v>
-      </c>
-[...4 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="5" t="s">
-        <v>522</v>
+        <v>559</v>
       </c>
       <c r="B137" t="s">
+        <v>560</v>
+      </c>
+      <c r="C137" t="s">
         <v>561</v>
       </c>
-      <c r="C137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D137" t="s">
-        <v>269</v>
+        <v>562</v>
       </c>
       <c r="E137" t="s">
-        <v>270</v>
+        <v>563</v>
       </c>
       <c r="F137" t="s">
-        <v>271</v>
+        <v>564</v>
       </c>
       <c r="G137" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="5" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="B138" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="C138" t="s">
-        <v>565</v>
+        <v>568</v>
       </c>
       <c r="D138" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="E138" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="F138" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
       <c r="G138" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
     </row>
     <row r="139" spans="1:7">
-      <c r="A139" s="5">
+      <c r="A139" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="B139" t="s">
+        <v>574</v>
+      </c>
+      <c r="C139" t="s">
+        <v>575</v>
+      </c>
+      <c r="D139" t="s">
+        <v>576</v>
+      </c>
+      <c r="E139" t="s">
+        <v>577</v>
+      </c>
+      <c r="F139" t="s">
+        <v>578</v>
+      </c>
+      <c r="G139" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="A140" s="5">
         <v>4651</v>
       </c>
-      <c r="B139" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="B140" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="C140" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="D140" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="E140"/>
       <c r="F140"/>
       <c r="G140" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="5" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="B141" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="C141" t="s">
-        <v>230</v>
+        <v>531</v>
       </c>
       <c r="D141" t="s">
-        <v>247</v>
+        <v>532</v>
       </c>
       <c r="E141" t="s">
-        <v>578</v>
-[...3 lines deleted...]
-      </c>
+        <v>584</v>
+      </c>
+      <c r="F141"/>
       <c r="G141" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="5" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="B142" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="C142" t="s">
-        <v>582</v>
+        <v>277</v>
       </c>
       <c r="D142" t="s">
-        <v>583</v>
+        <v>278</v>
       </c>
       <c r="E142" t="s">
-        <v>584</v>
-[...1 lines deleted...]
-      <c r="F142"/>
+        <v>279</v>
+      </c>
+      <c r="F142" t="s">
+        <v>280</v>
+      </c>
       <c r="G142" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="5">
-        <v>3563</v>
+        <v>3565</v>
       </c>
       <c r="B143" t="s">
-        <v>586</v>
+        <v>589</v>
       </c>
       <c r="C143" t="s">
-        <v>587</v>
+        <v>499</v>
       </c>
       <c r="D143" t="s">
-        <v>588</v>
+        <v>500</v>
       </c>
       <c r="E143" t="s">
-        <v>589</v>
+        <v>501</v>
       </c>
       <c r="F143"/>
       <c r="G143" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="5">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="B144" t="s">
         <v>591</v>
       </c>
       <c r="C144" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D144" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="E144" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="F144"/>
       <c r="G144" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="5" t="s">
         <v>593</v>
       </c>
       <c r="B145" t="s">
         <v>594</v>
       </c>
       <c r="C145" t="s">
         <v>595</v>
       </c>
       <c r="D145" t="s">
         <v>596</v>
       </c>
       <c r="E145" t="s">
         <v>597</v>
       </c>
       <c r="F145" t="s">
         <v>598</v>
       </c>
       <c r="G145" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="146" spans="1:7">
-      <c r="A146" s="5">
-        <v>3121</v>
+      <c r="A146" s="5" t="s">
+        <v>600</v>
       </c>
       <c r="B146" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="C146" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D146" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="E146" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="F146"/>
       <c r="G146" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="5" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="B147" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="C147" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D147" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="E147" t="s">
-        <v>504</v>
-[...1 lines deleted...]
-      <c r="F147"/>
+        <v>506</v>
+      </c>
+      <c r="F147" t="s">
+        <v>605</v>
+      </c>
       <c r="G147" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="5" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
       <c r="B148" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="C148" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D148" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="E148" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="F148" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="G148" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="5" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="B149" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="C149" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="D149"/>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="5" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="B150" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="C150" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D150" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="E150" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="F150" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="G150" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="5" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="B151" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
       <c r="C151" t="s">
-        <v>502</v>
+        <v>595</v>
       </c>
       <c r="D151" t="s">
-        <v>503</v>
+        <v>596</v>
       </c>
       <c r="E151" t="s">
-        <v>504</v>
+        <v>597</v>
       </c>
       <c r="F151" t="s">
-        <v>607</v>
+        <v>598</v>
       </c>
       <c r="G151" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="5">
-        <v>3565</v>
+        <v>3122</v>
       </c>
       <c r="B152" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="C152" t="s">
-        <v>587</v>
+        <v>504</v>
       </c>
       <c r="D152" t="s">
-        <v>588</v>
+        <v>505</v>
       </c>
       <c r="E152" t="s">
-        <v>589</v>
+        <v>506</v>
       </c>
       <c r="F152"/>
       <c r="G152" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="5" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="B153" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="C153" t="s">
-        <v>268</v>
+        <v>213</v>
       </c>
       <c r="D153" t="s">
-        <v>269</v>
+        <v>214</v>
       </c>
       <c r="E153" t="s">
-        <v>270</v>
+        <v>215</v>
       </c>
       <c r="F153" t="s">
-        <v>271</v>
+        <v>216</v>
       </c>
       <c r="G153" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="5" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="B154" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="C154" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="D154" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="E154" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="F154" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="G154" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="5" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="B155" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
       <c r="C155" t="s">
         <v>213</v>
       </c>
       <c r="D155" t="s">
         <v>214</v>
       </c>
       <c r="E155" t="s">
         <v>215</v>
       </c>
       <c r="F155" t="s">
         <v>216</v>
       </c>
       <c r="G155" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="5" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="B156" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="C156" t="s">
-        <v>213</v>
+        <v>186</v>
       </c>
       <c r="D156" t="s">
-        <v>214</v>
+        <v>187</v>
       </c>
       <c r="E156" t="s">
-        <v>215</v>
+        <v>188</v>
       </c>
       <c r="F156" t="s">
-        <v>216</v>
+        <v>189</v>
       </c>
       <c r="G156" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="5" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B157" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="C157" t="s">
-        <v>268</v>
+        <v>186</v>
       </c>
       <c r="D157" t="s">
-        <v>269</v>
+        <v>187</v>
       </c>
       <c r="E157" t="s">
-        <v>270</v>
+        <v>188</v>
       </c>
       <c r="F157" t="s">
-        <v>271</v>
+        <v>189</v>
       </c>
       <c r="G157" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="5" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="B158" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="C158" t="s">
-        <v>268</v>
+        <v>186</v>
       </c>
       <c r="D158" t="s">
-        <v>269</v>
+        <v>187</v>
       </c>
       <c r="E158" t="s">
-        <v>270</v>
+        <v>188</v>
       </c>
       <c r="F158" t="s">
-        <v>271</v>
+        <v>189</v>
       </c>
       <c r="G158" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="5" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="B159" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="C159" t="s">
-        <v>268</v>
+        <v>186</v>
       </c>
       <c r="D159" t="s">
-        <v>269</v>
+        <v>187</v>
       </c>
       <c r="E159" t="s">
-        <v>270</v>
+        <v>188</v>
       </c>
       <c r="F159" t="s">
-        <v>271</v>
+        <v>189</v>
       </c>
       <c r="G159" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="5" t="s">
-        <v>641</v>
+        <v>625</v>
       </c>
       <c r="B160" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C160" t="s">
-        <v>268</v>
+        <v>186</v>
       </c>
       <c r="D160" t="s">
-        <v>269</v>
+        <v>187</v>
       </c>
       <c r="E160" t="s">
-        <v>270</v>
+        <v>188</v>
       </c>
       <c r="F160" t="s">
-        <v>271</v>
+        <v>189</v>
       </c>
       <c r="G160" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="5" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="B161" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="C161" t="s">
-        <v>595</v>
+        <v>186</v>
       </c>
       <c r="D161" t="s">
-        <v>596</v>
+        <v>187</v>
       </c>
       <c r="E161" t="s">
-        <v>597</v>
+        <v>188</v>
       </c>
       <c r="F161" t="s">
-        <v>598</v>
+        <v>189</v>
       </c>
       <c r="G161" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="5" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="B162" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C162" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D162" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="E162" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="F162" t="s">
-        <v>649</v>
+        <v>605</v>
       </c>
       <c r="G162" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="5" t="s">
         <v>651</v>
       </c>
       <c r="B163" t="s">
         <v>652</v>
       </c>
       <c r="C163" t="s">
-        <v>175</v>
+        <v>277</v>
       </c>
       <c r="D163" t="s">
-        <v>176</v>
+        <v>278</v>
       </c>
       <c r="E163" t="s">
-        <v>177</v>
+        <v>279</v>
       </c>
       <c r="F163" t="s">
-        <v>178</v>
+        <v>280</v>
       </c>
       <c r="G163" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B164" s="4" t="s">
         <v>654</v>
       </c>
       <c r="C164" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D164" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F164" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G164" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="5" t="s">
         <v>655</v>
       </c>
       <c r="B165" t="s">
         <v>656</v>
       </c>
       <c r="C165" t="s">
-        <v>344</v>
-[...1 lines deleted...]
-      <c r="D165"/>
+        <v>657</v>
+      </c>
+      <c r="D165" t="s">
+        <v>658</v>
+      </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="5" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="B166" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="C166" t="s">
-        <v>660</v>
-[...3 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="D166"/>
       <c r="E166"/>
       <c r="F166"/>
       <c r="G166" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="4" t="s">
         <v>663</v>
       </c>
       <c r="C167" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D167" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F167" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G167" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:7">
-      <c r="A168" s="5">
-        <v>3079</v>
+      <c r="A168" s="5" t="s">
+        <v>664</v>
       </c>
       <c r="B168" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C168" t="s">
-        <v>665</v>
-[...1 lines deleted...]
-      <c r="D168" t="s">
         <v>666</v>
       </c>
-      <c r="E168" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D168"/>
+      <c r="E168"/>
       <c r="F168"/>
       <c r="G168" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="5">
-        <v>3076</v>
+        <v>3077</v>
       </c>
       <c r="B169" t="s">
+        <v>668</v>
+      </c>
+      <c r="C169" t="s">
         <v>669</v>
       </c>
-      <c r="C169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D169" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="E169" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="F169"/>
       <c r="G169" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="5" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="B170" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="C170" t="s">
-        <v>673</v>
+        <v>380</v>
       </c>
       <c r="D170"/>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="5" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B171" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C171" t="s">
-        <v>677</v>
-[...3 lines deleted...]
-      <c r="F171"/>
+        <v>380</v>
+      </c>
+      <c r="D171" t="s">
+        <v>678</v>
+      </c>
+      <c r="E171" t="s">
+        <v>679</v>
+      </c>
+      <c r="F171" t="s">
+        <v>680</v>
+      </c>
       <c r="G171" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="5" t="s">
+        <v>682</v>
+      </c>
+      <c r="B172" t="s">
+        <v>683</v>
+      </c>
+      <c r="C172" t="s">
+        <v>380</v>
+      </c>
+      <c r="D172" t="s">
+        <v>678</v>
+      </c>
+      <c r="E172" t="s">
         <v>679</v>
       </c>
-      <c r="B172" t="s">
+      <c r="F172" t="s">
         <v>680</v>
       </c>
-      <c r="C172" t="s">
-[...4 lines deleted...]
-      <c r="F172"/>
       <c r="G172" t="s">
-        <v>681</v>
+        <v>684</v>
       </c>
     </row>
     <row r="173" spans="1:7">
-      <c r="A173" s="5" t="s">
-        <v>682</v>
+      <c r="A173" s="5">
+        <v>3078</v>
       </c>
       <c r="B173" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="C173" t="s">
-        <v>376</v>
+        <v>686</v>
       </c>
       <c r="D173" t="s">
-        <v>684</v>
+        <v>687</v>
       </c>
       <c r="E173" t="s">
-        <v>685</v>
-[...1 lines deleted...]
-      <c r="F173" t="s">
+        <v>688</v>
+      </c>
+      <c r="F173"/>
+      <c r="G173" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174" s="5">
+        <v>3076</v>
+      </c>
+      <c r="B174" t="s">
+        <v>690</v>
+      </c>
+      <c r="C174" t="s">
         <v>686</v>
       </c>
-      <c r="G173" t="s">
+      <c r="D174" t="s">
         <v>687</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A174" s="5" t="s">
+      <c r="E174" t="s">
         <v>688</v>
       </c>
-      <c r="B174" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="F174"/>
       <c r="G174" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="5">
-        <v>3078</v>
+        <v>3079</v>
       </c>
       <c r="B175" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="C175" t="s">
-        <v>665</v>
+        <v>686</v>
       </c>
       <c r="D175" t="s">
-        <v>666</v>
+        <v>687</v>
       </c>
       <c r="E175" t="s">
-        <v>667</v>
+        <v>688</v>
       </c>
       <c r="F175"/>
       <c r="G175" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="176" spans="1:7">
-      <c r="A176" s="5">
-        <v>3077</v>
+      <c r="A176" s="5" t="s">
+        <v>694</v>
       </c>
       <c r="B176" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="C176" t="s">
-        <v>694</v>
-[...4 lines deleted...]
-      <c r="E176" t="s">
         <v>696</v>
       </c>
+      <c r="D176"/>
+      <c r="E176"/>
       <c r="F176"/>
       <c r="G176" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B177" s="4" t="s">
         <v>698</v>
       </c>
       <c r="C177" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D177" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E177" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F177" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="5" t="s">
         <v>699</v>
       </c>
       <c r="B178" t="s">
         <v>700</v>
       </c>
       <c r="C178" t="s">
         <v>701</v>
       </c>
       <c r="D178" t="s">
         <v>702</v>
       </c>
-      <c r="E178" t="s">
+      <c r="E178"/>
+      <c r="F178"/>
+      <c r="G178" t="s">
         <v>703</v>
-      </c>
-[...4 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="B179" t="s">
+        <v>705</v>
+      </c>
+      <c r="C179" t="s">
         <v>706</v>
       </c>
-      <c r="B179" t="s">
+      <c r="D179" t="s">
         <v>707</v>
       </c>
-      <c r="C179" t="s">
+      <c r="E179" t="s">
         <v>708</v>
       </c>
-      <c r="D179" t="s">
+      <c r="F179" t="s">
         <v>709</v>
       </c>
-      <c r="E179" t="s">
+      <c r="G179" t="s">
         <v>710</v>
-      </c>
-[...4 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="5" t="s">
+        <v>711</v>
+      </c>
+      <c r="B180" t="s">
+        <v>712</v>
+      </c>
+      <c r="C180" t="s">
+        <v>59</v>
+      </c>
+      <c r="D180" t="s">
         <v>713</v>
-      </c>
-[...7 lines deleted...]
-        <v>716</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="5" t="s">
-        <v>706</v>
+        <v>715</v>
       </c>
       <c r="B181" t="s">
+        <v>716</v>
+      </c>
+      <c r="C181" t="s">
+        <v>717</v>
+      </c>
+      <c r="D181" t="s">
         <v>718</v>
       </c>
-      <c r="C181" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E181" t="s">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c r="F181" t="s">
-        <v>711</v>
+        <v>720</v>
       </c>
       <c r="G181" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="182" spans="1:7">
-      <c r="A182" s="5">
-        <v>3248</v>
+      <c r="A182" s="5" t="s">
+        <v>722</v>
       </c>
       <c r="B182" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="C182" t="s">
-        <v>143</v>
+        <v>59</v>
       </c>
       <c r="D182" t="s">
-        <v>721</v>
-[...3 lines deleted...]
-      </c>
+        <v>713</v>
+      </c>
+      <c r="E182"/>
       <c r="F182"/>
       <c r="G182" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="183" spans="1:7">
-      <c r="A183" s="5">
-        <v>3249</v>
+      <c r="A183" s="5" t="s">
+        <v>725</v>
       </c>
       <c r="B183" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="C183" t="s">
-        <v>268</v>
+        <v>59</v>
       </c>
       <c r="D183" t="s">
-        <v>269</v>
-[...3 lines deleted...]
-      </c>
+        <v>713</v>
+      </c>
+      <c r="E183"/>
       <c r="F183"/>
       <c r="G183" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="5">
         <v>3247</v>
       </c>
       <c r="B184" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="C184" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="D184" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E184" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="F184"/>
       <c r="G184" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
     </row>
     <row r="185" spans="1:7">
-      <c r="A185" s="5" t="s">
-        <v>730</v>
+      <c r="A185" s="5">
+        <v>3249</v>
       </c>
       <c r="B185" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="C185" t="s">
-        <v>143</v>
+        <v>186</v>
       </c>
       <c r="D185" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="E185"/>
+        <v>187</v>
+      </c>
+      <c r="E185" t="s">
+        <v>188</v>
+      </c>
       <c r="F185"/>
       <c r="G185" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="5" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="B186" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="C186" t="s">
-        <v>143</v>
+        <v>453</v>
       </c>
       <c r="D186" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="E186"/>
+        <v>736</v>
+      </c>
+      <c r="E186" t="s">
+        <v>737</v>
+      </c>
       <c r="F186"/>
       <c r="G186" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
     </row>
     <row r="187" spans="1:7">
-      <c r="A187" s="5" t="s">
-        <v>736</v>
+      <c r="A187" s="5">
+        <v>3248</v>
       </c>
       <c r="B187" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="C187" t="s">
-        <v>143</v>
+        <v>59</v>
       </c>
       <c r="D187" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="E187"/>
+        <v>713</v>
+      </c>
+      <c r="E187" t="s">
+        <v>740</v>
+      </c>
       <c r="F187"/>
       <c r="G187" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
     </row>
     <row r="188" spans="1:7">
-      <c r="A188" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E188" t="s">
+      <c r="A188" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B188" s="4" t="s">
         <v>742</v>
       </c>
-      <c r="F188"/>
-      <c r="G188" t="s">
+      <c r="C188" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D188" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E188" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F188" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7">
+      <c r="A189" s="5" t="s">
         <v>743</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B189" s="4" t="s">
+      <c r="B189" t="s">
         <v>744</v>
       </c>
-      <c r="C189" s="4" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="C189" t="s">
+        <v>453</v>
+      </c>
+      <c r="D189" t="s">
+        <v>745</v>
+      </c>
+      <c r="E189" t="s">
+        <v>746</v>
+      </c>
+      <c r="F189" t="s">
+        <v>747</v>
+      </c>
+      <c r="G189" t="s">
+        <v>748</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="5" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="B190" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="C190" t="s">
-        <v>46</v>
+        <v>751</v>
       </c>
       <c r="D190" t="s">
-        <v>747</v>
+        <v>752</v>
       </c>
       <c r="E190" t="s">
-        <v>703</v>
+        <v>753</v>
       </c>
       <c r="F190" t="s">
-        <v>129</v>
+        <v>754</v>
       </c>
       <c r="G190" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="5" t="s">
-        <v>749</v>
+        <v>756</v>
       </c>
       <c r="B191" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="C191" t="s">
-        <v>751</v>
-[...3 lines deleted...]
-      <c r="F191"/>
+        <v>22</v>
+      </c>
+      <c r="D191" t="s">
+        <v>758</v>
+      </c>
+      <c r="E191" t="s">
+        <v>746</v>
+      </c>
+      <c r="F191" t="s">
+        <v>747</v>
+      </c>
       <c r="G191" t="s">
-        <v>752</v>
+        <v>759</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="5" t="s">
-        <v>753</v>
+        <v>760</v>
       </c>
       <c r="B192" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="C192" t="s">
-        <v>76</v>
+        <v>47</v>
       </c>
       <c r="D192" t="s">
-        <v>755</v>
+        <v>762</v>
       </c>
       <c r="E192" t="s">
-        <v>756</v>
+        <v>719</v>
       </c>
       <c r="F192" t="s">
-        <v>757</v>
+        <v>138</v>
       </c>
       <c r="G192" t="s">
-        <v>758</v>
+        <v>763</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="5" t="s">
-        <v>759</v>
+        <v>764</v>
       </c>
       <c r="B193" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="C193" t="s">
-        <v>761</v>
+        <v>122</v>
       </c>
       <c r="D193" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="E193" t="s">
-        <v>763</v>
-[...3 lines deleted...]
-      </c>
+        <v>767</v>
+      </c>
+      <c r="F193"/>
       <c r="G193" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="5" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="B194" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="C194" t="s">
-        <v>113</v>
+        <v>453</v>
       </c>
       <c r="D194" t="s">
-        <v>768</v>
+        <v>454</v>
       </c>
       <c r="E194" t="s">
-        <v>769</v>
-[...1 lines deleted...]
-      <c r="F194"/>
+        <v>771</v>
+      </c>
+      <c r="F194" t="s">
+        <v>772</v>
+      </c>
       <c r="G194" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="5" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="B195" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="C195" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="D195" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="E195" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="F195"/>
       <c r="G195" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="5" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="B196" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="C196" t="s">
-        <v>463</v>
-[...9 lines deleted...]
-      </c>
+        <v>782</v>
+      </c>
+      <c r="D196"/>
+      <c r="E196"/>
+      <c r="F196"/>
       <c r="G196" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="197" spans="1:7">
-      <c r="A197" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D197" t="s">
+      <c r="A197" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B197" s="4" t="s">
         <v>784</v>
       </c>
-      <c r="E197" t="s">
-[...5 lines deleted...]
-      <c r="G197" t="s">
+      <c r="C197" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D197" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E197" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F197" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G197" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198" s="5" t="s">
         <v>785</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B198" s="4" t="s">
+      <c r="B198" t="s">
         <v>786</v>
       </c>
-      <c r="C198" s="4" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="C198" t="s">
+        <v>787</v>
+      </c>
+      <c r="D198"/>
+      <c r="E198"/>
+      <c r="F198"/>
+      <c r="G198" t="s">
+        <v>788</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="5" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
       <c r="B199" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="C199" t="s">
-        <v>789</v>
-[...1 lines deleted...]
-      <c r="D199"/>
+        <v>791</v>
+      </c>
+      <c r="D199" t="s">
+        <v>792</v>
+      </c>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="200" spans="1:7">
-      <c r="A200" s="5" t="s">
-        <v>791</v>
+      <c r="A200" s="5">
+        <v>3325</v>
       </c>
       <c r="B200" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="C200" t="s">
-        <v>793</v>
+        <v>186</v>
       </c>
       <c r="D200" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-      <c r="F200"/>
+        <v>795</v>
+      </c>
+      <c r="E200" t="s">
+        <v>737</v>
+      </c>
+      <c r="F200" t="s">
+        <v>796</v>
+      </c>
       <c r="G200" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="201" spans="1:7">
-      <c r="A201" s="5">
-[...14 lines deleted...]
-      <c r="F201" t="s">
+      <c r="A201" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B201" s="4" t="s">
         <v>798</v>
       </c>
-      <c r="G201" t="s">
+      <c r="C201" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D201" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E201" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F201" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7">
+      <c r="A202" s="5" t="s">
         <v>799</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B202" s="4" t="s">
+      <c r="B202" t="s">
         <v>800</v>
       </c>
-      <c r="C202" s="4" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="C202" t="s">
+        <v>801</v>
+      </c>
+      <c r="D202" t="s">
+        <v>802</v>
+      </c>
+      <c r="E202" t="s">
+        <v>803</v>
+      </c>
+      <c r="F202" t="s">
+        <v>804</v>
+      </c>
+      <c r="G202" t="s">
+        <v>805</v>
       </c>
     </row>
     <row r="203" spans="1:7">
-      <c r="A203" s="5">
+      <c r="A203" s="5" t="s">
+        <v>806</v>
+      </c>
+      <c r="B203" t="s">
+        <v>807</v>
+      </c>
+      <c r="C203" t="s">
+        <v>808</v>
+      </c>
+      <c r="D203" t="s">
+        <v>809</v>
+      </c>
+      <c r="E203" t="s">
+        <v>810</v>
+      </c>
+      <c r="F203" t="s">
+        <v>811</v>
+      </c>
+      <c r="G203" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7">
+      <c r="A204" s="5">
         <v>3708</v>
       </c>
-      <c r="B203" t="s">
+      <c r="B204" t="s">
+        <v>813</v>
+      </c>
+      <c r="C204" t="s">
         <v>801</v>
       </c>
-      <c r="C203" t="s">
+      <c r="D204" t="s">
         <v>802</v>
       </c>
-      <c r="D203" t="s">
-[...2 lines deleted...]
-      <c r="E203" t="s">
+      <c r="E204" t="s">
+        <v>814</v>
+      </c>
+      <c r="F204" t="s">
         <v>804</v>
       </c>
-      <c r="F203" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="G204" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="5" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
       <c r="B205" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
       <c r="C205" t="s">
+        <v>808</v>
+      </c>
+      <c r="D205" t="s">
         <v>809</v>
       </c>
-      <c r="D205" t="s">
+      <c r="E205" t="s">
         <v>810</v>
       </c>
-      <c r="E205" t="s">
+      <c r="F205" t="s">
         <v>811</v>
       </c>
-      <c r="F205" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G205" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
     </row>
     <row r="206" spans="1:7">
-      <c r="A206" s="5" t="s">
-[...11 lines deleted...]
-      <c r="E206" t="s">
+      <c r="A206" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B206" s="4" t="s">
         <v>819</v>
       </c>
-      <c r="F206" t="s">
-[...2 lines deleted...]
-      <c r="G206" t="s">
+      <c r="C206" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D206" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E206" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F206" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G206" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207" s="5" t="s">
         <v>820</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B207" s="4" t="s">
+      <c r="B207" t="s">
         <v>821</v>
       </c>
-      <c r="C207" s="4" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="C207" t="s">
+        <v>706</v>
+      </c>
+      <c r="D207"/>
+      <c r="E207"/>
+      <c r="F207"/>
+      <c r="G207" t="s">
+        <v>822</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="5" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="B208" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="C208" t="s">
-        <v>156</v>
+        <v>825</v>
       </c>
       <c r="D208" t="s">
-        <v>702</v>
-[...6 lines deleted...]
-      </c>
+        <v>826</v>
+      </c>
+      <c r="E208"/>
+      <c r="F208"/>
       <c r="G208" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="5" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="B209" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="C209" t="s">
+        <v>830</v>
+      </c>
+      <c r="D209" t="s">
+        <v>831</v>
+      </c>
+      <c r="E209" t="s">
         <v>708</v>
       </c>
-      <c r="D209"/>
-[...1 lines deleted...]
-      <c r="F209"/>
+      <c r="F209" t="s">
+        <v>709</v>
+      </c>
       <c r="G209" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="5" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="B210" t="s">
-        <v>829</v>
+        <v>834</v>
       </c>
       <c r="C210" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="D210"/>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="5" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="B211" t="s">
-        <v>833</v>
+        <v>838</v>
       </c>
       <c r="C211" t="s">
-        <v>834</v>
+        <v>151</v>
       </c>
       <c r="D211" t="s">
-        <v>835</v>
+        <v>718</v>
       </c>
       <c r="E211" t="s">
-        <v>710</v>
+        <v>439</v>
       </c>
       <c r="F211" t="s">
-        <v>711</v>
+        <v>125</v>
       </c>
       <c r="G211" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="5" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="B212" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="C212" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="D212" t="s">
-        <v>839</v>
+        <v>826</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="5" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="B213" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="C213" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="D213" t="s">
-        <v>839</v>
+        <v>846</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
     </row>
     <row r="214" spans="1:7">
-      <c r="A214" s="5" t="s">
-[...8 lines deleted...]
-      <c r="D214" t="s">
+      <c r="A214" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B214" s="4" t="s">
         <v>848</v>
       </c>
-      <c r="E214"/>
-[...1 lines deleted...]
-      <c r="G214" t="s">
+      <c r="C214" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D214" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E214" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F214" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7">
+      <c r="A215" s="5">
+        <v>6593</v>
+      </c>
+      <c r="B215" t="s">
         <v>849</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B215" s="4" t="s">
+      <c r="C215" t="s">
         <v>850</v>
       </c>
-      <c r="C215" s="4" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="D215"/>
+      <c r="E215"/>
+      <c r="F215"/>
+      <c r="G215" t="s">
+        <v>851</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="5" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="B216" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="C216" t="s">
-        <v>156</v>
+        <v>854</v>
       </c>
       <c r="D216" t="s">
-        <v>839</v>
+        <v>855</v>
       </c>
       <c r="E216" t="s">
-        <v>442</v>
+        <v>856</v>
       </c>
       <c r="F216" t="s">
-        <v>116</v>
+        <v>857</v>
       </c>
       <c r="G216" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
     </row>
     <row r="217" spans="1:7">
-      <c r="A217" s="5">
-        <v>6592</v>
+      <c r="A217" s="5" t="s">
+        <v>859</v>
       </c>
       <c r="B217" t="s">
-        <v>854</v>
+        <v>860</v>
       </c>
       <c r="C217" t="s">
-        <v>855</v>
+        <v>861</v>
       </c>
       <c r="D217"/>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217" t="s">
-        <v>856</v>
+        <v>862</v>
       </c>
     </row>
     <row r="218" spans="1:7">
-      <c r="A218" s="5" t="s">
-        <v>857</v>
+      <c r="A218" s="5">
+        <v>6592</v>
       </c>
       <c r="B218" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="C218" t="s">
-        <v>859</v>
-[...9 lines deleted...]
-      </c>
+        <v>850</v>
+      </c>
+      <c r="D218"/>
+      <c r="E218"/>
+      <c r="F218"/>
       <c r="G218" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="219" spans="1:7">
-      <c r="A219" s="5">
-        <v>6593</v>
+      <c r="A219" s="5" t="s">
+        <v>865</v>
       </c>
       <c r="B219" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="C219" t="s">
-        <v>855</v>
+        <v>835</v>
       </c>
       <c r="D219"/>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="5" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="B220" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="C220" t="s">
-        <v>868</v>
-[...3 lines deleted...]
-      <c r="F220"/>
+        <v>151</v>
+      </c>
+      <c r="D220" t="s">
+        <v>826</v>
+      </c>
+      <c r="E220" t="s">
+        <v>439</v>
+      </c>
+      <c r="F220" t="s">
+        <v>125</v>
+      </c>
       <c r="G220" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="5" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="B221" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="C221" t="s">
-        <v>872</v>
+        <v>151</v>
       </c>
       <c r="D221" t="s">
+        <v>826</v>
+      </c>
+      <c r="E221" t="s">
+        <v>439</v>
+      </c>
+      <c r="F221" t="s">
+        <v>125</v>
+      </c>
+      <c r="G221" t="s">
         <v>873</v>
       </c>
-      <c r="E221" t="s">
+    </row>
+    <row r="222" spans="1:7">
+      <c r="A222" s="5">
+        <v>4515</v>
+      </c>
+      <c r="B222" t="s">
         <v>874</v>
       </c>
-      <c r="F221" t="s">
+      <c r="C222" t="s">
+        <v>47</v>
+      </c>
+      <c r="D222" t="s">
         <v>875</v>
       </c>
-      <c r="G221" t="s">
+      <c r="E222"/>
+      <c r="F222"/>
+      <c r="G222" t="s">
         <v>876</v>
-      </c>
-[...21 lines deleted...]
-        <v>879</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="5" t="s">
+        <v>877</v>
+      </c>
+      <c r="B223" t="s">
+        <v>878</v>
+      </c>
+      <c r="C223" t="s">
+        <v>879</v>
+      </c>
+      <c r="D223" t="s">
         <v>880</v>
-      </c>
-[...7 lines deleted...]
-        <v>883</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7">
+      <c r="A224" s="5" t="s">
+        <v>882</v>
+      </c>
+      <c r="B224" t="s">
+        <v>883</v>
+      </c>
+      <c r="C224" t="s">
+        <v>151</v>
+      </c>
+      <c r="D224" t="s">
+        <v>846</v>
+      </c>
+      <c r="E224" t="s">
         <v>884</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B224" t="s">
+      <c r="F224" t="s">
         <v>885</v>
       </c>
-      <c r="C224" t="s">
-[...2 lines deleted...]
-      <c r="D224" t="s">
+      <c r="G224" t="s">
         <v>886</v>
-      </c>
-[...3 lines deleted...]
-        <v>887</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="5" t="s">
+        <v>887</v>
+      </c>
+      <c r="B225" t="s">
         <v>888</v>
       </c>
-      <c r="B225" t="s">
+      <c r="C225" t="s">
+        <v>151</v>
+      </c>
+      <c r="D225" t="s">
+        <v>826</v>
+      </c>
+      <c r="E225" t="s">
+        <v>439</v>
+      </c>
+      <c r="F225" t="s">
+        <v>125</v>
+      </c>
+      <c r="G225" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="5" t="s">
+        <v>890</v>
+      </c>
+      <c r="B226" t="s">
         <v>891</v>
       </c>
-      <c r="B226" t="s">
+      <c r="C226" t="s">
+        <v>151</v>
+      </c>
+      <c r="D226" t="s">
         <v>892</v>
       </c>
-      <c r="C226" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E226" t="s">
-        <v>442</v>
-[...3 lines deleted...]
-      </c>
+        <v>893</v>
+      </c>
+      <c r="F226"/>
       <c r="G226" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="5" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="B227" t="s">
-        <v>895</v>
+        <v>896</v>
       </c>
       <c r="C227" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="D227" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="E227" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
       <c r="F227" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="G227" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
     </row>
     <row r="228" spans="1:7">
-      <c r="A228" s="5" t="s">
-        <v>899</v>
+      <c r="A228" s="5">
+        <v>4517</v>
       </c>
       <c r="B228" t="s">
         <v>900</v>
       </c>
       <c r="C228" t="s">
-        <v>830</v>
-[...1 lines deleted...]
-      <c r="D228"/>
+        <v>901</v>
+      </c>
+      <c r="D228" t="s">
+        <v>902</v>
+      </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="5" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
       <c r="B229" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="C229" t="s">
-        <v>156</v>
+        <v>906</v>
       </c>
       <c r="D229" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="E229" t="s">
-        <v>905</v>
-[...1 lines deleted...]
-      <c r="F229"/>
+        <v>908</v>
+      </c>
+      <c r="F229" t="s">
+        <v>909</v>
+      </c>
       <c r="G229" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="5" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="B230" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="C230" t="s">
-        <v>156</v>
+        <v>913</v>
       </c>
       <c r="D230" t="s">
-        <v>839</v>
+        <v>914</v>
       </c>
       <c r="E230" t="s">
-        <v>442</v>
+        <v>915</v>
       </c>
       <c r="F230" t="s">
-        <v>116</v>
+        <v>916</v>
       </c>
       <c r="G230" t="s">
-        <v>909</v>
+        <v>917</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="5" t="s">
-        <v>910</v>
+        <v>918</v>
       </c>
       <c r="B231" t="s">
-        <v>911</v>
+        <v>919</v>
       </c>
       <c r="C231" t="s">
-        <v>912</v>
+        <v>151</v>
       </c>
       <c r="D231" t="s">
-        <v>913</v>
+        <v>826</v>
       </c>
       <c r="E231" t="s">
-        <v>914</v>
+        <v>439</v>
       </c>
       <c r="F231" t="s">
-        <v>915</v>
+        <v>125</v>
       </c>
       <c r="G231" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
     </row>
     <row r="232" spans="1:7">
-      <c r="A232" s="5">
-        <v>4517</v>
+      <c r="A232" s="5" t="s">
+        <v>921</v>
       </c>
       <c r="B232" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
       <c r="C232" t="s">
-        <v>918</v>
+        <v>151</v>
       </c>
       <c r="D232" t="s">
-        <v>919</v>
-[...2 lines deleted...]
-      <c r="F232"/>
+        <v>826</v>
+      </c>
+      <c r="E232" t="s">
+        <v>439</v>
+      </c>
+      <c r="F232" t="s">
+        <v>125</v>
+      </c>
       <c r="G232" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="233" spans="1:7">
-      <c r="A233" s="5" t="s">
-[...14 lines deleted...]
-      <c r="F233" t="s">
+      <c r="A233" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B233" s="4" t="s">
         <v>924</v>
       </c>
-      <c r="G233" t="s">
+      <c r="C233" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D233" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E233" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F233" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G233" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7">
+      <c r="A234" s="5" t="s">
         <v>925</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A234" s="4" t="s">
+      <c r="B234" t="s">
+        <v>926</v>
+      </c>
+      <c r="C234" t="s">
+        <v>927</v>
+      </c>
+      <c r="D234"/>
+      <c r="E234"/>
+      <c r="F234"/>
+      <c r="G234" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7">
+      <c r="A235" s="5">
+        <v>4085</v>
+      </c>
+      <c r="B235" t="s">
+        <v>929</v>
+      </c>
+      <c r="C235" t="s">
+        <v>930</v>
+      </c>
+      <c r="D235" t="s">
+        <v>931</v>
+      </c>
+      <c r="E235" t="s">
+        <v>932</v>
+      </c>
+      <c r="F235" t="s">
+        <v>804</v>
+      </c>
+      <c r="G235" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7">
+      <c r="A236" s="5">
+        <v>4084</v>
+      </c>
+      <c r="B236" t="s">
+        <v>934</v>
+      </c>
+      <c r="C236" t="s">
+        <v>935</v>
+      </c>
+      <c r="D236" t="s">
+        <v>809</v>
+      </c>
+      <c r="E236" t="s">
+        <v>936</v>
+      </c>
+      <c r="F236" t="s">
+        <v>811</v>
+      </c>
+      <c r="G236" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7">
+      <c r="A237" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="B237" t="s">
+        <v>939</v>
+      </c>
+      <c r="C237" t="s">
+        <v>940</v>
+      </c>
+      <c r="D237"/>
+      <c r="E237"/>
+      <c r="F237"/>
+      <c r="G237" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7">
+      <c r="A238" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B234" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C234" s="4" t="s">
+      <c r="B238" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="C238" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="D234" s="4" t="s">
+      <c r="D238" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E234" s="4" t="s">
+      <c r="E238" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="F234" s="4" t="s">
+      <c r="F238" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="G234" s="4" t="s">
+      <c r="G238" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="235" spans="1:7">
-[...75 lines deleted...]
-      <c r="G238" t="s">
+    <row r="239" spans="1:7">
+      <c r="A239" s="5" t="s">
         <v>943</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B239" s="4" t="s">
+      <c r="B239" t="s">
         <v>944</v>
       </c>
-      <c r="C239" s="4" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="C239" t="s">
+        <v>945</v>
+      </c>
+      <c r="D239" t="s">
+        <v>946</v>
+      </c>
+      <c r="E239" t="s">
+        <v>947</v>
+      </c>
+      <c r="F239" t="s">
+        <v>948</v>
+      </c>
+      <c r="G239" t="s">
+        <v>949</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="5" t="s">
+        <v>950</v>
+      </c>
+      <c r="B240" t="s">
+        <v>951</v>
+      </c>
+      <c r="C240" t="s">
         <v>945</v>
       </c>
-      <c r="B240" t="s">
+      <c r="D240" t="s">
         <v>946</v>
       </c>
-      <c r="C240" t="s">
+      <c r="E240" t="s">
         <v>947</v>
       </c>
-      <c r="D240" t="s">
+      <c r="F240" t="s">
         <v>948</v>
       </c>
-      <c r="E240"/>
-      <c r="F240"/>
       <c r="G240" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="5" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="B241" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="C241" t="s">
-        <v>88</v>
+        <v>955</v>
       </c>
       <c r="D241" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E241" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F241"/>
       <c r="G241" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="5" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="B242" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="C242" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="D242" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="E242" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="F242"/>
       <c r="G242" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="5" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="B243" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="C243" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="D243" t="s">
-        <v>963</v>
-[...6 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="E243"/>
+      <c r="F243"/>
       <c r="G243" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="244" spans="1:7">
-      <c r="A244" s="5" t="s">
-        <v>967</v>
+      <c r="A244" s="5">
+        <v>4104</v>
       </c>
       <c r="B244" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="C244" t="s">
-        <v>88</v>
-[...6 lines deleted...]
-      </c>
+        <v>970</v>
+      </c>
+      <c r="D244"/>
+      <c r="E244"/>
       <c r="F244"/>
       <c r="G244" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="5" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="B245" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="C245" t="s">
-        <v>972</v>
+        <v>966</v>
       </c>
       <c r="D245" t="s">
-        <v>973</v>
+        <v>967</v>
       </c>
       <c r="E245"/>
       <c r="F245"/>
       <c r="G245" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="5" t="s">
         <v>975</v>
       </c>
       <c r="B246" t="s">
         <v>976</v>
       </c>
       <c r="C246" t="s">
+        <v>79</v>
+      </c>
+      <c r="D246" t="s">
         <v>977</v>
       </c>
-      <c r="D246" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E246"/>
       <c r="F246"/>
       <c r="G246" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="5" t="s">
+        <v>979</v>
+      </c>
+      <c r="B247" t="s">
+        <v>980</v>
+      </c>
+      <c r="C247" t="s">
         <v>981</v>
       </c>
-      <c r="B247" t="s">
+      <c r="D247" t="s">
         <v>982</v>
       </c>
-      <c r="C247" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="E247"/>
+      <c r="F247"/>
       <c r="G247" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="248" spans="1:7">
-      <c r="A248" s="5">
-        <v>4104</v>
+      <c r="A248" s="5" t="s">
+        <v>984</v>
       </c>
       <c r="B248" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="C248" t="s">
-        <v>985</v>
-[...2 lines deleted...]
-      <c r="E248"/>
+        <v>29</v>
+      </c>
+      <c r="D248" t="s">
+        <v>961</v>
+      </c>
+      <c r="E248" t="s">
+        <v>962</v>
+      </c>
       <c r="F248"/>
       <c r="G248" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="5" t="s">
         <v>987</v>
       </c>
       <c r="B249" t="s">
         <v>988</v>
       </c>
       <c r="C249" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="D249" t="s">
         <v>989</v>
       </c>
-      <c r="E249"/>
+      <c r="E249" t="s">
+        <v>990</v>
+      </c>
       <c r="F249"/>
       <c r="G249" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
     </row>
     <row r="250" spans="1:7">
-      <c r="A250" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B250" t="s">
+      <c r="A250" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B250" s="4" t="s">
         <v>992</v>
       </c>
-      <c r="C250" t="s">
-[...7 lines deleted...]
-      <c r="G250" t="s">
+      <c r="C250" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D250" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E250" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F250" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G250" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7">
+      <c r="A251" s="5" t="s">
         <v>993</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B251" s="4" t="s">
+      <c r="B251" t="s">
         <v>994</v>
       </c>
-      <c r="C251" s="4" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="C251" t="s">
+        <v>995</v>
+      </c>
+      <c r="D251" t="s">
+        <v>996</v>
+      </c>
+      <c r="E251" t="s">
+        <v>997</v>
+      </c>
+      <c r="F251" t="s">
+        <v>998</v>
+      </c>
+      <c r="G251" t="s">
+        <v>999</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="5" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B252" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C252" t="s">
         <v>995</v>
       </c>
-      <c r="B252" t="s">
+      <c r="D252" t="s">
         <v>996</v>
       </c>
-      <c r="C252" t="s">
-[...2 lines deleted...]
-      <c r="D252" t="s">
+      <c r="E252" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F252" t="s">
         <v>998</v>
       </c>
-      <c r="E252" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G252" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="5" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="B253" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="C253" t="s">
-        <v>997</v>
+        <v>380</v>
       </c>
       <c r="D253" t="s">
-        <v>998</v>
+        <v>678</v>
       </c>
       <c r="E253" t="s">
-        <v>999</v>
+        <v>1006</v>
       </c>
       <c r="F253" t="s">
-        <v>1000</v>
+        <v>680</v>
       </c>
       <c r="G253" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="5" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
       <c r="B254" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="C254" t="s">
-        <v>997</v>
+        <v>1010</v>
       </c>
       <c r="D254" t="s">
-        <v>998</v>
+        <v>1011</v>
       </c>
       <c r="E254" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
       <c r="F254" t="s">
-        <v>1000</v>
+        <v>1013</v>
       </c>
       <c r="G254" t="s">
-        <v>1008</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="5" t="s">
-        <v>1009</v>
+        <v>1015</v>
       </c>
       <c r="B255" t="s">
-        <v>1010</v>
+        <v>1016</v>
       </c>
       <c r="C255" t="s">
-        <v>997</v>
-[...9 lines deleted...]
-      </c>
+        <v>380</v>
+      </c>
+      <c r="D255"/>
+      <c r="E255"/>
+      <c r="F255"/>
       <c r="G255" t="s">
-        <v>1011</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="5" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
       <c r="B256" t="s">
-        <v>1013</v>
+        <v>1019</v>
       </c>
       <c r="C256" t="s">
-        <v>376</v>
-[...3 lines deleted...]
-      <c r="F256"/>
+        <v>995</v>
+      </c>
+      <c r="D256" t="s">
+        <v>996</v>
+      </c>
+      <c r="E256" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F256" t="s">
+        <v>998</v>
+      </c>
       <c r="G256" t="s">
-        <v>1014</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="5" t="s">
-        <v>1015</v>
+        <v>1021</v>
       </c>
       <c r="B257" t="s">
-        <v>1016</v>
+        <v>1022</v>
       </c>
       <c r="C257" t="s">
+        <v>995</v>
+      </c>
+      <c r="D257" t="s">
+        <v>996</v>
+      </c>
+      <c r="E257" t="s">
         <v>997</v>
       </c>
-      <c r="D257" t="s">
+      <c r="F257" t="s">
         <v>998</v>
       </c>
-      <c r="E257" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G257" t="s">
-        <v>1017</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="5" t="s">
-        <v>1018</v>
+        <v>1024</v>
       </c>
       <c r="B258" t="s">
-        <v>1019</v>
+        <v>1025</v>
       </c>
       <c r="C258" t="s">
+        <v>995</v>
+      </c>
+      <c r="D258" t="s">
+        <v>996</v>
+      </c>
+      <c r="E258" t="s">
         <v>997</v>
       </c>
-      <c r="D258" t="s">
+      <c r="F258" t="s">
         <v>998</v>
       </c>
-      <c r="E258" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G258" t="s">
-        <v>1020</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="5" t="s">
-        <v>1021</v>
+        <v>1027</v>
       </c>
       <c r="B259" t="s">
-        <v>1022</v>
+        <v>1028</v>
       </c>
       <c r="C259" t="s">
+        <v>995</v>
+      </c>
+      <c r="D259" t="s">
+        <v>996</v>
+      </c>
+      <c r="E259" t="s">
         <v>997</v>
       </c>
-      <c r="D259" t="s">
+      <c r="F259" t="s">
         <v>998</v>
       </c>
-      <c r="E259" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G259" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="5" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="B260" t="s">
-        <v>1025</v>
+        <v>1031</v>
       </c>
       <c r="C260" t="s">
+        <v>995</v>
+      </c>
+      <c r="D260" t="s">
+        <v>996</v>
+      </c>
+      <c r="E260" t="s">
         <v>997</v>
       </c>
-      <c r="D260" t="s">
+      <c r="F260" t="s">
         <v>998</v>
       </c>
-      <c r="E260" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G260" t="s">
-        <v>1026</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="5" t="s">
-        <v>1027</v>
+        <v>1033</v>
       </c>
       <c r="B261" t="s">
-        <v>1028</v>
+        <v>1034</v>
       </c>
       <c r="C261" t="s">
-        <v>376</v>
+        <v>1010</v>
       </c>
       <c r="D261" t="s">
-        <v>684</v>
+        <v>1011</v>
       </c>
       <c r="E261" t="s">
-        <v>1029</v>
+        <v>1012</v>
       </c>
       <c r="F261" t="s">
-        <v>686</v>
+        <v>1013</v>
       </c>
       <c r="G261" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="5" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="B262" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="C262" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="D262"/>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="5" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
       <c r="B263" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="C263" t="s">
-        <v>1036</v>
+        <v>1041</v>
       </c>
       <c r="D263"/>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="5" t="s">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="B264" t="s">
-        <v>1039</v>
+        <v>1044</v>
       </c>
       <c r="C264" t="s">
-        <v>344</v>
-[...3 lines deleted...]
-      <c r="F264"/>
+        <v>995</v>
+      </c>
+      <c r="D264" t="s">
+        <v>996</v>
+      </c>
+      <c r="E264" t="s">
+        <v>997</v>
+      </c>
+      <c r="F264" t="s">
+        <v>998</v>
+      </c>
       <c r="G264" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="5" t="s">
-        <v>1041</v>
+        <v>1046</v>
       </c>
       <c r="B265" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="C265" t="s">
-        <v>997</v>
-[...9 lines deleted...]
-      </c>
+        <v>347</v>
+      </c>
+      <c r="D265"/>
+      <c r="E265"/>
+      <c r="F265"/>
       <c r="G265" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="266" spans="1:7">
-      <c r="A266" s="5" t="s">
-[...14 lines deleted...]
-      <c r="F266" t="s">
+      <c r="A266" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B266" s="4" t="s">
         <v>1049</v>
       </c>
-      <c r="G266" t="s">
+      <c r="C266" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D266" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E266" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F266" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G266" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7">
+      <c r="A267" s="5" t="s">
         <v>1050</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A267" s="4" t="s">
+      <c r="B267" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D267" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E267"/>
+      <c r="F267"/>
+      <c r="G267" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7">
+      <c r="A268" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B267" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C267" s="4" t="s">
+      <c r="B268" s="4" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C268" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="D267" s="4" t="s">
+      <c r="D268" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="E267" s="4" t="s">
+      <c r="E268" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="F267" s="4" t="s">
+      <c r="F268" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="G267" s="4" t="s">
+      <c r="G268" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="268" spans="1:7">
-[...17 lines deleted...]
-    </row>
     <row r="269" spans="1:7">
-      <c r="A269" s="4" t="s">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="A269" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B269" t="s">
+        <v>135</v>
+      </c>
+      <c r="C269" t="s">
+        <v>47</v>
+      </c>
+      <c r="D269" t="s">
+        <v>136</v>
+      </c>
+      <c r="E269" t="s">
+        <v>137</v>
+      </c>
+      <c r="F269" t="s">
+        <v>138</v>
+      </c>
+      <c r="G269" t="s">
+        <v>139</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="5" t="s">
-        <v>706</v>
+        <v>435</v>
       </c>
       <c r="B270" t="s">
-        <v>718</v>
+        <v>436</v>
       </c>
       <c r="C270" t="s">
-        <v>708</v>
+        <v>437</v>
       </c>
       <c r="D270" t="s">
-        <v>709</v>
+        <v>438</v>
       </c>
       <c r="E270" t="s">
-        <v>710</v>
+        <v>439</v>
       </c>
       <c r="F270" t="s">
-        <v>711</v>
+        <v>440</v>
       </c>
       <c r="G270" t="s">
-        <v>719</v>
+        <v>441</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="5" t="s">
-        <v>1058</v>
+        <v>704</v>
       </c>
       <c r="B271" t="s">
-        <v>1059</v>
+        <v>705</v>
       </c>
       <c r="C271" t="s">
-        <v>113</v>
+        <v>706</v>
       </c>
       <c r="D271" t="s">
-        <v>1060</v>
+        <v>707</v>
       </c>
       <c r="E271" t="s">
+        <v>708</v>
+      </c>
+      <c r="F271" t="s">
+        <v>709</v>
+      </c>
+      <c r="G271" t="s">
         <v>710</v>
-      </c>
-[...4 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="5" t="s">
-        <v>1027</v>
+        <v>828</v>
       </c>
       <c r="B272" t="s">
-        <v>1028</v>
+        <v>829</v>
       </c>
       <c r="C272" t="s">
-        <v>376</v>
+        <v>830</v>
       </c>
       <c r="D272" t="s">
-        <v>684</v>
+        <v>831</v>
       </c>
       <c r="E272" t="s">
-        <v>1029</v>
+        <v>708</v>
       </c>
       <c r="F272" t="s">
-        <v>686</v>
+        <v>709</v>
       </c>
       <c r="G272" t="s">
-        <v>1030</v>
+        <v>832</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="5" t="s">
-        <v>245</v>
+        <v>1056</v>
       </c>
       <c r="B273" t="s">
-        <v>246</v>
+        <v>1057</v>
       </c>
       <c r="C273" t="s">
-        <v>230</v>
+        <v>380</v>
       </c>
       <c r="D273" t="s">
-        <v>247</v>
+        <v>678</v>
       </c>
       <c r="E273" t="s">
-        <v>236</v>
+        <v>679</v>
       </c>
       <c r="F273" t="s">
-        <v>248</v>
+        <v>680</v>
       </c>
       <c r="G273" t="s">
-        <v>249</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="5" t="s">
-        <v>576</v>
+        <v>682</v>
       </c>
       <c r="B274" t="s">
-        <v>577</v>
+        <v>683</v>
       </c>
       <c r="C274" t="s">
-        <v>230</v>
+        <v>380</v>
       </c>
       <c r="D274" t="s">
-        <v>247</v>
+        <v>678</v>
       </c>
       <c r="E274" t="s">
-        <v>578</v>
+        <v>679</v>
       </c>
       <c r="F274" t="s">
-        <v>248</v>
+        <v>680</v>
       </c>
       <c r="G274" t="s">
-        <v>579</v>
+        <v>684</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="5" t="s">
-        <v>706</v>
+        <v>1004</v>
       </c>
       <c r="B275" t="s">
-        <v>707</v>
+        <v>1005</v>
       </c>
       <c r="C275" t="s">
-        <v>708</v>
+        <v>380</v>
       </c>
       <c r="D275" t="s">
-        <v>709</v>
+        <v>678</v>
       </c>
       <c r="E275" t="s">
-        <v>710</v>
+        <v>1006</v>
       </c>
       <c r="F275" t="s">
-        <v>711</v>
+        <v>680</v>
       </c>
       <c r="G275" t="s">
-        <v>712</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="5" t="s">
-        <v>688</v>
+        <v>544</v>
       </c>
       <c r="B276" t="s">
-        <v>689</v>
+        <v>545</v>
       </c>
       <c r="C276" t="s">
-        <v>376</v>
+        <v>225</v>
       </c>
       <c r="D276" t="s">
-        <v>684</v>
+        <v>236</v>
       </c>
       <c r="E276" t="s">
-        <v>685</v>
+        <v>546</v>
       </c>
       <c r="F276" t="s">
-        <v>686</v>
+        <v>237</v>
       </c>
       <c r="G276" t="s">
-        <v>690</v>
+        <v>547</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="5" t="s">
-        <v>894</v>
+        <v>234</v>
       </c>
       <c r="B277" t="s">
-        <v>895</v>
+        <v>235</v>
       </c>
       <c r="C277" t="s">
-        <v>830</v>
+        <v>225</v>
       </c>
       <c r="D277" t="s">
-        <v>835</v>
+        <v>236</v>
       </c>
       <c r="E277" t="s">
-        <v>896</v>
+        <v>231</v>
       </c>
       <c r="F277" t="s">
-        <v>897</v>
+        <v>237</v>
       </c>
       <c r="G277" t="s">
-        <v>898</v>
+        <v>238</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="5" t="s">
-        <v>438</v>
+        <v>1059</v>
       </c>
       <c r="B278" t="s">
-        <v>439</v>
+        <v>1060</v>
       </c>
       <c r="C278" t="s">
-        <v>440</v>
+        <v>122</v>
       </c>
       <c r="D278" t="s">
-        <v>441</v>
+        <v>1061</v>
       </c>
       <c r="E278" t="s">
-        <v>442</v>
+        <v>708</v>
       </c>
       <c r="F278" t="s">
-        <v>443</v>
+        <v>709</v>
       </c>
       <c r="G278" t="s">
-        <v>444</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="5" t="s">
-        <v>125</v>
+        <v>895</v>
       </c>
       <c r="B279" t="s">
-        <v>126</v>
+        <v>896</v>
       </c>
       <c r="C279" t="s">
-        <v>46</v>
+        <v>835</v>
       </c>
       <c r="D279" t="s">
-        <v>127</v>
+        <v>831</v>
       </c>
       <c r="E279" t="s">
-        <v>128</v>
+        <v>897</v>
       </c>
       <c r="F279" t="s">
-        <v>129</v>
+        <v>898</v>
       </c>
       <c r="G279" t="s">
-        <v>130</v>
+        <v>899</v>
       </c>
     </row>
     <row r="280" spans="1:7">
-      <c r="A280" s="5" t="s">
-[...18 lines deleted...]
-        <v>836</v>
+      <c r="A280" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B280" s="4" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C280" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D280" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E280" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F280" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="4" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:7">
-      <c r="A281" s="5" t="s">
-        <v>1062</v>
+      <c r="A281" s="5">
+        <v>5810</v>
       </c>
       <c r="B281" t="s">
-        <v>1063</v>
+        <v>374</v>
       </c>
       <c r="C281" t="s">
+        <v>375</v>
+      </c>
+      <c r="D281" t="s">
         <v>376</v>
       </c>
-      <c r="D281" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E281"/>
+      <c r="F281"/>
       <c r="G281" t="s">
-        <v>1064</v>
+        <v>377</v>
       </c>
     </row>
     <row r="282" spans="1:7">
-      <c r="A282" s="4" t="s">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="A282" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="B282" t="s">
+        <v>251</v>
+      </c>
+      <c r="C282" t="s">
+        <v>252</v>
+      </c>
+      <c r="D282" t="s">
+        <v>253</v>
+      </c>
+      <c r="E282"/>
+      <c r="F282"/>
+      <c r="G282" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="5">
-        <v>4609</v>
+        <v>4651</v>
       </c>
       <c r="B283" t="s">
-        <v>250</v>
+        <v>580</v>
       </c>
       <c r="C283" t="s">
-        <v>241</v>
+        <v>531</v>
       </c>
       <c r="D283" t="s">
-        <v>251</v>
+        <v>532</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283" t="s">
-        <v>252</v>
+        <v>581</v>
       </c>
     </row>
     <row r="284" spans="1:7">
-      <c r="A284" s="5">
-        <v>4515</v>
+      <c r="A284" s="5" t="s">
+        <v>877</v>
       </c>
       <c r="B284" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="C284" t="s">
-        <v>46</v>
+        <v>879</v>
       </c>
       <c r="D284" t="s">
-        <v>886</v>
+        <v>880</v>
       </c>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284" t="s">
-        <v>887</v>
+        <v>881</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="5" t="s">
-        <v>546</v>
+        <v>113</v>
       </c>
       <c r="B285" t="s">
-        <v>547</v>
+        <v>114</v>
       </c>
       <c r="C285" t="s">
-        <v>533</v>
+        <v>115</v>
       </c>
       <c r="D285" t="s">
-        <v>534</v>
+        <v>116</v>
       </c>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285" t="s">
-        <v>548</v>
+        <v>117</v>
       </c>
     </row>
     <row r="286" spans="1:7">
-      <c r="A286" s="5">
-        <v>4514</v>
+      <c r="A286" s="5" t="s">
+        <v>655</v>
       </c>
       <c r="B286" t="s">
-        <v>109</v>
+        <v>656</v>
       </c>
       <c r="C286" t="s">
-        <v>106</v>
+        <v>657</v>
       </c>
       <c r="D286" t="s">
-        <v>107</v>
+        <v>658</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286" t="s">
-        <v>110</v>
+        <v>659</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="5" t="s">
-        <v>880</v>
+        <v>406</v>
       </c>
       <c r="B287" t="s">
-        <v>881</v>
+        <v>407</v>
       </c>
       <c r="C287" t="s">
-        <v>882</v>
+        <v>408</v>
       </c>
       <c r="D287" t="s">
-        <v>883</v>
+        <v>409</v>
       </c>
       <c r="E287"/>
       <c r="F287"/>
       <c r="G287" t="s">
-        <v>884</v>
+        <v>410</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="5" t="s">
-        <v>104</v>
+        <v>255</v>
       </c>
       <c r="B288" t="s">
-        <v>105</v>
+        <v>256</v>
       </c>
       <c r="C288" t="s">
-        <v>106</v>
+        <v>257</v>
       </c>
       <c r="D288" t="s">
-        <v>107</v>
+        <v>258</v>
       </c>
       <c r="E288"/>
       <c r="F288"/>
       <c r="G288" t="s">
-        <v>108</v>
+        <v>259</v>
       </c>
     </row>
     <row r="289" spans="1:7">
-      <c r="A289" s="5" t="s">
-        <v>658</v>
+      <c r="A289" s="5">
+        <v>4515</v>
       </c>
       <c r="B289" t="s">
-        <v>659</v>
+        <v>874</v>
       </c>
       <c r="C289" t="s">
-        <v>660</v>
+        <v>47</v>
       </c>
       <c r="D289" t="s">
-        <v>661</v>
+        <v>875</v>
       </c>
       <c r="E289"/>
       <c r="F289"/>
       <c r="G289" t="s">
-        <v>662</v>
+        <v>876</v>
       </c>
     </row>
     <row r="290" spans="1:7">
-      <c r="A290" s="5" t="s">
-        <v>409</v>
+      <c r="A290" s="5">
+        <v>4517</v>
       </c>
       <c r="B290" t="s">
-        <v>410</v>
+        <v>900</v>
       </c>
       <c r="C290" t="s">
-        <v>411</v>
+        <v>901</v>
       </c>
       <c r="D290" t="s">
-        <v>412</v>
+        <v>902</v>
       </c>
       <c r="E290"/>
       <c r="F290"/>
       <c r="G290" t="s">
-        <v>413</v>
+        <v>903</v>
       </c>
     </row>
     <row r="291" spans="1:7">
-      <c r="A291" s="5" t="s">
-        <v>253</v>
+      <c r="A291" s="5">
+        <v>4609</v>
       </c>
       <c r="B291" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="C291" t="s">
-        <v>255</v>
+        <v>247</v>
       </c>
       <c r="D291" t="s">
-        <v>256</v>
+        <v>248</v>
       </c>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="5">
-        <v>4517</v>
+        <v>4704</v>
       </c>
       <c r="B292" t="s">
-        <v>917</v>
+        <v>1064</v>
       </c>
       <c r="C292" t="s">
-        <v>918</v>
+        <v>1065</v>
       </c>
       <c r="D292" t="s">
-        <v>919</v>
-[...1 lines deleted...]
-      <c r="E292"/>
+        <v>1066</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1067</v>
+      </c>
       <c r="F292"/>
       <c r="G292" t="s">
-        <v>920</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="293" spans="1:7">
-      <c r="A293" s="5" t="s">
-        <v>404</v>
+      <c r="A293" s="5">
+        <v>4514</v>
       </c>
       <c r="B293" t="s">
-        <v>405</v>
+        <v>118</v>
       </c>
       <c r="C293" t="s">
-        <v>406</v>
+        <v>115</v>
       </c>
       <c r="D293" t="s">
-        <v>407</v>
+        <v>116</v>
       </c>
       <c r="E293"/>
       <c r="F293"/>
       <c r="G293" t="s">
-        <v>408</v>
+        <v>119</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="5">
-        <v>4651</v>
+        <v>4867</v>
       </c>
       <c r="B294" t="s">
-        <v>570</v>
+        <v>132</v>
       </c>
       <c r="C294" t="s">
-        <v>533</v>
+        <v>115</v>
       </c>
       <c r="D294" t="s">
-        <v>534</v>
+        <v>116</v>
       </c>
       <c r="E294"/>
       <c r="F294"/>
       <c r="G294" t="s">
-        <v>571</v>
+        <v>133</v>
       </c>
     </row>
     <row r="295" spans="1:7">
-      <c r="A295" s="5">
-        <v>5810</v>
+      <c r="A295" s="5" t="s">
+        <v>582</v>
       </c>
       <c r="B295" t="s">
-        <v>378</v>
+        <v>583</v>
       </c>
       <c r="C295" t="s">
-        <v>379</v>
+        <v>531</v>
       </c>
       <c r="D295" t="s">
-        <v>380</v>
-[...1 lines deleted...]
-      <c r="E295"/>
+        <v>532</v>
+      </c>
+      <c r="E295" t="s">
+        <v>584</v>
+      </c>
       <c r="F295"/>
       <c r="G295" t="s">
-        <v>381</v>
+        <v>585</v>
       </c>
     </row>
     <row r="296" spans="1:7">
-      <c r="A296" s="5">
-        <v>4867</v>
+      <c r="A296" s="5" t="s">
+        <v>890</v>
       </c>
       <c r="B296" t="s">
-        <v>123</v>
+        <v>891</v>
       </c>
       <c r="C296" t="s">
-        <v>106</v>
+        <v>151</v>
       </c>
       <c r="D296" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="E296"/>
+        <v>892</v>
+      </c>
+      <c r="E296" t="s">
+        <v>893</v>
+      </c>
       <c r="F296"/>
       <c r="G296" t="s">
-        <v>124</v>
+        <v>894</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="5" t="s">
-        <v>572</v>
+        <v>401</v>
       </c>
       <c r="B297" t="s">
-        <v>573</v>
+        <v>402</v>
       </c>
       <c r="C297" t="s">
-        <v>533</v>
+        <v>403</v>
       </c>
       <c r="D297" t="s">
-        <v>534</v>
-[...3 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="E297"/>
       <c r="F297"/>
       <c r="G297" t="s">
-        <v>575</v>
+        <v>405</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="5" t="s">
-        <v>902</v>
+        <v>49</v>
       </c>
       <c r="B298" t="s">
-        <v>903</v>
+        <v>50</v>
       </c>
       <c r="C298" t="s">
-        <v>156</v>
+        <v>51</v>
       </c>
       <c r="D298" t="s">
-        <v>904</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="E298"/>
       <c r="F298"/>
       <c r="G298" t="s">
-        <v>906</v>
+        <v>53</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="5" t="s">
-        <v>131</v>
+        <v>523</v>
       </c>
       <c r="B299" t="s">
-        <v>132</v>
+        <v>524</v>
       </c>
       <c r="C299" t="s">
-        <v>133</v>
+        <v>525</v>
       </c>
       <c r="D299" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="E299"/>
+        <v>526</v>
+      </c>
+      <c r="E299" t="s">
+        <v>527</v>
+      </c>
       <c r="F299"/>
       <c r="G299" t="s">
-        <v>135</v>
+        <v>528</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="5" t="s">
-        <v>525</v>
+        <v>362</v>
       </c>
       <c r="B300" t="s">
-        <v>526</v>
+        <v>363</v>
       </c>
       <c r="C300" t="s">
-        <v>527</v>
+        <v>364</v>
       </c>
       <c r="D300" t="s">
-        <v>528</v>
+        <v>365</v>
       </c>
       <c r="E300" t="s">
-        <v>529</v>
+        <v>366</v>
       </c>
       <c r="F300"/>
       <c r="G300" t="s">
-        <v>530</v>
+        <v>367</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="5" t="s">
-        <v>346</v>
+        <v>551</v>
       </c>
       <c r="B301" t="s">
-        <v>347</v>
+        <v>552</v>
       </c>
       <c r="C301" t="s">
-        <v>348</v>
+        <v>531</v>
       </c>
       <c r="D301" t="s">
-        <v>349</v>
-[...3 lines deleted...]
-      </c>
+        <v>532</v>
+      </c>
+      <c r="E301"/>
       <c r="F301"/>
       <c r="G301" t="s">
-        <v>351</v>
+        <v>553</v>
       </c>
     </row>
     <row r="302" spans="1:7">
-      <c r="A302" s="5">
-[...11 lines deleted...]
-      <c r="E302" t="s">
+      <c r="A302" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B302" s="4" t="s">
         <v>1069</v>
       </c>
-      <c r="F302"/>
-[...1 lines deleted...]
-        <v>1070</v>
+      <c r="C302" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D302" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E302" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F302" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G302" s="4" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="5" t="s">
-        <v>258</v>
+        <v>611</v>
       </c>
       <c r="B303" t="s">
-        <v>259</v>
+        <v>612</v>
       </c>
       <c r="C303" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>225</v>
+      </c>
+      <c r="D303"/>
       <c r="E303"/>
       <c r="F303"/>
       <c r="G303" t="s">
-        <v>262</v>
+        <v>613</v>
       </c>
     </row>
     <row r="304" spans="1:7">
-      <c r="A304" s="4" t="s">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="A304" s="5" t="s">
+        <v>134</v>
+      </c>
+      <c r="B304" t="s">
+        <v>159</v>
+      </c>
+      <c r="C304" t="s">
+        <v>79</v>
+      </c>
+      <c r="D304" t="s">
+        <v>160</v>
+      </c>
+      <c r="E304" t="s">
+        <v>161</v>
+      </c>
+      <c r="F304" t="s">
+        <v>162</v>
+      </c>
+      <c r="G304" t="s">
+        <v>163</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" s="5" t="s">
-        <v>1012</v>
+        <v>378</v>
       </c>
       <c r="B305" t="s">
-        <v>1013</v>
+        <v>379</v>
       </c>
       <c r="C305" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="D305"/>
       <c r="E305"/>
       <c r="F305"/>
       <c r="G305" t="s">
-        <v>1014</v>
+        <v>381</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" s="5" t="s">
-        <v>682</v>
+        <v>833</v>
       </c>
       <c r="B306" t="s">
-        <v>683</v>
+        <v>834</v>
       </c>
       <c r="C306" t="s">
-        <v>376</v>
-[...9 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="D306"/>
+      <c r="E306"/>
+      <c r="F306"/>
       <c r="G306" t="s">
-        <v>687</v>
+        <v>836</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" s="5" t="s">
-        <v>387</v>
+        <v>760</v>
       </c>
       <c r="B307" t="s">
-        <v>388</v>
+        <v>761</v>
       </c>
       <c r="C307" t="s">
-        <v>376</v>
-[...3 lines deleted...]
-      <c r="F307"/>
+        <v>47</v>
+      </c>
+      <c r="D307" t="s">
+        <v>762</v>
+      </c>
+      <c r="E307" t="s">
+        <v>719</v>
+      </c>
+      <c r="F307" t="s">
+        <v>138</v>
+      </c>
       <c r="G307" t="s">
-        <v>389</v>
+        <v>763</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" s="5" t="s">
-        <v>125</v>
+        <v>1015</v>
       </c>
       <c r="B308" t="s">
-        <v>164</v>
+        <v>1016</v>
       </c>
       <c r="C308" t="s">
-        <v>69</v>
-[...9 lines deleted...]
-      </c>
+        <v>380</v>
+      </c>
+      <c r="D308"/>
+      <c r="E308"/>
+      <c r="F308"/>
       <c r="G308" t="s">
-        <v>168</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" s="5" t="s">
-        <v>432</v>
+        <v>223</v>
       </c>
       <c r="B309" t="s">
-        <v>433</v>
+        <v>224</v>
       </c>
       <c r="C309" t="s">
-        <v>46</v>
+        <v>225</v>
       </c>
       <c r="D309"/>
       <c r="E309"/>
       <c r="F309"/>
       <c r="G309" t="s">
-        <v>434</v>
+        <v>226</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="5" t="s">
-        <v>828</v>
+        <v>865</v>
       </c>
       <c r="B310" t="s">
-        <v>829</v>
+        <v>866</v>
       </c>
       <c r="C310" t="s">
-        <v>830</v>
+        <v>835</v>
       </c>
       <c r="D310"/>
       <c r="E310"/>
       <c r="F310"/>
       <c r="G310" t="s">
-        <v>831</v>
+        <v>867</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="5" t="s">
-        <v>543</v>
+        <v>167</v>
       </c>
       <c r="B311" t="s">
-        <v>544</v>
+        <v>168</v>
       </c>
       <c r="C311" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="D311"/>
+        <v>169</v>
+      </c>
+      <c r="D311" t="s">
+        <v>170</v>
+      </c>
       <c r="E311"/>
       <c r="F311"/>
       <c r="G311" t="s">
-        <v>545</v>
+        <v>171</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="5" t="s">
-        <v>745</v>
+        <v>97</v>
       </c>
       <c r="B312" t="s">
-        <v>746</v>
+        <v>98</v>
       </c>
       <c r="C312" t="s">
-        <v>46</v>
-[...9 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D312"/>
+      <c r="E312"/>
+      <c r="F312"/>
       <c r="G312" t="s">
-        <v>748</v>
+        <v>99</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="5" t="s">
-        <v>44</v>
+        <v>418</v>
       </c>
       <c r="B313" t="s">
-        <v>45</v>
+        <v>419</v>
       </c>
       <c r="C313" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D313"/>
       <c r="E313"/>
       <c r="F313"/>
       <c r="G313" t="s">
-        <v>47</v>
+        <v>420</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="5" t="s">
-        <v>149</v>
+        <v>676</v>
       </c>
       <c r="B314" t="s">
-        <v>150</v>
+        <v>677</v>
       </c>
       <c r="C314" t="s">
-        <v>151</v>
+        <v>380</v>
       </c>
       <c r="D314" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-      <c r="F314"/>
+        <v>678</v>
+      </c>
+      <c r="E314" t="s">
+        <v>679</v>
+      </c>
+      <c r="F314" t="s">
+        <v>680</v>
+      </c>
       <c r="G314" t="s">
-        <v>153</v>
+        <v>681</v>
       </c>
     </row>
     <row r="315" spans="1:7">
-      <c r="A315" s="5" t="s">
-[...12 lines deleted...]
-        <v>231</v>
+      <c r="A315" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B315" s="4" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C315" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D315" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E315" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F315" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G315" s="4" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="5" t="s">
-        <v>899</v>
+        <v>541</v>
       </c>
       <c r="B316" t="s">
-        <v>900</v>
+        <v>542</v>
       </c>
       <c r="C316" t="s">
-        <v>830</v>
+        <v>225</v>
       </c>
       <c r="D316"/>
       <c r="E316"/>
       <c r="F316"/>
       <c r="G316" t="s">
-        <v>901</v>
+        <v>543</v>
       </c>
     </row>
     <row r="317" spans="1:7">
-      <c r="A317" s="4" t="s">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="A317" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B317" t="s">
+        <v>46</v>
+      </c>
+      <c r="C317" t="s">
+        <v>47</v>
+      </c>
+      <c r="D317"/>
+      <c r="E317"/>
+      <c r="F317"/>
+      <c r="G317" t="s">
+        <v>48</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" s="5" t="s">
-        <v>679</v>
+        <v>442</v>
       </c>
       <c r="B318" t="s">
-        <v>680</v>
+        <v>443</v>
       </c>
       <c r="C318" t="s">
-        <v>376</v>
+        <v>47</v>
       </c>
       <c r="D318"/>
       <c r="E318"/>
       <c r="F318"/>
       <c r="G318" t="s">
-        <v>681</v>
+        <v>444</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" s="5" t="s">
-        <v>90</v>
+        <v>780</v>
       </c>
       <c r="B319" t="s">
-        <v>91</v>
+        <v>781</v>
       </c>
       <c r="C319" t="s">
-        <v>46</v>
+        <v>782</v>
       </c>
       <c r="D319"/>
       <c r="E319"/>
       <c r="F319"/>
       <c r="G319" t="s">
-        <v>92</v>
+        <v>783</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" s="5" t="s">
-        <v>435</v>
+        <v>820</v>
       </c>
       <c r="B320" t="s">
-        <v>436</v>
+        <v>821</v>
       </c>
       <c r="C320" t="s">
-        <v>46</v>
+        <v>706</v>
       </c>
       <c r="D320"/>
       <c r="E320"/>
       <c r="F320"/>
       <c r="G320" t="s">
-        <v>437</v>
+        <v>822</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" s="5" t="s">
-        <v>749</v>
+        <v>164</v>
       </c>
       <c r="B321" t="s">
-        <v>750</v>
+        <v>165</v>
       </c>
       <c r="C321" t="s">
-        <v>751</v>
+        <v>122</v>
       </c>
       <c r="D321"/>
       <c r="E321"/>
       <c r="F321"/>
       <c r="G321" t="s">
-        <v>752</v>
+        <v>166</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="5" t="s">
-        <v>825</v>
+        <v>1036</v>
       </c>
       <c r="B322" t="s">
-        <v>826</v>
+        <v>1037</v>
       </c>
       <c r="C322" t="s">
-        <v>708</v>
+        <v>380</v>
       </c>
       <c r="D322"/>
       <c r="E322"/>
       <c r="F322"/>
       <c r="G322" t="s">
-        <v>827</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="5" t="s">
-        <v>169</v>
+        <v>673</v>
       </c>
       <c r="B323" t="s">
-        <v>170</v>
+        <v>674</v>
       </c>
       <c r="C323" t="s">
-        <v>113</v>
+        <v>380</v>
       </c>
       <c r="D323"/>
       <c r="E323"/>
       <c r="F323"/>
       <c r="G323" t="s">
-        <v>171</v>
+        <v>675</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="5" t="s">
-        <v>609</v>
+        <v>414</v>
       </c>
       <c r="B324" t="s">
-        <v>610</v>
+        <v>415</v>
       </c>
       <c r="C324" t="s">
-        <v>230</v>
+        <v>380</v>
       </c>
       <c r="D324"/>
       <c r="E324"/>
       <c r="F324"/>
       <c r="G324" t="s">
-        <v>611</v>
+        <v>416</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="5" t="s">
-        <v>1031</v>
+        <v>660</v>
       </c>
       <c r="B325" t="s">
-        <v>1032</v>
+        <v>661</v>
       </c>
       <c r="C325" t="s">
-        <v>376</v>
+        <v>347</v>
       </c>
       <c r="D325"/>
       <c r="E325"/>
       <c r="F325"/>
       <c r="G325" t="s">
-        <v>1033</v>
+        <v>662</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="5" t="s">
-        <v>374</v>
+        <v>859</v>
       </c>
       <c r="B326" t="s">
-        <v>375</v>
+        <v>860</v>
       </c>
       <c r="C326" t="s">
-        <v>376</v>
+        <v>861</v>
       </c>
       <c r="D326"/>
       <c r="E326"/>
       <c r="F326"/>
       <c r="G326" t="s">
-        <v>377</v>
+        <v>862</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="5" t="s">
-        <v>655</v>
+        <v>156</v>
       </c>
       <c r="B327" t="s">
-        <v>656</v>
+        <v>157</v>
       </c>
       <c r="C327" t="s">
-        <v>344</v>
+        <v>115</v>
       </c>
       <c r="D327"/>
       <c r="E327"/>
       <c r="F327"/>
       <c r="G327" t="s">
-        <v>657</v>
+        <v>158</v>
       </c>
     </row>
     <row r="328" spans="1:7">
-      <c r="A328" s="5" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A328" s="3"/>
+      <c r="B328" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="C328" s="3"/>
+      <c r="D328" s="3"/>
+      <c r="E328" s="3"/>
+      <c r="F328" s="3"/>
+      <c r="G328" s="3"/>
     </row>
     <row r="329" spans="1:7">
-      <c r="A329" s="5" t="s">
-[...12 lines deleted...]
-        <v>163</v>
+      <c r="A329" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B329" s="4" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C329" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D329" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E329" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F329" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G329" s="4" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="330" spans="1:7">
-      <c r="A330" s="3"/>
-[...7 lines deleted...]
-      <c r="G330" s="3"/>
+      <c r="A330" s="5" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B330" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C330" t="s">
+        <v>476</v>
+      </c>
+      <c r="D330" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E330" t="s">
+        <v>455</v>
+      </c>
+      <c r="F330" t="s">
+        <v>456</v>
+      </c>
+      <c r="G330" t="s">
+        <v>1075</v>
+      </c>
     </row>
     <row r="331" spans="1:7">
-      <c r="A331" s="4" t="s">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="A331" s="5">
+        <v>3328</v>
+      </c>
+      <c r="B331" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D331" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E331" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F331"/>
+      <c r="G331" t="s">
+        <v>1080</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="5" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B332" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C332" t="s">
+        <v>476</v>
+      </c>
+      <c r="D332" t="s">
         <v>1074</v>
-      </c>
-[...7 lines deleted...]
-        <v>1076</v>
       </c>
       <c r="E332" t="s">
         <v>455</v>
       </c>
       <c r="F332" t="s">
         <v>456</v>
       </c>
       <c r="G332" t="s">
-        <v>1077</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="333" spans="1:7">
-      <c r="A333" s="5">
-        <v>3328</v>
+      <c r="A333" s="5" t="s">
+        <v>1084</v>
       </c>
       <c r="B333" t="s">
-        <v>1078</v>
+        <v>1085</v>
       </c>
       <c r="C333" t="s">
-        <v>1079</v>
+        <v>476</v>
       </c>
       <c r="D333" t="s">
-        <v>1080</v>
+        <v>1074</v>
       </c>
       <c r="E333" t="s">
-        <v>1081</v>
-[...1 lines deleted...]
-      <c r="F333"/>
+        <v>455</v>
+      </c>
+      <c r="F333" t="s">
+        <v>456</v>
+      </c>
       <c r="G333" t="s">
-        <v>1082</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="5" t="s">
-        <v>1083</v>
+        <v>1087</v>
       </c>
       <c r="B334" t="s">
-        <v>1084</v>
+        <v>1088</v>
       </c>
       <c r="C334" t="s">
-        <v>453</v>
+        <v>476</v>
       </c>
       <c r="D334" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="E334" t="s">
         <v>455</v>
       </c>
-      <c r="F334" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334"/>
       <c r="G334" t="s">
-        <v>1085</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="335" spans="1:7">
-      <c r="A335" s="5" t="s">
-        <v>1086</v>
+      <c r="A335" s="5">
+        <v>3115</v>
       </c>
       <c r="B335" t="s">
-        <v>1087</v>
+        <v>1090</v>
       </c>
       <c r="C335" t="s">
-        <v>453</v>
+        <v>476</v>
       </c>
       <c r="D335" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="E335" t="s">
         <v>455</v>
       </c>
-      <c r="F335" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F335"/>
       <c r="G335" t="s">
-        <v>1088</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="336" spans="1:7">
-      <c r="A336" s="5" t="s">
-        <v>1089</v>
+      <c r="A336" s="5">
+        <v>3116</v>
       </c>
       <c r="B336" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="C336" t="s">
-        <v>453</v>
+        <v>476</v>
       </c>
       <c r="D336" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="E336" t="s">
         <v>455</v>
       </c>
       <c r="F336"/>
       <c r="G336" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" s="5">
-        <v>3115</v>
+        <v>3117</v>
       </c>
       <c r="B337" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="C337" t="s">
-        <v>453</v>
+        <v>476</v>
       </c>
       <c r="D337" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="E337" t="s">
         <v>455</v>
       </c>
       <c r="F337"/>
       <c r="G337" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" s="5">
-        <v>3116</v>
+        <v>3118</v>
       </c>
       <c r="B338" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="C338" t="s">
-        <v>453</v>
+        <v>476</v>
       </c>
       <c r="D338" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="E338" t="s">
         <v>455</v>
       </c>
       <c r="F338"/>
       <c r="G338" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" s="5">
-        <v>3117</v>
+        <v>3327</v>
       </c>
       <c r="B339" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="C339" t="s">
-        <v>453</v>
+        <v>1099</v>
       </c>
       <c r="D339" t="s">
-        <v>1076</v>
+        <v>1100</v>
       </c>
       <c r="E339" t="s">
-        <v>455</v>
+        <v>1101</v>
       </c>
       <c r="F339"/>
       <c r="G339" t="s">
-        <v>1097</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="340" spans="1:7">
-      <c r="A340" s="5">
-        <v>3118</v>
+      <c r="A340" s="5" t="s">
+        <v>1103</v>
       </c>
       <c r="B340" t="s">
-        <v>1098</v>
+        <v>1104</v>
       </c>
       <c r="C340" t="s">
-        <v>453</v>
+        <v>476</v>
       </c>
       <c r="D340" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="E340" t="s">
         <v>455</v>
       </c>
-      <c r="F340"/>
+      <c r="F340" t="s">
+        <v>456</v>
+      </c>
       <c r="G340" t="s">
-        <v>1099</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="341" spans="1:7">
-      <c r="A341" s="5">
-        <v>3327</v>
+      <c r="A341" s="5" t="s">
+        <v>1059</v>
       </c>
       <c r="B341" t="s">
-        <v>1100</v>
+        <v>1060</v>
       </c>
       <c r="C341" t="s">
-        <v>1101</v>
+        <v>122</v>
       </c>
       <c r="D341" t="s">
-        <v>1102</v>
+        <v>1061</v>
       </c>
       <c r="E341" t="s">
-        <v>1103</v>
-[...1 lines deleted...]
-      <c r="F341"/>
+        <v>708</v>
+      </c>
+      <c r="F341" t="s">
+        <v>709</v>
+      </c>
       <c r="G341" t="s">
-        <v>1104</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" s="5" t="s">
-        <v>1105</v>
+        <v>1106</v>
       </c>
       <c r="B342" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
       <c r="C342" t="s">
-        <v>453</v>
+        <v>1108</v>
       </c>
       <c r="D342" t="s">
-        <v>1076</v>
+        <v>1109</v>
       </c>
       <c r="E342" t="s">
-        <v>455</v>
+        <v>1110</v>
       </c>
       <c r="F342" t="s">
-        <v>456</v>
+        <v>1111</v>
       </c>
       <c r="G342" t="s">
-        <v>1107</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="343" spans="1:7">
-      <c r="A343" s="5" t="s">
-[...18 lines deleted...]
-        <v>1061</v>
+      <c r="A343" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B343" s="4" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C343" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D343" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E343" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F343" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G343" s="4" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" s="5" t="s">
-        <v>1108</v>
+        <v>1114</v>
       </c>
       <c r="B344" t="s">
-        <v>1109</v>
+        <v>1115</v>
       </c>
       <c r="C344" t="s">
-        <v>1110</v>
+        <v>701</v>
       </c>
       <c r="D344" t="s">
-        <v>1111</v>
+        <v>702</v>
       </c>
       <c r="E344" t="s">
-        <v>1112</v>
+        <v>1116</v>
       </c>
       <c r="F344" t="s">
-        <v>1113</v>
+        <v>1117</v>
       </c>
       <c r="G344" t="s">
-        <v>1114</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="345" spans="1:7">
-      <c r="A345" s="4" t="s">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="A345" s="5" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D345" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E345" t="s">
+        <v>1123</v>
+      </c>
+      <c r="F345" t="s">
+        <v>189</v>
+      </c>
+      <c r="G345" t="s">
+        <v>1124</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" s="5" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C346" t="s">
+        <v>701</v>
+      </c>
+      <c r="D346" t="s">
+        <v>702</v>
+      </c>
+      <c r="E346" t="s">
         <v>1116</v>
       </c>
-      <c r="B346" t="s">
+      <c r="F346" t="s">
         <v>1117</v>
       </c>
-      <c r="C346" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G346" t="s">
-        <v>1120</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" s="5" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C347" t="s">
         <v>1121</v>
       </c>
-      <c r="B347" t="s">
+      <c r="D347" t="s">
         <v>1122</v>
       </c>
-      <c r="C347" t="s">
+      <c r="E347" t="s">
         <v>1123</v>
       </c>
-      <c r="D347" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F347" t="s">
-        <v>271</v>
+        <v>189</v>
       </c>
       <c r="G347" t="s">
-        <v>1126</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" s="5" t="s">
-        <v>1127</v>
+        <v>1131</v>
       </c>
       <c r="B348" t="s">
-        <v>1128</v>
+        <v>1132</v>
       </c>
       <c r="C348" t="s">
-        <v>715</v>
+        <v>186</v>
       </c>
       <c r="D348" t="s">
-        <v>716</v>
+        <v>187</v>
       </c>
       <c r="E348" t="s">
-        <v>1118</v>
+        <v>188</v>
       </c>
       <c r="F348" t="s">
-        <v>1119</v>
+        <v>189</v>
       </c>
       <c r="G348" t="s">
-        <v>1129</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" s="5" t="s">
-        <v>1130</v>
+        <v>1134</v>
       </c>
       <c r="B349" t="s">
-        <v>1131</v>
+        <v>1135</v>
       </c>
       <c r="C349" t="s">
-        <v>1123</v>
+        <v>186</v>
       </c>
       <c r="D349" t="s">
-        <v>1124</v>
+        <v>187</v>
       </c>
       <c r="E349" t="s">
-        <v>1125</v>
+        <v>188</v>
       </c>
       <c r="F349" t="s">
-        <v>271</v>
+        <v>189</v>
       </c>
       <c r="G349" t="s">
-        <v>1132</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" s="5" t="s">
-        <v>1133</v>
+        <v>1137</v>
       </c>
       <c r="B350" t="s">
-        <v>1134</v>
+        <v>1138</v>
       </c>
       <c r="C350" t="s">
-        <v>268</v>
+        <v>1121</v>
       </c>
       <c r="D350" t="s">
-        <v>269</v>
+        <v>1122</v>
       </c>
       <c r="E350" t="s">
-        <v>270</v>
+        <v>1123</v>
       </c>
       <c r="F350" t="s">
-        <v>271</v>
+        <v>189</v>
       </c>
       <c r="G350" t="s">
-        <v>1135</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="351" spans="1:7">
-      <c r="A351" s="5" t="s">
-        <v>1136</v>
+      <c r="A351" s="5">
+        <v>3327</v>
       </c>
       <c r="B351" t="s">
-        <v>1137</v>
+        <v>1098</v>
       </c>
       <c r="C351" t="s">
-        <v>268</v>
+        <v>1099</v>
       </c>
       <c r="D351" t="s">
-        <v>269</v>
+        <v>1100</v>
       </c>
       <c r="E351" t="s">
-        <v>270</v>
-[...3 lines deleted...]
-      </c>
+        <v>1101</v>
+      </c>
+      <c r="F351"/>
       <c r="G351" t="s">
-        <v>1138</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="352" spans="1:7">
-      <c r="A352" s="5" t="s">
-        <v>1139</v>
+      <c r="A352" s="5">
+        <v>3328</v>
       </c>
       <c r="B352" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D352" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E352" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F352"/>
+      <c r="G352" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7">
+      <c r="A353" s="5" t="s">
         <v>1140</v>
       </c>
-      <c r="C352" t="s">
+      <c r="B353" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D353" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E353" t="s">
         <v>1123</v>
       </c>
-      <c r="D352" t="s">
-[...28 lines deleted...]
-      <c r="F353"/>
+      <c r="F353" t="s">
+        <v>189</v>
+      </c>
       <c r="G353" t="s">
-        <v>1104</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="354" spans="1:7">
-      <c r="A354" s="5">
-[...17 lines deleted...]
-      </c>
+      <c r="A354" s="3"/>
+      <c r="B354" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="C354" s="3"/>
+      <c r="D354" s="3"/>
+      <c r="E354" s="3"/>
+      <c r="F354" s="3"/>
+      <c r="G354" s="3"/>
     </row>
     <row r="355" spans="1:7">
-      <c r="A355" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B355" t="s">
+      <c r="A355" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B355" s="4" t="s">
         <v>1143</v>
       </c>
-      <c r="C355" t="s">
-[...11 lines deleted...]
-      <c r="G355" t="s">
+      <c r="C355" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D355" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E355" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F355" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G355" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7">
+      <c r="A356" s="5" t="s">
         <v>1144</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="G356" s="3"/>
+      <c r="B356" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D356"/>
+      <c r="E356"/>
+      <c r="F356"/>
+      <c r="G356" t="s">
+        <v>1147</v>
+      </c>
     </row>
     <row r="357" spans="1:7">
-      <c r="A357" s="4" t="s">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="A357" s="5" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D357" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E357" t="s">
+        <v>1152</v>
+      </c>
+      <c r="F357" t="s">
+        <v>1153</v>
+      </c>
+      <c r="G357" t="s">
+        <v>1154</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" s="5" t="s">
-        <v>1146</v>
+        <v>1155</v>
       </c>
       <c r="B358" t="s">
-        <v>1147</v>
+        <v>1156</v>
       </c>
       <c r="C358" t="s">
-        <v>1148</v>
-[...3 lines deleted...]
-      <c r="F358"/>
+        <v>1157</v>
+      </c>
+      <c r="D358" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E358" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F358" t="s">
+        <v>1160</v>
+      </c>
       <c r="G358" t="s">
-        <v>1149</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="359" spans="1:7">
-      <c r="A359" s="5" t="s">
-        <v>1150</v>
+      <c r="A359" s="5">
+        <v>4704</v>
       </c>
       <c r="B359" t="s">
-        <v>1151</v>
+        <v>1064</v>
       </c>
       <c r="C359" t="s">
-        <v>1152</v>
+        <v>1065</v>
       </c>
       <c r="D359" t="s">
-        <v>1153</v>
+        <v>1066</v>
       </c>
       <c r="E359" t="s">
-        <v>1154</v>
-[...3 lines deleted...]
-      </c>
+        <v>1067</v>
+      </c>
+      <c r="F359"/>
       <c r="G359" t="s">
-        <v>1156</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="B360" t="s">
+        <v>402</v>
+      </c>
+      <c r="C360" t="s">
+        <v>403</v>
+      </c>
+      <c r="D360" t="s">
+        <v>404</v>
+      </c>
+      <c r="E360"/>
+      <c r="F360"/>
+      <c r="G360" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7">
+      <c r="A361" s="5" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C361" t="s">
         <v>1157</v>
       </c>
-      <c r="B360" t="s">
+      <c r="D361" t="s">
         <v>1158</v>
       </c>
-      <c r="C360" t="s">
+      <c r="E361" t="s">
         <v>1159</v>
       </c>
-      <c r="D360" t="s">
+      <c r="F361" t="s">
         <v>1160</v>
       </c>
-      <c r="E360" t="s">
-[...25 lines deleted...]
-      <c r="F361"/>
       <c r="G361" t="s">
-        <v>1070</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" s="5" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="B362" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C362" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="D362" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="E362"/>
       <c r="F362"/>
       <c r="G362" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" s="5" t="s">
-        <v>1164</v>
+        <v>1165</v>
       </c>
       <c r="B363" t="s">
-        <v>1165</v>
+        <v>1166</v>
       </c>
       <c r="C363" t="s">
-        <v>1159</v>
+        <v>1167</v>
       </c>
       <c r="D363" t="s">
-        <v>1160</v>
+        <v>1168</v>
       </c>
       <c r="E363" t="s">
-        <v>1161</v>
-[...3 lines deleted...]
-      </c>
+        <v>1169</v>
+      </c>
+      <c r="F363"/>
       <c r="G363" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" s="5" t="s">
-        <v>409</v>
+        <v>1171</v>
       </c>
       <c r="B364" t="s">
-        <v>410</v>
+        <v>1172</v>
       </c>
       <c r="C364" t="s">
-        <v>411</v>
+        <v>1173</v>
       </c>
       <c r="D364" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-      <c r="F364"/>
+        <v>1174</v>
+      </c>
+      <c r="E364" t="s">
+        <v>1175</v>
+      </c>
+      <c r="F364" t="s">
+        <v>1176</v>
+      </c>
       <c r="G364" t="s">
-        <v>413</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" s="5" t="s">
-        <v>1167</v>
+        <v>1178</v>
       </c>
       <c r="B365" t="s">
-        <v>1168</v>
+        <v>1179</v>
       </c>
       <c r="C365" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="D365" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="E365" t="s">
-        <v>1171</v>
-[...1 lines deleted...]
-      <c r="F365"/>
+        <v>1175</v>
+      </c>
+      <c r="F365" t="s">
+        <v>1176</v>
+      </c>
       <c r="G365" t="s">
-        <v>1172</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" s="5" t="s">
-        <v>1173</v>
+        <v>1181</v>
       </c>
       <c r="B366" t="s">
-        <v>1174</v>
+        <v>1182</v>
       </c>
       <c r="C366" t="s">
-        <v>1175</v>
+        <v>1183</v>
       </c>
       <c r="D366" t="s">
-        <v>1176</v>
+        <v>1184</v>
       </c>
       <c r="E366" t="s">
-        <v>1177</v>
+        <v>1185</v>
       </c>
       <c r="F366" t="s">
-        <v>1178</v>
+        <v>1186</v>
       </c>
       <c r="G366" t="s">
-        <v>1179</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" s="5" t="s">
-        <v>1180</v>
+        <v>1188</v>
       </c>
       <c r="B367" t="s">
-        <v>1181</v>
+        <v>1189</v>
       </c>
       <c r="C367" t="s">
-        <v>1175</v>
+        <v>1150</v>
       </c>
       <c r="D367" t="s">
-        <v>1176</v>
+        <v>1190</v>
       </c>
       <c r="E367" t="s">
-        <v>1177</v>
+        <v>1191</v>
       </c>
       <c r="F367" t="s">
-        <v>1178</v>
+        <v>1153</v>
       </c>
       <c r="G367" t="s">
-        <v>1182</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" s="5" t="s">
-        <v>1183</v>
+        <v>1193</v>
       </c>
       <c r="B368" t="s">
-        <v>1184</v>
+        <v>1194</v>
       </c>
       <c r="C368" t="s">
-        <v>1185</v>
+        <v>1195</v>
       </c>
       <c r="D368" t="s">
-        <v>1186</v>
+        <v>1196</v>
       </c>
       <c r="E368" t="s">
-        <v>1187</v>
+        <v>1197</v>
       </c>
       <c r="F368" t="s">
-        <v>1188</v>
+        <v>1198</v>
       </c>
       <c r="G368" t="s">
-        <v>1189</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="369" spans="1:7">
-      <c r="A369" s="5" t="s">
-[...18 lines deleted...]
-        <v>1194</v>
+      <c r="A369" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B369" s="4" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C369" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D369" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E369" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F369" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G369" s="4" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" s="5" t="s">
-        <v>1195</v>
+        <v>1201</v>
       </c>
       <c r="B370" t="s">
-        <v>1196</v>
+        <v>1202</v>
       </c>
       <c r="C370" t="s">
-        <v>1197</v>
+        <v>669</v>
       </c>
       <c r="D370" t="s">
-        <v>1198</v>
+        <v>670</v>
       </c>
       <c r="E370" t="s">
-        <v>1199</v>
+        <v>1203</v>
       </c>
       <c r="F370" t="s">
-        <v>1200</v>
+        <v>1204</v>
       </c>
       <c r="G370" t="s">
-        <v>1201</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="371" spans="1:7">
-      <c r="A371" s="4" t="s">
-[...18 lines deleted...]
-        <v>12</v>
+      <c r="A371" s="5" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C371" t="s">
+        <v>686</v>
+      </c>
+      <c r="D371" t="s">
+        <v>687</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F371" t="s">
+        <v>1209</v>
+      </c>
+      <c r="G371" t="s">
+        <v>1210</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" s="5" t="s">
-        <v>1203</v>
+        <v>1211</v>
       </c>
       <c r="B372" t="s">
-        <v>1204</v>
+        <v>1212</v>
       </c>
       <c r="C372" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="D372" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="E372" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="F372" t="s">
-        <v>1206</v>
+        <v>1213</v>
       </c>
       <c r="G372" t="s">
-        <v>1207</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" s="5" t="s">
-        <v>1208</v>
+        <v>1215</v>
       </c>
       <c r="B373" t="s">
-        <v>1209</v>
+        <v>1216</v>
       </c>
       <c r="C373" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="D373" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="E373" t="s">
-        <v>1210</v>
+        <v>1203</v>
       </c>
       <c r="F373" t="s">
-        <v>1211</v>
+        <v>1204</v>
       </c>
       <c r="G373" t="s">
-        <v>1212</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" s="5" t="s">
-        <v>1213</v>
+        <v>1218</v>
       </c>
       <c r="B374" t="s">
-        <v>1214</v>
+        <v>1219</v>
       </c>
       <c r="C374" t="s">
-        <v>665</v>
+        <v>686</v>
       </c>
       <c r="D374" t="s">
-        <v>666</v>
+        <v>687</v>
       </c>
       <c r="E374" t="s">
-        <v>1210</v>
+        <v>1208</v>
       </c>
       <c r="F374" t="s">
-        <v>1215</v>
+        <v>1209</v>
       </c>
       <c r="G374" t="s">
-        <v>1216</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" s="5" t="s">
-        <v>1217</v>
+        <v>1221</v>
       </c>
       <c r="B375" t="s">
-        <v>1218</v>
+        <v>1222</v>
       </c>
       <c r="C375" t="s">
-        <v>694</v>
+        <v>686</v>
       </c>
       <c r="D375" t="s">
-        <v>695</v>
+        <v>687</v>
       </c>
       <c r="E375" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="F375" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="G375" t="s">
-        <v>1219</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" s="5" t="s">
-        <v>1220</v>
+        <v>1056</v>
       </c>
       <c r="B376" t="s">
-        <v>1221</v>
+        <v>1057</v>
       </c>
       <c r="C376" t="s">
-        <v>665</v>
+        <v>380</v>
       </c>
       <c r="D376" t="s">
-        <v>666</v>
+        <v>678</v>
       </c>
       <c r="E376" t="s">
-        <v>1210</v>
+        <v>679</v>
       </c>
       <c r="F376" t="s">
-        <v>1211</v>
+        <v>680</v>
       </c>
       <c r="G376" t="s">
-        <v>1222</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="377" spans="1:7">
-      <c r="A377" s="5" t="s">
-        <v>1223</v>
+      <c r="A377" s="5">
+        <v>3125</v>
       </c>
       <c r="B377" t="s">
         <v>1224</v>
       </c>
       <c r="C377" t="s">
-        <v>665</v>
+        <v>686</v>
       </c>
       <c r="D377" t="s">
-        <v>666</v>
+        <v>687</v>
       </c>
       <c r="E377" t="s">
-        <v>1210</v>
-[...3 lines deleted...]
-      </c>
+        <v>1208</v>
+      </c>
+      <c r="F377"/>
       <c r="G377" t="s">
         <v>1225</v>
       </c>
     </row>
     <row r="378" spans="1:7">
-      <c r="A378" s="5" t="s">
-        <v>1062</v>
+      <c r="A378" s="5">
+        <v>3124</v>
       </c>
       <c r="B378" t="s">
-        <v>1063</v>
+        <v>1226</v>
       </c>
       <c r="C378" t="s">
-        <v>376</v>
+        <v>1227</v>
       </c>
       <c r="D378" t="s">
-        <v>684</v>
+        <v>1228</v>
       </c>
       <c r="E378" t="s">
-        <v>685</v>
-[...3 lines deleted...]
-      </c>
+        <v>1229</v>
+      </c>
+      <c r="F378"/>
       <c r="G378" t="s">
-        <v>1064</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" s="5">
-        <v>3125</v>
+        <v>3127</v>
       </c>
       <c r="B379" t="s">
-        <v>1226</v>
+        <v>1231</v>
       </c>
       <c r="C379" t="s">
-        <v>665</v>
+        <v>686</v>
       </c>
       <c r="D379" t="s">
-        <v>666</v>
+        <v>687</v>
       </c>
       <c r="E379" t="s">
-        <v>1210</v>
+        <v>1208</v>
       </c>
       <c r="F379"/>
       <c r="G379" t="s">
-        <v>1227</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="380" spans="1:7">
-      <c r="A380" s="5">
-        <v>3124</v>
+      <c r="A380" s="5" t="s">
+        <v>1233</v>
       </c>
       <c r="B380" t="s">
-        <v>1228</v>
+        <v>1234</v>
       </c>
       <c r="C380" t="s">
-        <v>1229</v>
+        <v>334</v>
       </c>
       <c r="D380" t="s">
-        <v>1230</v>
+        <v>1235</v>
       </c>
       <c r="E380" t="s">
-        <v>1231</v>
-[...1 lines deleted...]
-      <c r="F380"/>
+        <v>1236</v>
+      </c>
+      <c r="F380" t="s">
+        <v>1237</v>
+      </c>
       <c r="G380" t="s">
-        <v>1232</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="381" spans="1:7">
-      <c r="A381" s="5">
-        <v>3127</v>
+      <c r="A381" s="5" t="s">
+        <v>406</v>
       </c>
       <c r="B381" t="s">
-        <v>1233</v>
+        <v>407</v>
       </c>
       <c r="C381" t="s">
-        <v>665</v>
+        <v>408</v>
       </c>
       <c r="D381" t="s">
-        <v>666</v>
-[...3 lines deleted...]
-      </c>
+        <v>409</v>
+      </c>
+      <c r="E381"/>
       <c r="F381"/>
       <c r="G381" t="s">
-        <v>1234</v>
+        <v>410</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" s="5" t="s">
-        <v>1235</v>
+        <v>401</v>
       </c>
       <c r="B382" t="s">
-        <v>1236</v>
+        <v>402</v>
       </c>
       <c r="C382" t="s">
-        <v>334</v>
+        <v>403</v>
       </c>
       <c r="D382" t="s">
-        <v>1237</v>
-[...6 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="E382"/>
+      <c r="F382"/>
       <c r="G382" t="s">
-        <v>1240</v>
+        <v>405</v>
       </c>
     </row>
     <row r="383" spans="1:7">
-      <c r="A383" s="5" t="s">
-        <v>409</v>
+      <c r="A383" s="5">
+        <v>4704</v>
       </c>
       <c r="B383" t="s">
-        <v>410</v>
+        <v>1064</v>
       </c>
       <c r="C383" t="s">
-        <v>411</v>
+        <v>1065</v>
       </c>
       <c r="D383" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="E383"/>
+        <v>1066</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1067</v>
+      </c>
       <c r="F383"/>
       <c r="G383" t="s">
-        <v>413</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" s="5" t="s">
-        <v>404</v>
+        <v>1239</v>
       </c>
       <c r="B384" t="s">
-        <v>405</v>
+        <v>1240</v>
       </c>
       <c r="C384" t="s">
-        <v>406</v>
+        <v>686</v>
       </c>
       <c r="D384" t="s">
-        <v>407</v>
-[...1 lines deleted...]
-      <c r="E384"/>
+        <v>687</v>
+      </c>
+      <c r="E384" t="s">
+        <v>1208</v>
+      </c>
       <c r="F384"/>
       <c r="G384" t="s">
-        <v>408</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="385" spans="1:7">
-      <c r="A385" s="5">
-[...17 lines deleted...]
-      </c>
+      <c r="A385" s="3"/>
+      <c r="B385" s="3" t="s">
+        <v>654</v>
+      </c>
+      <c r="C385" s="3"/>
+      <c r="D385" s="3"/>
+      <c r="E385" s="3"/>
+      <c r="F385" s="3"/>
+      <c r="G385" s="3"/>
     </row>
     <row r="386" spans="1:7">
-      <c r="A386" s="5" t="s">
-[...2 lines deleted...]
-      <c r="B386" t="s">
+      <c r="A386" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B386" s="4" t="s">
         <v>1242</v>
       </c>
-      <c r="C386" t="s">
-[...9 lines deleted...]
-      <c r="G386" t="s">
+      <c r="C386" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D386" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E386" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F386" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G386" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7">
+      <c r="A387" s="5">
+        <v>2889</v>
+      </c>
+      <c r="B387" t="s">
         <v>1243</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="G387" s="3"/>
+      <c r="C387" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D387" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E387" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F387"/>
+      <c r="G387" t="s">
+        <v>1245</v>
+      </c>
     </row>
     <row r="388" spans="1:7">
-      <c r="A388" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B388" s="4" t="s">
+      <c r="A388" s="5">
+        <v>2890</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D388" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E388" t="s">
         <v>1244</v>
       </c>
-      <c r="C388" s="4" t="s">
-[...12 lines deleted...]
-        <v>12</v>
+      <c r="F388"/>
+      <c r="G388" t="s">
+        <v>1247</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" s="5">
-        <v>2889</v>
+        <v>1403</v>
       </c>
       <c r="B389" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="C389" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="D389" t="s">
-        <v>1186</v>
+        <v>1184</v>
       </c>
       <c r="E389" t="s">
-        <v>1246</v>
+        <v>1244</v>
       </c>
       <c r="F389"/>
       <c r="G389" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="390" spans="1:7">
-      <c r="A390" s="5">
-        <v>2890</v>
+      <c r="A390" s="5" t="s">
+        <v>1250</v>
       </c>
       <c r="B390" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="C390" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="D390" t="s">
-        <v>1186</v>
-[...3 lines deleted...]
-      </c>
+        <v>1184</v>
+      </c>
+      <c r="E390"/>
       <c r="F390"/>
       <c r="G390" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="391" spans="1:7">
-      <c r="A391" s="5">
-        <v>1403</v>
+      <c r="A391" s="5" t="s">
+        <v>1253</v>
       </c>
       <c r="B391" t="s">
-        <v>1250</v>
+        <v>1254</v>
       </c>
       <c r="C391" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="D391" t="s">
-        <v>1186</v>
+        <v>1184</v>
       </c>
       <c r="E391" t="s">
-        <v>1246</v>
+        <v>1244</v>
       </c>
       <c r="F391"/>
       <c r="G391" t="s">
-        <v>1251</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" s="5" t="s">
-        <v>1252</v>
+        <v>1256</v>
       </c>
       <c r="B392" t="s">
-        <v>1253</v>
+        <v>1257</v>
       </c>
       <c r="C392" t="s">
-        <v>1185</v>
+        <v>380</v>
       </c>
       <c r="D392" t="s">
-        <v>1186</v>
-[...2 lines deleted...]
-      <c r="F392"/>
+        <v>1258</v>
+      </c>
+      <c r="E392" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F392" t="s">
+        <v>1260</v>
+      </c>
       <c r="G392" t="s">
-        <v>1254</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" s="5" t="s">
-        <v>1255</v>
+        <v>655</v>
       </c>
       <c r="B393" t="s">
-        <v>1256</v>
+        <v>656</v>
       </c>
       <c r="C393" t="s">
-        <v>1185</v>
+        <v>657</v>
       </c>
       <c r="D393" t="s">
-        <v>1186</v>
-[...3 lines deleted...]
-      </c>
+        <v>658</v>
+      </c>
+      <c r="E393"/>
       <c r="F393"/>
       <c r="G393" t="s">
-        <v>1257</v>
+        <v>659</v>
       </c>
     </row>
     <row r="394" spans="1:7">
-      <c r="A394" s="5" t="s">
-        <v>1258</v>
+      <c r="A394" s="5">
+        <v>4675</v>
       </c>
       <c r="B394" t="s">
-        <v>1259</v>
+        <v>1262</v>
       </c>
       <c r="C394" t="s">
-        <v>376</v>
+        <v>287</v>
       </c>
       <c r="D394" t="s">
-        <v>1260</v>
+        <v>1263</v>
       </c>
       <c r="E394" t="s">
-        <v>1261</v>
-[...3 lines deleted...]
-      </c>
+        <v>1264</v>
+      </c>
+      <c r="F394"/>
       <c r="G394" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" s="5" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B395" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C395" t="s">
+        <v>347</v>
+      </c>
+      <c r="D395" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E395" t="s">
+        <v>1269</v>
+      </c>
+      <c r="F395" t="s">
+        <v>1270</v>
+      </c>
+      <c r="G395" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="396" spans="1:7">
+      <c r="A396" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B396" s="4" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C396" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="D396" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E396" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F396" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G396" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="397" spans="1:7">
+      <c r="A397" s="5">
+        <v>3564</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D397" t="s">
+        <v>1228</v>
+      </c>
+      <c r="E397" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F397" t="s">
+        <v>1274</v>
+      </c>
+      <c r="G397" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="398" spans="1:7">
+      <c r="A398" s="5" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D398" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E398" t="s">
+        <v>1229</v>
+      </c>
+      <c r="F398" t="s">
+        <v>1274</v>
+      </c>
+      <c r="G398" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="399" spans="1:7">
+      <c r="A399" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="B399" t="s">
+        <v>656</v>
+      </c>
+      <c r="C399" t="s">
+        <v>657</v>
+      </c>
+      <c r="D399" t="s">
         <v>658</v>
       </c>
-      <c r="B395" t="s">
+      <c r="E399"/>
+      <c r="F399"/>
+      <c r="G399" t="s">
         <v>659</v>
       </c>
-      <c r="C395" t="s">
-[...99 lines deleted...]
-      </c>
     </row>
     <row r="400" spans="1:7">
-      <c r="A400" s="5" t="s">
-        <v>1278</v>
+      <c r="A400" s="5">
+        <v>4517</v>
       </c>
       <c r="B400" t="s">
-        <v>1279</v>
+        <v>900</v>
       </c>
       <c r="C400" t="s">
-        <v>1229</v>
+        <v>901</v>
       </c>
       <c r="D400" t="s">
+        <v>902</v>
+      </c>
+      <c r="E400"/>
+      <c r="F400"/>
+      <c r="G400" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7">
+      <c r="A401" s="5">
+        <v>6591</v>
+      </c>
+      <c r="B401" t="s">
         <v>1280</v>
       </c>
-      <c r="E400" t="s">
-[...5 lines deleted...]
-      <c r="G400" t="s">
+      <c r="C401" t="s">
         <v>1281</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
+      <c r="D401"/>
       <c r="E401"/>
       <c r="F401"/>
       <c r="G401" t="s">
-        <v>662</v>
-[...25 lines deleted...]
-      <c r="B403" t="s">
         <v>1282</v>
-      </c>
-[...7 lines deleted...]
-        <v>1284</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_20"/>
@@ -12860,244 +12808,242 @@
     <hyperlink ref="G160" r:id="rId_hyperlink_146"/>
     <hyperlink ref="G161" r:id="rId_hyperlink_147"/>
     <hyperlink ref="G162" r:id="rId_hyperlink_148"/>
     <hyperlink ref="G163" r:id="rId_hyperlink_149"/>
     <hyperlink ref="G165" r:id="rId_hyperlink_150"/>
     <hyperlink ref="G166" r:id="rId_hyperlink_151"/>
     <hyperlink ref="G168" r:id="rId_hyperlink_152"/>
     <hyperlink ref="G169" r:id="rId_hyperlink_153"/>
     <hyperlink ref="G170" r:id="rId_hyperlink_154"/>
     <hyperlink ref="G171" r:id="rId_hyperlink_155"/>
     <hyperlink ref="G172" r:id="rId_hyperlink_156"/>
     <hyperlink ref="G173" r:id="rId_hyperlink_157"/>
     <hyperlink ref="G174" r:id="rId_hyperlink_158"/>
     <hyperlink ref="G175" r:id="rId_hyperlink_159"/>
     <hyperlink ref="G176" r:id="rId_hyperlink_160"/>
     <hyperlink ref="G178" r:id="rId_hyperlink_161"/>
     <hyperlink ref="G179" r:id="rId_hyperlink_162"/>
     <hyperlink ref="G180" r:id="rId_hyperlink_163"/>
     <hyperlink ref="G181" r:id="rId_hyperlink_164"/>
     <hyperlink ref="G182" r:id="rId_hyperlink_165"/>
     <hyperlink ref="G183" r:id="rId_hyperlink_166"/>
     <hyperlink ref="G184" r:id="rId_hyperlink_167"/>
     <hyperlink ref="G185" r:id="rId_hyperlink_168"/>
     <hyperlink ref="G186" r:id="rId_hyperlink_169"/>
     <hyperlink ref="G187" r:id="rId_hyperlink_170"/>
-    <hyperlink ref="G188" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="G189" r:id="rId_hyperlink_171"/>
     <hyperlink ref="G190" r:id="rId_hyperlink_172"/>
     <hyperlink ref="G191" r:id="rId_hyperlink_173"/>
     <hyperlink ref="G192" r:id="rId_hyperlink_174"/>
     <hyperlink ref="G193" r:id="rId_hyperlink_175"/>
     <hyperlink ref="G194" r:id="rId_hyperlink_176"/>
     <hyperlink ref="G195" r:id="rId_hyperlink_177"/>
     <hyperlink ref="G196" r:id="rId_hyperlink_178"/>
-    <hyperlink ref="G197" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="G198" r:id="rId_hyperlink_179"/>
     <hyperlink ref="G199" r:id="rId_hyperlink_180"/>
     <hyperlink ref="G200" r:id="rId_hyperlink_181"/>
-    <hyperlink ref="G201" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="G202" r:id="rId_hyperlink_182"/>
     <hyperlink ref="G203" r:id="rId_hyperlink_183"/>
     <hyperlink ref="G204" r:id="rId_hyperlink_184"/>
     <hyperlink ref="G205" r:id="rId_hyperlink_185"/>
-    <hyperlink ref="G206" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="G207" r:id="rId_hyperlink_186"/>
     <hyperlink ref="G208" r:id="rId_hyperlink_187"/>
     <hyperlink ref="G209" r:id="rId_hyperlink_188"/>
     <hyperlink ref="G210" r:id="rId_hyperlink_189"/>
     <hyperlink ref="G211" r:id="rId_hyperlink_190"/>
     <hyperlink ref="G212" r:id="rId_hyperlink_191"/>
     <hyperlink ref="G213" r:id="rId_hyperlink_192"/>
-    <hyperlink ref="G214" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="G215" r:id="rId_hyperlink_193"/>
     <hyperlink ref="G216" r:id="rId_hyperlink_194"/>
     <hyperlink ref="G217" r:id="rId_hyperlink_195"/>
     <hyperlink ref="G218" r:id="rId_hyperlink_196"/>
     <hyperlink ref="G219" r:id="rId_hyperlink_197"/>
     <hyperlink ref="G220" r:id="rId_hyperlink_198"/>
     <hyperlink ref="G221" r:id="rId_hyperlink_199"/>
     <hyperlink ref="G222" r:id="rId_hyperlink_200"/>
     <hyperlink ref="G223" r:id="rId_hyperlink_201"/>
     <hyperlink ref="G224" r:id="rId_hyperlink_202"/>
     <hyperlink ref="G225" r:id="rId_hyperlink_203"/>
     <hyperlink ref="G226" r:id="rId_hyperlink_204"/>
     <hyperlink ref="G227" r:id="rId_hyperlink_205"/>
     <hyperlink ref="G228" r:id="rId_hyperlink_206"/>
     <hyperlink ref="G229" r:id="rId_hyperlink_207"/>
     <hyperlink ref="G230" r:id="rId_hyperlink_208"/>
     <hyperlink ref="G231" r:id="rId_hyperlink_209"/>
     <hyperlink ref="G232" r:id="rId_hyperlink_210"/>
-    <hyperlink ref="G233" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="G234" r:id="rId_hyperlink_211"/>
     <hyperlink ref="G235" r:id="rId_hyperlink_212"/>
     <hyperlink ref="G236" r:id="rId_hyperlink_213"/>
     <hyperlink ref="G237" r:id="rId_hyperlink_214"/>
-    <hyperlink ref="G238" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="G239" r:id="rId_hyperlink_215"/>
     <hyperlink ref="G240" r:id="rId_hyperlink_216"/>
     <hyperlink ref="G241" r:id="rId_hyperlink_217"/>
     <hyperlink ref="G242" r:id="rId_hyperlink_218"/>
     <hyperlink ref="G243" r:id="rId_hyperlink_219"/>
     <hyperlink ref="G244" r:id="rId_hyperlink_220"/>
     <hyperlink ref="G245" r:id="rId_hyperlink_221"/>
     <hyperlink ref="G246" r:id="rId_hyperlink_222"/>
     <hyperlink ref="G247" r:id="rId_hyperlink_223"/>
     <hyperlink ref="G248" r:id="rId_hyperlink_224"/>
     <hyperlink ref="G249" r:id="rId_hyperlink_225"/>
-    <hyperlink ref="G250" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="G251" r:id="rId_hyperlink_226"/>
     <hyperlink ref="G252" r:id="rId_hyperlink_227"/>
     <hyperlink ref="G253" r:id="rId_hyperlink_228"/>
     <hyperlink ref="G254" r:id="rId_hyperlink_229"/>
     <hyperlink ref="G255" r:id="rId_hyperlink_230"/>
     <hyperlink ref="G256" r:id="rId_hyperlink_231"/>
     <hyperlink ref="G257" r:id="rId_hyperlink_232"/>
     <hyperlink ref="G258" r:id="rId_hyperlink_233"/>
     <hyperlink ref="G259" r:id="rId_hyperlink_234"/>
     <hyperlink ref="G260" r:id="rId_hyperlink_235"/>
     <hyperlink ref="G261" r:id="rId_hyperlink_236"/>
     <hyperlink ref="G262" r:id="rId_hyperlink_237"/>
     <hyperlink ref="G263" r:id="rId_hyperlink_238"/>
     <hyperlink ref="G264" r:id="rId_hyperlink_239"/>
     <hyperlink ref="G265" r:id="rId_hyperlink_240"/>
-    <hyperlink ref="G266" r:id="rId_hyperlink_241"/>
-    <hyperlink ref="G268" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="G267" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="G269" r:id="rId_hyperlink_242"/>
     <hyperlink ref="G270" r:id="rId_hyperlink_243"/>
     <hyperlink ref="G271" r:id="rId_hyperlink_244"/>
     <hyperlink ref="G272" r:id="rId_hyperlink_245"/>
     <hyperlink ref="G273" r:id="rId_hyperlink_246"/>
     <hyperlink ref="G274" r:id="rId_hyperlink_247"/>
     <hyperlink ref="G275" r:id="rId_hyperlink_248"/>
     <hyperlink ref="G276" r:id="rId_hyperlink_249"/>
     <hyperlink ref="G277" r:id="rId_hyperlink_250"/>
     <hyperlink ref="G278" r:id="rId_hyperlink_251"/>
     <hyperlink ref="G279" r:id="rId_hyperlink_252"/>
-    <hyperlink ref="G280" r:id="rId_hyperlink_253"/>
-    <hyperlink ref="G281" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="G281" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="G282" r:id="rId_hyperlink_254"/>
     <hyperlink ref="G283" r:id="rId_hyperlink_255"/>
     <hyperlink ref="G284" r:id="rId_hyperlink_256"/>
     <hyperlink ref="G285" r:id="rId_hyperlink_257"/>
     <hyperlink ref="G286" r:id="rId_hyperlink_258"/>
     <hyperlink ref="G287" r:id="rId_hyperlink_259"/>
     <hyperlink ref="G288" r:id="rId_hyperlink_260"/>
     <hyperlink ref="G289" r:id="rId_hyperlink_261"/>
     <hyperlink ref="G290" r:id="rId_hyperlink_262"/>
     <hyperlink ref="G291" r:id="rId_hyperlink_263"/>
     <hyperlink ref="G292" r:id="rId_hyperlink_264"/>
     <hyperlink ref="G293" r:id="rId_hyperlink_265"/>
     <hyperlink ref="G294" r:id="rId_hyperlink_266"/>
     <hyperlink ref="G295" r:id="rId_hyperlink_267"/>
     <hyperlink ref="G296" r:id="rId_hyperlink_268"/>
     <hyperlink ref="G297" r:id="rId_hyperlink_269"/>
     <hyperlink ref="G298" r:id="rId_hyperlink_270"/>
     <hyperlink ref="G299" r:id="rId_hyperlink_271"/>
     <hyperlink ref="G300" r:id="rId_hyperlink_272"/>
     <hyperlink ref="G301" r:id="rId_hyperlink_273"/>
-    <hyperlink ref="G302" r:id="rId_hyperlink_274"/>
-    <hyperlink ref="G303" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="G303" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="G304" r:id="rId_hyperlink_275"/>
     <hyperlink ref="G305" r:id="rId_hyperlink_276"/>
     <hyperlink ref="G306" r:id="rId_hyperlink_277"/>
     <hyperlink ref="G307" r:id="rId_hyperlink_278"/>
     <hyperlink ref="G308" r:id="rId_hyperlink_279"/>
     <hyperlink ref="G309" r:id="rId_hyperlink_280"/>
     <hyperlink ref="G310" r:id="rId_hyperlink_281"/>
     <hyperlink ref="G311" r:id="rId_hyperlink_282"/>
     <hyperlink ref="G312" r:id="rId_hyperlink_283"/>
     <hyperlink ref="G313" r:id="rId_hyperlink_284"/>
     <hyperlink ref="G314" r:id="rId_hyperlink_285"/>
-    <hyperlink ref="G315" r:id="rId_hyperlink_286"/>
-    <hyperlink ref="G316" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="G316" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="G317" r:id="rId_hyperlink_287"/>
     <hyperlink ref="G318" r:id="rId_hyperlink_288"/>
     <hyperlink ref="G319" r:id="rId_hyperlink_289"/>
     <hyperlink ref="G320" r:id="rId_hyperlink_290"/>
     <hyperlink ref="G321" r:id="rId_hyperlink_291"/>
     <hyperlink ref="G322" r:id="rId_hyperlink_292"/>
     <hyperlink ref="G323" r:id="rId_hyperlink_293"/>
     <hyperlink ref="G324" r:id="rId_hyperlink_294"/>
     <hyperlink ref="G325" r:id="rId_hyperlink_295"/>
     <hyperlink ref="G326" r:id="rId_hyperlink_296"/>
     <hyperlink ref="G327" r:id="rId_hyperlink_297"/>
-    <hyperlink ref="G328" r:id="rId_hyperlink_298"/>
-    <hyperlink ref="G329" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="G330" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="G331" r:id="rId_hyperlink_299"/>
     <hyperlink ref="G332" r:id="rId_hyperlink_300"/>
     <hyperlink ref="G333" r:id="rId_hyperlink_301"/>
     <hyperlink ref="G334" r:id="rId_hyperlink_302"/>
     <hyperlink ref="G335" r:id="rId_hyperlink_303"/>
     <hyperlink ref="G336" r:id="rId_hyperlink_304"/>
     <hyperlink ref="G337" r:id="rId_hyperlink_305"/>
     <hyperlink ref="G338" r:id="rId_hyperlink_306"/>
     <hyperlink ref="G339" r:id="rId_hyperlink_307"/>
     <hyperlink ref="G340" r:id="rId_hyperlink_308"/>
     <hyperlink ref="G341" r:id="rId_hyperlink_309"/>
     <hyperlink ref="G342" r:id="rId_hyperlink_310"/>
-    <hyperlink ref="G343" r:id="rId_hyperlink_311"/>
-    <hyperlink ref="G344" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="G344" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="G345" r:id="rId_hyperlink_312"/>
     <hyperlink ref="G346" r:id="rId_hyperlink_313"/>
     <hyperlink ref="G347" r:id="rId_hyperlink_314"/>
     <hyperlink ref="G348" r:id="rId_hyperlink_315"/>
     <hyperlink ref="G349" r:id="rId_hyperlink_316"/>
     <hyperlink ref="G350" r:id="rId_hyperlink_317"/>
     <hyperlink ref="G351" r:id="rId_hyperlink_318"/>
     <hyperlink ref="G352" r:id="rId_hyperlink_319"/>
     <hyperlink ref="G353" r:id="rId_hyperlink_320"/>
-    <hyperlink ref="G354" r:id="rId_hyperlink_321"/>
-    <hyperlink ref="G355" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="G356" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="G357" r:id="rId_hyperlink_322"/>
     <hyperlink ref="G358" r:id="rId_hyperlink_323"/>
     <hyperlink ref="G359" r:id="rId_hyperlink_324"/>
     <hyperlink ref="G360" r:id="rId_hyperlink_325"/>
     <hyperlink ref="G361" r:id="rId_hyperlink_326"/>
     <hyperlink ref="G362" r:id="rId_hyperlink_327"/>
     <hyperlink ref="G363" r:id="rId_hyperlink_328"/>
     <hyperlink ref="G364" r:id="rId_hyperlink_329"/>
     <hyperlink ref="G365" r:id="rId_hyperlink_330"/>
     <hyperlink ref="G366" r:id="rId_hyperlink_331"/>
     <hyperlink ref="G367" r:id="rId_hyperlink_332"/>
     <hyperlink ref="G368" r:id="rId_hyperlink_333"/>
-    <hyperlink ref="G369" r:id="rId_hyperlink_334"/>
-    <hyperlink ref="G370" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="G370" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="G371" r:id="rId_hyperlink_335"/>
     <hyperlink ref="G372" r:id="rId_hyperlink_336"/>
     <hyperlink ref="G373" r:id="rId_hyperlink_337"/>
     <hyperlink ref="G374" r:id="rId_hyperlink_338"/>
     <hyperlink ref="G375" r:id="rId_hyperlink_339"/>
     <hyperlink ref="G376" r:id="rId_hyperlink_340"/>
     <hyperlink ref="G377" r:id="rId_hyperlink_341"/>
     <hyperlink ref="G378" r:id="rId_hyperlink_342"/>
     <hyperlink ref="G379" r:id="rId_hyperlink_343"/>
     <hyperlink ref="G380" r:id="rId_hyperlink_344"/>
     <hyperlink ref="G381" r:id="rId_hyperlink_345"/>
     <hyperlink ref="G382" r:id="rId_hyperlink_346"/>
     <hyperlink ref="G383" r:id="rId_hyperlink_347"/>
     <hyperlink ref="G384" r:id="rId_hyperlink_348"/>
-    <hyperlink ref="G385" r:id="rId_hyperlink_349"/>
-    <hyperlink ref="G386" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="G387" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="G388" r:id="rId_hyperlink_350"/>
     <hyperlink ref="G389" r:id="rId_hyperlink_351"/>
     <hyperlink ref="G390" r:id="rId_hyperlink_352"/>
     <hyperlink ref="G391" r:id="rId_hyperlink_353"/>
     <hyperlink ref="G392" r:id="rId_hyperlink_354"/>
     <hyperlink ref="G393" r:id="rId_hyperlink_355"/>
     <hyperlink ref="G394" r:id="rId_hyperlink_356"/>
     <hyperlink ref="G395" r:id="rId_hyperlink_357"/>
-    <hyperlink ref="G396" r:id="rId_hyperlink_358"/>
-    <hyperlink ref="G397" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="G397" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="G398" r:id="rId_hyperlink_359"/>
     <hyperlink ref="G399" r:id="rId_hyperlink_360"/>
     <hyperlink ref="G400" r:id="rId_hyperlink_361"/>
     <hyperlink ref="G401" r:id="rId_hyperlink_362"/>
-    <hyperlink ref="G402" r:id="rId_hyperlink_363"/>
-    <hyperlink ref="G403" r:id="rId_hyperlink_364"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" r:id="rId2"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>