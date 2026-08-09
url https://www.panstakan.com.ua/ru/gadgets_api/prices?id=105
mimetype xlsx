--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="prices" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1082">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Facebook</t>
   </si>
   <si>
     <t>Instagram</t>
   </si>
   <si>
     <t>Youtube</t>
   </si>
   <si>
     <t>Twitter</t>
   </si>
   <si>
     <t>Viber</t>
   </si>
   <si>
     <t>Чай натуральный / Коктейли / Соусы</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
@@ -116,444 +116,438 @@
   <si>
     <t>225.85 грн/за бут.</t>
   </si>
   <si>
     <t>217.8 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-ogurec-1200g-1l</t>
   </si>
   <si>
     <t>Соус-коктейль Питахайя 1200г (1л)</t>
   </si>
   <si>
     <t>291.66 грн/за бут.</t>
   </si>
   <si>
     <t>280.6 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-pitakhayya-1200g-1l</t>
   </si>
   <si>
     <t>Соус-коктейль Розовый Грейпфрут 1200г (1л)</t>
   </si>
   <si>
-    <t>248.76 грн/за бут.</t>
-[...2 lines deleted...]
-    <t>235.95 грн/від 5 бут.</t>
+    <t>306.17 грн/за бут.</t>
+  </si>
+  <si>
+    <t>290.4 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-rozovyy-greypfrut-1200g-1l</t>
   </si>
   <si>
     <t>Соус-коктейль Клюква-Малина 1200г (1л)</t>
   </si>
   <si>
     <t>335 грн/за бут.</t>
   </si>
   <si>
     <t>320 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-klyukva-malina-1200g-1l</t>
   </si>
   <si>
     <t>Соус-коктейль Айва 1200г (1л)</t>
   </si>
   <si>
     <t>219.62 грн/за бут.</t>
   </si>
   <si>
     <t>210.8 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-ayva-1200g-1l</t>
   </si>
   <si>
     <t>Коктейли/Пюре/Чай - PanStakan</t>
   </si>
   <si>
     <t>003797</t>
   </si>
   <si>
     <t>Лимонный фреш 1200г (1л)</t>
   </si>
   <si>
+    <t>303.6 грн/за бут.</t>
+  </si>
+  <si>
+    <t>294.8 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/limonnyy-fresh-1200g-1l</t>
+  </si>
+  <si>
+    <t>Соус-коктейль Клубника-Банан 1200г (1л)</t>
+  </si>
+  <si>
+    <t>258.38 грн/за бут.</t>
+  </si>
+  <si>
+    <t>248 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-klubnika-banan-1200g-1l</t>
+  </si>
+  <si>
+    <t>002392</t>
+  </si>
+  <si>
+    <t>Чай Рябина 1200г (1л)</t>
+  </si>
+  <si>
+    <t>138.5 грн/за бут.</t>
+  </si>
+  <si>
+    <t>132 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-ryabina-1200g-1l</t>
+  </si>
+  <si>
+    <t>002113</t>
+  </si>
+  <si>
+    <t>Чай Имбирный 1200г (1л)</t>
+  </si>
+  <si>
+    <t>303.22 грн/за бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-imbirnyy-1200g-1l</t>
+  </si>
+  <si>
+    <t>Коктейль пюре Груша-Апельсин 1200г (1л)</t>
+  </si>
+  <si>
+    <t>305.8 грн/за бут.</t>
+  </si>
+  <si>
+    <t>286 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kokteyl-pyure-grusha-apelsin-1200g-1l</t>
+  </si>
+  <si>
+    <t>Коктейль пюре Груша 1200г (1л)</t>
+  </si>
+  <si>
+    <t>299.2 грн/за бут.</t>
+  </si>
+  <si>
+    <t>281.6 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kokteyl-pyure-grusha-1200g-1l</t>
+  </si>
+  <si>
+    <t>03017</t>
+  </si>
+  <si>
+    <t>Соус-коктейль Лохина 1200г (1л)</t>
+  </si>
+  <si>
+    <t>325 грн/за бут.</t>
+  </si>
+  <si>
+    <t>307.5 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-lokhina-1200g-1l</t>
+  </si>
+  <si>
+    <t>03015</t>
+  </si>
+  <si>
+    <t>Чай Коктейль Манго-Маракуйя 1200г (1л)</t>
+  </si>
+  <si>
+    <t>350 грн/за бут.</t>
+  </si>
+  <si>
+    <t>336 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-kokteyl-mango-marakuyya-1200g-1l</t>
+  </si>
+  <si>
+    <t>03018</t>
+  </si>
+  <si>
+    <t>Пюре Медовый Попкорн 1200г (1л)</t>
+  </si>
+  <si>
+    <t>134.85 грн/за бут.</t>
+  </si>
+  <si>
+    <t>130 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/pyure-medovyy-popkorn-1200g-1l</t>
+  </si>
+  <si>
+    <t>03016</t>
+  </si>
+  <si>
+    <t>Пюре-Морковь 1200г (1л)</t>
+  </si>
+  <si>
+    <t>138.9 грн/за бут.</t>
+  </si>
+  <si>
+    <t>133.9 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/pyure-morkov-1200g-1l</t>
+  </si>
+  <si>
+    <t>002896</t>
+  </si>
+  <si>
+    <t>Коктейль Крем-Малибу 1200г (1л)</t>
+  </si>
+  <si>
+    <t>138.8 грн/за бут.</t>
+  </si>
+  <si>
+    <t>135 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kokteyl-krem-malibu-1200g-1l</t>
+  </si>
+  <si>
+    <t>002393</t>
+  </si>
+  <si>
+    <t>Чай Черничный 1200г (1л)</t>
+  </si>
+  <si>
+    <t>412.5 грн/за бут.</t>
+  </si>
+  <si>
+    <t>396 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-chernichnyy-1200g-1l</t>
+  </si>
+  <si>
+    <t>002546</t>
+  </si>
+  <si>
+    <t>Чай Коктейль Апельсин 1200г (1л)</t>
+  </si>
+  <si>
     <t>276 грн/за бут.</t>
   </si>
   <si>
     <t>268 грн/від 5 бут.</t>
   </si>
   <si>
-    <t>https://www.panstakan.com.ua/ru/product/limonnyy-fresh-1200g-1l</t>
-[...163 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-kokteyl-apelsin-1200g-1l</t>
   </si>
   <si>
     <t>02924</t>
   </si>
   <si>
     <t>Коктейль Персик 1200г (1л)</t>
   </si>
   <si>
+    <t>https://www.panstakan.com.ua/ru/product/kokteyl-persik-1200g-1l</t>
+  </si>
+  <si>
+    <t>002893</t>
+  </si>
+  <si>
+    <t>Коктейль Мандарин 1200г (1л)</t>
+  </si>
+  <si>
     <t>289.8 грн/за бут.</t>
   </si>
   <si>
     <t>277.2 грн/від 5 бут.</t>
   </si>
   <si>
-    <t>https://www.panstakan.com.ua/ru/product/kokteyl-persik-1200g-1l</t>
-[...5 lines deleted...]
-    <t>Коктейль Мандарин 1200г (1л)</t>
+    <t>https://www.panstakan.com.ua/ru/product/kokteyl-mandarin-1200g-1l</t>
+  </si>
+  <si>
+    <t>002894</t>
+  </si>
+  <si>
+    <t>Пюре Банан 1200г (1л)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/pyure-banan-1200g-1l</t>
+  </si>
+  <si>
+    <t>002895</t>
+  </si>
+  <si>
+    <t>Чай Коктейль Вишневый 1200г (1л)</t>
+  </si>
+  <si>
+    <t>323.4 грн/за бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-kokteyl-vishnevyy-1200g-1l</t>
+  </si>
+  <si>
+    <t>002112</t>
+  </si>
+  <si>
+    <t>Чай Цитрусовый 1200г (1л)</t>
+  </si>
+  <si>
+    <t>288.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>281.4 грн/від 5 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-citrusovyy-1200g-1l</t>
+  </si>
+  <si>
+    <t>002114</t>
+  </si>
+  <si>
+    <t>Чай Облепиховый 1200г (1л)</t>
+  </si>
+  <si>
+    <t>297.41 грн/за уп</t>
+  </si>
+  <si>
+    <t>270.9 грн/від 5 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-oblepikhovyy-1200g-1l</t>
+  </si>
+  <si>
+    <t>002148</t>
+  </si>
+  <si>
+    <t>Чай Лесная ягода 1200г (1л)</t>
+  </si>
+  <si>
+    <t>358.8 грн/за бут.</t>
+  </si>
+  <si>
+    <t>338 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-lesnaya-yagoda-1200g-1l</t>
+  </si>
+  <si>
+    <t>002111</t>
+  </si>
+  <si>
+    <t>Чай Клюквенный 1200г (1л)</t>
+  </si>
+  <si>
+    <t>367.64 грн/за бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-klyukvennyy-1200g-1l</t>
+  </si>
+  <si>
+    <t>002328</t>
+  </si>
+  <si>
+    <t>Чай Калиновый 1200г (1л)</t>
   </si>
   <si>
     <t>255.3 грн/за бут.</t>
   </si>
   <si>
-    <t>244.2 грн/від 5 бут.</t>
-[...65 lines deleted...]
-    <t>345 грн/за бут.</t>
+    <t>233.1 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-kalinovyy-1200g-1l</t>
+  </si>
+  <si>
+    <t>02923</t>
+  </si>
+  <si>
+    <t>Коктейль Лайм-Мята 1200г (1л)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kokteyl-laym-myata-1200g-1l</t>
+  </si>
+  <si>
+    <t>Соус-коктейль Фреш Тоник 1200г (1л)</t>
+  </si>
+  <si>
+    <t>241.29 грн/за бут.</t>
+  </si>
+  <si>
+    <t>230.4 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-fresh-tonik-1200g-1l</t>
+  </si>
+  <si>
+    <t>Коктейль пюре Дыня-Маракуя 1200г (1л)</t>
+  </si>
+  <si>
+    <t>351 грн/за бут.</t>
+  </si>
+  <si>
+    <t>337.5 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/kokteyl-pyure-dynya-marakuya-1200g-1l</t>
+  </si>
+  <si>
+    <t>Чай коктейль Смородина-Базилик 1200г (1л)</t>
   </si>
   <si>
     <t>325 грн/від 5 бут.</t>
   </si>
   <si>
-    <t>https://www.panstakan.com.ua/ru/product/chay-lesnaya-yagoda-1200g-1l</t>
-[...67 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-kokteyl-smorodina-bazilik-1200g-1l</t>
   </si>
   <si>
     <t>003796</t>
   </si>
   <si>
     <t>Коктейль Апероль 1200г (1л)</t>
   </si>
   <si>
-    <t>308.2 грн/за бут.</t>
-[...2 lines deleted...]
-    <t>294.4 грн/від 5 бут.</t>
+    <t>321.6 грн/за бут.</t>
+  </si>
+  <si>
+    <t>307.2 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kokteyl-aperol-1200g-1l</t>
   </si>
   <si>
     <t>002385</t>
   </si>
   <si>
     <t>Чай Малиновый 1200г (1л)</t>
   </si>
   <si>
     <t>348.4 грн/за бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-malinovyy-1200g-1l</t>
   </si>
   <si>
     <t>003798</t>
   </si>
   <si>
     <t>Добавка Тросниковый сахар 1200г (1л)</t>
   </si>
   <si>
     <t>170 грн/за бут.</t>
   </si>
@@ -566,90 +560,84 @@
   <si>
     <t>Крышка - Дозатор на соусы ПанСтакан 1шт</t>
   </si>
   <si>
     <t>20 грн/за шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kryshka-dozator-na-sousy-panstakan-1sht</t>
   </si>
   <si>
     <t>Соус-коктейль Облипиха-Имбирь 1200г (1л)</t>
   </si>
   <si>
     <t>301.81 грн/за бут.</t>
   </si>
   <si>
     <t>287.5 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-oblipikha-imbir-1200g-1l</t>
   </si>
   <si>
     <t>Коктейль пюре Личи-Клубника 1200г (1л)</t>
   </si>
   <si>
-    <t>322.5 грн/від 5 бут.</t>
+    <t>335.4 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kokteyl-pyure-lichi-klubnika-1200g-1l</t>
   </si>
   <si>
     <t>02922</t>
   </si>
   <si>
     <t>Коктейль Лимонад 1200г (1л)</t>
   </si>
   <si>
     <t>248.4 грн/за шт</t>
   </si>
   <si>
     <t>241.2 грн/від 5 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kokteyl-limonad-1200g-1l</t>
   </si>
   <si>
     <t>Коктейль пюре Груша-Лимон 1200г (1л)</t>
   </si>
   <si>
-    <t>272 грн/за бут.</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/kokteyl-pyure-grusha-limon-1200g-1l</t>
   </si>
   <si>
     <t>002386</t>
   </si>
   <si>
     <t>Чай Коктейль Мохито 1200г (1л)</t>
   </si>
   <si>
-    <t>249.82 грн/за бут.</t>
+    <t>291.46 грн/за бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-kokteyl-mokhito-1200g-1l</t>
   </si>
   <si>
     <t>002503</t>
   </si>
   <si>
     <t>Чай Коктейль Маракуйя 1200г (1л)</t>
   </si>
   <si>
     <t>329.4 грн/за бут.</t>
   </si>
   <si>
     <t>318.6 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-kokteyl-marakuyya-1200g-1l</t>
   </si>
   <si>
     <t>002389</t>
   </si>
   <si>
     <t>Чай Коктейль Манго 1200г (1л)</t>
   </si>
@@ -689,153 +677,156 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-kokteyl-yabloko-selera-1200g-1l</t>
   </si>
   <si>
     <t>002795</t>
   </si>
   <si>
     <t>Пюре Баунти 1200г (1л)</t>
   </si>
   <si>
     <t>149.99 грн/за бут.</t>
   </si>
   <si>
     <t>149.99 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/pyure-baunti-1200g-1l</t>
   </si>
   <si>
     <t>002658</t>
   </si>
   <si>
     <t>Коктейль Арбуз 1200г (1л)</t>
   </si>
   <si>
-    <t>264 грн/від 5 бут.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/kokteyl-arbuz-1200g-1l</t>
   </si>
   <si>
     <t>002391</t>
   </si>
   <si>
     <t>Чай Клубничный 1200г (1л)</t>
   </si>
   <si>
-    <t>289.07 грн/за бут.</t>
+    <t>302.83 грн/за бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-klubnichnyy-1200g-1l</t>
   </si>
   <si>
     <t>002778</t>
   </si>
   <si>
     <t>Коктейль Пино-Колада 1200г (1л)</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kokteyl-pino-kolada-1200g-1l</t>
   </si>
   <si>
     <t>002388</t>
   </si>
   <si>
     <t>Пюре Киви 1200г (1л)</t>
   </si>
   <si>
-    <t>317.5 грн/за бут.</t>
+    <t>330.2 грн/за бут.</t>
+  </si>
+  <si>
+    <t>319.8 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/pyure-kivi-1200g-1l</t>
   </si>
   <si>
     <t>002387</t>
   </si>
   <si>
     <t>Коктейль Ананас 1200г (1л)</t>
   </si>
   <si>
-    <t>315.38 грн/за бут.</t>
-[...2 lines deleted...]
-    <t>305 грн/від 5 бут.</t>
+    <t>327.99 грн/за бут.</t>
+  </si>
+  <si>
+    <t>317.2 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kokteyl-ananas-1200g-1l</t>
   </si>
   <si>
     <t>001865</t>
   </si>
   <si>
     <t>Чай Глинтвейн 1200 грм (1 л)</t>
   </si>
   <si>
     <t>253.45 грн/за бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-glintveyn-1200-grm-1-l</t>
   </si>
   <si>
     <t>Чай коктейль Пряный апельсин 1200г (1л)</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-kokteyl-pryanyy-apelsin-1200g-1l</t>
   </si>
   <si>
     <t>01105</t>
   </si>
   <si>
     <t>Чай Гранатовый 1200г (1л)</t>
   </si>
   <si>
-    <t>292.4 грн/за бут.</t>
-[...2 lines deleted...]
-    <t>279.5 грн/від 5 бут.</t>
+    <t>353.6 грн/за бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-granatovyy-1200g-1l</t>
   </si>
   <si>
     <t>Чай коктейль Маракуя-Груша 1200г (1л)</t>
   </si>
   <si>
+    <t>300 грн/за бут.</t>
+  </si>
+  <si>
+    <t>288 грн/від 5 бут.</t>
+  </si>
+  <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-kokteyl-marakuya-grusha-1200g-1l</t>
   </si>
   <si>
     <t>005989</t>
   </si>
   <si>
     <t>Соус-коктейль Тропический Мультифрукт 1200г (1л)</t>
   </si>
   <si>
-    <t>347.5 грн/за шт</t>
-[...2 lines deleted...]
-    <t>325 грн/від 6 шт</t>
+    <t>361.4 грн/за шт</t>
+  </si>
+  <si>
+    <t>338 грн/від 6 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-tropicheskiy-multifrukt-1200g-1l</t>
   </si>
   <si>
     <t>Чай Облепиха с корицей 1200г (1л)</t>
   </si>
   <si>
     <t>156.2 грн/за бут.</t>
   </si>
   <si>
     <t>145.2 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-oblepikha-s-koricey-1200g-1l</t>
   </si>
   <si>
     <t>005972</t>
   </si>
   <si>
     <t>Соус-коктейль Ежевика 1200г (1л)</t>
   </si>
   <si>
     <t>322 грн/за шт</t>
   </si>
@@ -875,54 +866,54 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-multifrukt-1200g-1l</t>
   </si>
   <si>
     <t>005988</t>
   </si>
   <si>
     <t>Соус-коктейль Мультивитамин 1200г (1л)</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-multivitamin-1200g-1l</t>
   </si>
   <si>
     <t>005971</t>
   </si>
   <si>
     <t>Соус-коктейль Брусника 1200г (1л)</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-brusnika-1200g-1l</t>
   </si>
   <si>
     <t>Чай коктейль Виноград 1200г (1л)</t>
   </si>
   <si>
-    <t>283.5 грн/за бут.</t>
-[...2 lines deleted...]
-    <t>275.1 грн/від 5 бут.</t>
+    <t>297 грн/за бут.</t>
+  </si>
+  <si>
+    <t>288.2 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-kokteyl-vinograd-1200g-1l</t>
   </si>
   <si>
     <t>Чай коктейль Поричка 1200г (1л)</t>
   </si>
   <si>
     <t>242.35 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-kokteyl-porichka-1200g-1l</t>
   </si>
   <si>
     <t>Чай коктейль Слива 1200г (1л)</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-kokteyl-sliva-1200g-1l</t>
   </si>
   <si>
     <t>Соус-коктейль Яблоко-Сельдерей 1200г (1л)</t>
   </si>
   <si>
     <t>239 грн/за бут.</t>
   </si>
@@ -932,50 +923,56 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-yabloko-selderey-1200g-1l</t>
   </si>
   <si>
     <t>005970</t>
   </si>
   <si>
     <t>Соус-коктейль Манго-Ананас 1200г (1л)</t>
   </si>
   <si>
     <t>350 грн/за шт</t>
   </si>
   <si>
     <t>330 грн/від 6 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-mango-ananas-1200g-1l</t>
   </si>
   <si>
     <t>005973</t>
   </si>
   <si>
     <t>Соус-коктейль Вишня-Чилли 1200г (1л)</t>
   </si>
   <si>
+    <t>364 грн/за шт</t>
+  </si>
+  <si>
+    <t>343.2 грн/від 6 шт</t>
+  </si>
+  <si>
     <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-vishnya-chilli-1200g-1l</t>
   </si>
   <si>
     <t>005974</t>
   </si>
   <si>
     <t>Соус-коктейль Маракуя-Мультивитамин 1200г (1л)</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-marakuya-multivitamin-1200g-1l</t>
   </si>
   <si>
     <t>005969</t>
   </si>
   <si>
     <t>Clone of Соус-коктейль Манго-Ананас 1200г (1л)</t>
   </si>
   <si>
     <t>245 грн/за шт</t>
   </si>
   <si>
     <t>231 грн/від 6 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/sous-kokteyl-alycha-1200g-1l</t>
@@ -2027,56 +2024,50 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-hello-tea-yablochnyy-shtrudel-1up20sht</t>
   </si>
   <si>
     <t>003103</t>
   </si>
   <si>
     <t>Чай Hello tea Можжевельник - Эвкалипт 1уп/20шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-hello-tea-mozhzhevelnik-evkalipt-1up20sht</t>
   </si>
   <si>
     <t>001040</t>
   </si>
   <si>
     <t>Чай Hello tea Черный 1уп/20шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-hello-tea-chernyy-1up20sht</t>
   </si>
   <si>
     <t>Чай Hello tea Апельсин - Розмарин 1уп/20шт</t>
   </si>
   <si>
-    <t>78.01 грн/за шт</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-hello-tea-apelsin-rozmarin-1up20sht</t>
   </si>
   <si>
     <t>Чай Hello tea Чайная роза 1уп/20шт</t>
   </si>
   <si>
     <t>78 грн/за шт</t>
   </si>
   <si>
     <t>75 грн/від 5 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-hello-tea-chaynaya-roza-1up20sht</t>
   </si>
   <si>
     <t>НФ-00000427</t>
   </si>
   <si>
     <t>Чай Hello tea Смородина - Базилик 1уп/20шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-hello-tea-smorodina-bazilik-1up20sht</t>
   </si>
   <si>
     <t>002180</t>
@@ -2213,77 +2204,86 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/node/32946</t>
   </si>
   <si>
     <t>003383</t>
   </si>
   <si>
     <t>Чай Бутоны Розы 100г</t>
   </si>
   <si>
     <t>217.5 грн/за шт</t>
   </si>
   <si>
     <t>210.25 грн/від 3 шт</t>
   </si>
   <si>
     <t>200.1 грн/від 10 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/node/32945</t>
   </si>
   <si>
     <t>Чай МАТЧА Манго 100гр</t>
   </si>
   <si>
+    <t>232.34 грн/за шт</t>
+  </si>
+  <si>
+    <t>225.54 грн/від 3 шт</t>
+  </si>
+  <si>
+    <t>218.74 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/node/32944</t>
+  </si>
+  <si>
+    <t>004549</t>
+  </si>
+  <si>
+    <t>Чай МАТЧА Апельсин (оранж) 100гр</t>
+  </si>
+  <si>
+    <t>205.01 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/node/32972</t>
+  </si>
+  <si>
+    <t>Чай МАТЧА Пітахайя 100гр</t>
+  </si>
+  <si>
     <t>218.67 грн/за шт</t>
   </si>
   <si>
     <t>212.27 грн/від 3 шт</t>
   </si>
   <si>
     <t>205.87 грн/від 10 шт</t>
   </si>
   <si>
-    <t>https://www.panstakan.com.ua/ru/node/32944</t>
-[...16 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/node/32937</t>
   </si>
   <si>
     <t>Чай МАТЧА Клубника 100г</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-matcha-klubnika-100g</t>
   </si>
   <si>
     <t>003829</t>
   </si>
   <si>
     <t>Чай МАТЧА ЧОРНИЦЯ 100гр</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/node/32950</t>
   </si>
   <si>
     <t>Чай Гречаний 100 гр</t>
   </si>
   <si>
     <t>150 грн/за шт</t>
   </si>
   <si>
     <t>140 грн/від 3 шт</t>
@@ -2363,116 +2363,125 @@
   <si>
     <t>1430 грн/від 3 шт</t>
   </si>
   <si>
     <t>1375 грн/від 4 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/nabor-dlya-matchi</t>
   </si>
   <si>
     <t>Баночка для чая Матча (микс)</t>
   </si>
   <si>
     <t>156.6 грн/за шт</t>
   </si>
   <si>
     <t>147.9 грн/від 3 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/banochka-dlya-chaya-matcha-miks</t>
   </si>
   <si>
     <t>Чай МАТЧА Малина 100г</t>
   </si>
   <si>
+    <t>232.34 грн/за уп</t>
+  </si>
+  <si>
+    <t>225.54 грн/від 3 уп</t>
+  </si>
+  <si>
+    <t>218.74 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-matcha-malina-100g</t>
+  </si>
+  <si>
+    <t>002754</t>
+  </si>
+  <si>
+    <t>Чай МАТЧА Зелений 100гр</t>
+  </si>
+  <si>
+    <t>206.94 грн/за шт</t>
+  </si>
+  <si>
+    <t>199.6 грн/від 3 шт</t>
+  </si>
+  <si>
+    <t>189.79 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/node/32933</t>
+  </si>
+  <si>
+    <t>005161</t>
+  </si>
+  <si>
+    <t>Чай МАТЧА Дыня 100г</t>
+  </si>
+  <si>
+    <t>216 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-matcha-dynya-100g</t>
+  </si>
+  <si>
+    <t>Чай МАТЧА Персик 100гр</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-matcha-persik-100gr</t>
+  </si>
+  <si>
+    <t>Чай МАТЧА Маракуйя 100гр</t>
+  </si>
+  <si>
+    <t>217.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>208 грн/від 3 уп</t>
+  </si>
+  <si>
+    <t>195.2 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-matcha-marakuyya-100gr</t>
+  </si>
+  <si>
+    <t>Чай МАТЧА Банан 100г</t>
+  </si>
+  <si>
     <t>218.67 грн/за уп</t>
   </si>
   <si>
     <t>212.27 грн/від 3 уп</t>
   </si>
   <si>
     <t>205.87 грн/від 10 уп</t>
   </si>
   <si>
-    <t>https://www.panstakan.com.ua/ru/product/chay-matcha-malina-100g</t>
-[...55 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-matcha-banan-100g</t>
   </si>
   <si>
     <t>Вінчик ЧАСЕН Оригінальний  для Матча Латте та чаю Матча</t>
   </si>
   <si>
     <t>397.67 грн/за шт</t>
   </si>
   <si>
     <t>382.72 грн/від 3 шт</t>
   </si>
   <si>
     <t>367.77 грн/від 10 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/node/32938</t>
   </si>
   <si>
     <t>004550</t>
   </si>
   <si>
     <t>Чай МАТЧА Виноград 100г</t>
   </si>
   <si>
     <t>211.84 грн/за шт</t>
@@ -2984,62 +2993,62 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-zelenyy-dolche-vita-barista-quality-panstakan-no17-100gup</t>
   </si>
   <si>
     <t>Чай в пакетиках Tobi Tea</t>
   </si>
   <si>
     <t>006287</t>
   </si>
   <si>
     <t>Чай в пакетиках Tobi Tea Наглый фрукт</t>
   </si>
   <si>
     <t>64.76 грн/за шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-tobi-tea-naglyy-frukt</t>
   </si>
   <si>
     <t>006286</t>
   </si>
   <si>
     <t>Чай в пакетиках зеленый Tobi Tea Молочный улун</t>
   </si>
   <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-zelenyy-tobi-tea-molochnyy-ulun</t>
+  </si>
+  <si>
+    <t>006285</t>
+  </si>
+  <si>
+    <t>Чай в пакетиках Tobi Tea Зеленый</t>
+  </si>
+  <si>
     <t>62 грн/за шт</t>
   </si>
   <si>
-    <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-zelenyy-tobi-tea-molochnyy-ulun</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-tobi-tea-zelenyy</t>
   </si>
   <si>
     <t>006279</t>
   </si>
   <si>
     <t>Чай в пакетиках Tobi Tea Альпийский луг</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-tobi-tea-alpiyskiy-lug</t>
   </si>
   <si>
     <t>006292</t>
   </si>
   <si>
     <t>Чай в пакетиках Tobi Tea Черный с чебрецом</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-tobi-tea-chernyy-s-chebrecom</t>
   </si>
   <si>
     <t>006291</t>
   </si>
   <si>
     <t>Чай в пакетиках Tobi Tea Черный с лимоном</t>
@@ -3134,129 +3143,135 @@
   <si>
     <t>Чай в пакетиках Tobi Tea Чебрец Лаванда</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-tobi-tea-chebrec-lavanda</t>
   </si>
   <si>
     <t>006294</t>
   </si>
   <si>
     <t>Чай в пакетиках черный Tobi Tea Саусеп с яблоком</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-chernyy-tobi-tea-sausep-s-yablokom</t>
   </si>
   <si>
     <t>Чай в пакетиках LOVARE</t>
   </si>
   <si>
     <t>006298</t>
   </si>
   <si>
     <t>Чай в пакетиках LOVARE Страстный фрукт</t>
   </si>
   <si>
+    <t>124.97 грн/за уп</t>
+  </si>
+  <si>
+    <t>120.78 грн/від 5 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-lovare-strastnyy-frukt</t>
+  </si>
+  <si>
+    <t>006301</t>
+  </si>
+  <si>
+    <t>Чай в пакетиках LOVARE Дикие ягоды</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-lovare-dikie-yagody</t>
+  </si>
+  <si>
+    <t>006300</t>
+  </si>
+  <si>
+    <t>Чай в пакетиках LOVARE 1001 ночь</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-lovare-1001-noch</t>
+  </si>
+  <si>
+    <t>006303</t>
+  </si>
+  <si>
+    <t>Чай в пакетиках LOVARE Альпийский луг</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-lovare-alpiyskiy-lug</t>
+  </si>
+  <si>
+    <t>006302</t>
+  </si>
+  <si>
+    <t>Чай в пакетиках LOVARE Багамский саусеп</t>
+  </si>
+  <si>
     <t>119 грн/за уп</t>
   </si>
   <si>
     <t>115 грн/від 5 уп</t>
   </si>
   <si>
-    <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-lovare-strastnyy-frukt</t>
-[...34 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-lovare-bagamskiy-sausep</t>
   </si>
   <si>
     <t>006299</t>
   </si>
   <si>
     <t>Чай в пакетиках LOVARE Брызги шампанского</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-lovare-bryzgi-shampanskogo</t>
   </si>
   <si>
     <t>006307</t>
   </si>
   <si>
     <t>Чай в пакетиках LOVARE Зеленый</t>
   </si>
   <si>
-    <t>115 грн/за уп</t>
-[...2 lines deleted...]
-    <t>111 грн/від 5 уп</t>
+    <t>120.77 грн/за уп</t>
+  </si>
+  <si>
+    <t>116.57 грн/від 5 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-lovare-zelenyy</t>
   </si>
   <si>
     <t>006310</t>
   </si>
   <si>
     <t>Чай в пакетиках LOVARE Зеленый асортимент</t>
   </si>
   <si>
-    <t>127 грн/за уп</t>
-[...2 lines deleted...]
-    <t>123.5 грн/від 5 уп</t>
+    <t>133.36 грн/за уп</t>
+  </si>
+  <si>
+    <t>129.68 грн/від 5 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-lovare-zelenyy-asortiment</t>
   </si>
   <si>
     <t>006306</t>
   </si>
   <si>
     <t>Чай в пакетиках LOVARE Эрл грей</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-lovare-erl-grey</t>
   </si>
   <si>
     <t>006304</t>
   </si>
   <si>
     <t>Чай в пакетиках LOVARE Английский</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/chay-v-paketikakh-lovare-angliyskiy</t>
   </si>
   <si>
     <t>006305</t>
   </si>
@@ -4020,3666 +4035,3666 @@
         <v>55</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
       <c r="D20" t="s">
         <v>57</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5" t="s">
         <v>59</v>
       </c>
       <c r="B21" t="s">
         <v>60</v>
       </c>
       <c r="C21" t="s">
         <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>62</v>
+        <v>34</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5">
         <v>3519</v>
       </c>
       <c r="B22" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" t="s">
         <v>64</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5">
         <v>3517</v>
       </c>
       <c r="B23" t="s">
+        <v>67</v>
+      </c>
+      <c r="C23" t="s">
         <v>68</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" t="s">
         <v>72</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>73</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="B25" t="s">
         <v>77</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>78</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B26" t="s">
         <v>82</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>83</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B27" t="s">
         <v>87</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>88</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B28" t="s">
         <v>92</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>93</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" t="s">
         <v>97</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>98</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5" t="s">
+        <v>101</v>
+      </c>
+      <c r="B30" t="s">
         <v>102</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>103</v>
       </c>
-      <c r="C30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D30" t="s">
-        <v>48</v>
+        <v>104</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B31" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C31" t="s">
-        <v>107</v>
+        <v>47</v>
       </c>
       <c r="D31" t="s">
-        <v>108</v>
+        <v>34</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5" t="s">
+        <v>109</v>
+      </c>
+      <c r="B32" t="s">
         <v>110</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>111</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33" t="s">
         <v>115</v>
       </c>
-      <c r="B33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C33" t="s">
-        <v>107</v>
+        <v>47</v>
       </c>
       <c r="D33" t="s">
-        <v>108</v>
+        <v>34</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B34" t="s">
         <v>118</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>119</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" t="s">
-        <v>121</v>
+        <v>48</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" t="s">
+        <v>122</v>
+      </c>
+      <c r="C35" t="s">
         <v>123</v>
       </c>
-      <c r="B35" t="s">
+      <c r="D35" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="B36" t="s">
+        <v>127</v>
+      </c>
+      <c r="C36" t="s">
         <v>128</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
         <v>129</v>
-      </c>
-[...4 lines deleted...]
-        <v>131</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5" t="s">
+        <v>131</v>
+      </c>
+      <c r="B37" t="s">
+        <v>132</v>
+      </c>
+      <c r="C37" t="s">
         <v>133</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="B38" t="s">
+        <v>137</v>
+      </c>
+      <c r="C38" t="s">
         <v>138</v>
       </c>
-      <c r="B38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="B39" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" t="s">
+        <v>142</v>
+      </c>
+      <c r="D39" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>145</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B40" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="C40" t="s">
-        <v>149</v>
+        <v>111</v>
       </c>
       <c r="D40" t="s">
-        <v>150</v>
+        <v>112</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5">
         <v>5766</v>
       </c>
       <c r="B41" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C41" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D41" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5">
         <v>3520</v>
       </c>
       <c r="B42" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C42" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D42" t="s">
-        <v>136</v>
+        <v>154</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="5">
         <v>3524</v>
       </c>
       <c r="B43" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C43" t="s">
         <v>37</v>
       </c>
       <c r="D43" t="s">
-        <v>136</v>
+        <v>157</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="B44" t="s">
+        <v>160</v>
+      </c>
+      <c r="C44" t="s">
         <v>161</v>
       </c>
-      <c r="B44" t="s">
+      <c r="D44" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>164</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B45" t="s">
+        <v>165</v>
+      </c>
+      <c r="C45" t="s">
         <v>166</v>
       </c>
-      <c r="B45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D45" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="B46" t="s">
+        <v>169</v>
+      </c>
+      <c r="C46" t="s">
         <v>170</v>
       </c>
-      <c r="B46" t="s">
+      <c r="D46" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="5">
         <v>5555</v>
       </c>
       <c r="B47" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="C47" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B48" t="s">
         <v>13</v>
       </c>
       <c r="C48" t="s">
         <v>14</v>
       </c>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="5">
         <v>5761</v>
       </c>
       <c r="B49" t="s">
+        <v>176</v>
+      </c>
+      <c r="C49" t="s">
+        <v>177</v>
+      </c>
+      <c r="D49" t="s">
         <v>178</v>
-      </c>
-[...4 lines deleted...]
-        <v>180</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>181</v>
+        <v>179</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="5">
         <v>3521</v>
       </c>
       <c r="B50" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="C50" t="s">
-        <v>37</v>
+        <v>166</v>
       </c>
       <c r="D50" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="B51" t="s">
+        <v>184</v>
+      </c>
+      <c r="C51" t="s">
         <v>185</v>
       </c>
-      <c r="B51" t="s">
+      <c r="D51" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="5">
         <v>3518</v>
       </c>
       <c r="B52" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="C52" t="s">
-        <v>191</v>
+        <v>68</v>
       </c>
       <c r="D52" t="s">
-        <v>192</v>
+        <v>65</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="5" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="B53" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C53" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="D53" t="s">
-        <v>150</v>
+        <v>112</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="5" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="B54" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C54" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="D54" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="5" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="B55" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="C55" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="D55" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="5" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="B56" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C56" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D56" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="5">
         <v>3525</v>
       </c>
       <c r="B57" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="C57" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D57" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="5" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="B58" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="C58" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="D58" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="5" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="B59" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="C59" t="s">
-        <v>47</v>
+        <v>111</v>
       </c>
       <c r="D59" t="s">
-        <v>224</v>
+        <v>112</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="5" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="B60" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="C60" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="D60" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="5" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="B61" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="C61" t="s">
         <v>47</v>
       </c>
       <c r="D61" t="s">
-        <v>224</v>
+        <v>34</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="5" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="B62" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="C62" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="D62" t="s">
-        <v>75</v>
+        <v>231</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="5" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="B63" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C63" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="D63" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="5" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B64" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C64" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="D64" t="s">
         <v>18</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="5">
         <v>3516</v>
       </c>
       <c r="B65" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C65" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D65" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="5" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B66" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="C66" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="D66" t="s">
-        <v>251</v>
+        <v>134</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="5">
         <v>3522</v>
       </c>
       <c r="B67" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="C67" t="s">
-        <v>205</v>
+        <v>249</v>
       </c>
       <c r="D67" t="s">
-        <v>206</v>
+        <v>250</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="B68" t="s">
+        <v>253</v>
+      </c>
+      <c r="C68" t="s">
+        <v>254</v>
+      </c>
+      <c r="D68" t="s">
         <v>255</v>
-      </c>
-[...7 lines deleted...]
-        <v>258</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="5">
         <v>3523</v>
       </c>
       <c r="B69" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C69" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="D69" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="B70" t="s">
+        <v>262</v>
+      </c>
+      <c r="C70" t="s">
+        <v>263</v>
+      </c>
+      <c r="D70" t="s">
         <v>264</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="B71" t="s">
+        <v>267</v>
+      </c>
+      <c r="C71" t="s">
+        <v>268</v>
+      </c>
+      <c r="D71" t="s">
         <v>269</v>
-      </c>
-[...7 lines deleted...]
-        <v>272</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="B72" t="s">
+        <v>272</v>
+      </c>
+      <c r="C72" t="s">
+        <v>273</v>
+      </c>
+      <c r="D72" t="s">
         <v>274</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="5" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B73" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="C73" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="D73" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="5" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="B74" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C74" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="D74" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="5">
         <v>5928</v>
       </c>
       <c r="B75" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C75" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="D75" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="5">
         <v>5929</v>
       </c>
       <c r="B76" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="C76" t="s">
         <v>17</v>
       </c>
       <c r="D76" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="5">
         <v>5930</v>
       </c>
       <c r="B77" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="C77" t="s">
         <v>17</v>
       </c>
       <c r="D77" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="5">
         <v>5765</v>
       </c>
       <c r="B78" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="C78" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="D78" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="B79" t="s">
+        <v>296</v>
+      </c>
+      <c r="C79" t="s">
+        <v>297</v>
+      </c>
+      <c r="D79" t="s">
         <v>298</v>
-      </c>
-[...7 lines deleted...]
-        <v>301</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="B80" t="s">
+        <v>301</v>
+      </c>
+      <c r="C80" t="s">
+        <v>302</v>
+      </c>
+      <c r="D80" t="s">
         <v>303</v>
-      </c>
-[...7 lines deleted...]
-        <v>301</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="B81" t="s">
         <v>306</v>
       </c>
-      <c r="B81" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="D81" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="B82" t="s">
         <v>309</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
         <v>310</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="4" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="5">
         <v>3429</v>
       </c>
       <c r="B84" t="s">
+        <v>314</v>
+      </c>
+      <c r="C84" t="s">
         <v>315</v>
       </c>
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>316</v>
       </c>
-      <c r="D84" t="s">
+      <c r="E84" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="5">
         <v>3431</v>
       </c>
       <c r="B85" t="s">
+        <v>319</v>
+      </c>
+      <c r="C85" t="s">
         <v>320</v>
       </c>
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>321</v>
       </c>
-      <c r="D85" t="s">
+      <c r="E85" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="5">
         <v>3432</v>
       </c>
       <c r="B86" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="C86" t="s">
+        <v>320</v>
+      </c>
+      <c r="D86" t="s">
         <v>321</v>
       </c>
-      <c r="D86" t="s">
+      <c r="E86" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="5">
         <v>3439</v>
       </c>
       <c r="B87" t="s">
+        <v>326</v>
+      </c>
+      <c r="C87" t="s">
         <v>327</v>
       </c>
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>328</v>
       </c>
-      <c r="D87" t="s">
+      <c r="E87" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="5">
         <v>3435</v>
       </c>
       <c r="B88" t="s">
+        <v>331</v>
+      </c>
+      <c r="C88" t="s">
         <v>332</v>
       </c>
-      <c r="C88" t="s">
+      <c r="D88" t="s">
         <v>333</v>
       </c>
-      <c r="D88" t="s">
+      <c r="E88" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="5">
         <v>3440</v>
       </c>
       <c r="B89" t="s">
+        <v>336</v>
+      </c>
+      <c r="C89" t="s">
         <v>337</v>
       </c>
-      <c r="C89" t="s">
+      <c r="D89" t="s">
         <v>338</v>
       </c>
-      <c r="D89" t="s">
+      <c r="E89" t="s">
         <v>339</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="5">
         <v>3437</v>
       </c>
       <c r="B90" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C90" t="s">
+        <v>315</v>
+      </c>
+      <c r="D90" t="s">
         <v>316</v>
       </c>
-      <c r="D90" t="s">
+      <c r="E90" t="s">
         <v>317</v>
-      </c>
-[...1 lines deleted...]
-        <v>318</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B91" t="s">
         <v>13</v>
       </c>
       <c r="C91" t="s">
         <v>14</v>
       </c>
       <c r="D91"/>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="5">
         <v>3441</v>
       </c>
       <c r="B92" t="s">
+        <v>343</v>
+      </c>
+      <c r="C92" t="s">
         <v>344</v>
       </c>
-      <c r="C92" t="s">
+      <c r="D92" t="s">
         <v>345</v>
       </c>
-      <c r="D92" t="s">
+      <c r="E92" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="5">
         <v>3545</v>
       </c>
       <c r="B93" t="s">
+        <v>348</v>
+      </c>
+      <c r="C93" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="D93"/>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="5" t="s">
+        <v>351</v>
+      </c>
+      <c r="B94" t="s">
         <v>352</v>
       </c>
-      <c r="B94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C94" t="s">
+        <v>344</v>
+      </c>
+      <c r="D94" t="s">
         <v>345</v>
       </c>
-      <c r="D94" t="s">
+      <c r="E94" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="5">
         <v>4668</v>
       </c>
       <c r="B95" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="C95" t="s">
+        <v>344</v>
+      </c>
+      <c r="D95" t="s">
         <v>345</v>
       </c>
-      <c r="D95" t="s">
+      <c r="E95" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="5">
         <v>3436</v>
       </c>
       <c r="B96" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="C96" t="s">
+        <v>344</v>
+      </c>
+      <c r="D96" t="s">
         <v>345</v>
       </c>
-      <c r="D96" t="s">
+      <c r="E96" t="s">
         <v>346</v>
-      </c>
-[...1 lines deleted...]
-        <v>347</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="5">
         <v>3433</v>
       </c>
       <c r="B97" t="s">
+        <v>358</v>
+      </c>
+      <c r="C97" t="s">
         <v>359</v>
       </c>
-      <c r="C97" t="s">
+      <c r="D97" t="s">
         <v>360</v>
       </c>
-      <c r="D97" t="s">
+      <c r="E97" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="5">
         <v>3434</v>
       </c>
       <c r="B98" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C98" t="s">
+        <v>359</v>
+      </c>
+      <c r="D98" t="s">
         <v>360</v>
       </c>
-      <c r="D98" t="s">
+      <c r="E98" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="5">
         <v>3438</v>
       </c>
       <c r="B99" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C99" t="s">
+        <v>359</v>
+      </c>
+      <c r="D99" t="s">
         <v>360</v>
       </c>
-      <c r="D99" t="s">
+      <c r="E99" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C100" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D100" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E100" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G100" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="B101" t="s">
         <v>369</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="D101"/>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="B102" t="s">
         <v>373</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="D102"/>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="B103" t="s">
         <v>377</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="D103"/>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="B104" t="s">
         <v>381</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="D104"/>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="B105" t="s">
         <v>385</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="D105"/>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="B106" t="s">
         <v>389</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="D106"/>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="B107" t="s">
         <v>393</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="D107"/>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="B108" t="s">
         <v>397</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="D108"/>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="B109" t="s">
         <v>401</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="D109"/>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="B110" t="s">
         <v>405</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="D110"/>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="B111" t="s">
         <v>409</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="D111"/>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="B112" t="s">
         <v>413</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="D112"/>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="B113" t="s">
         <v>417</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="D113"/>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="4" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="C114" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D114" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E114" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G114" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="B115" t="s">
         <v>422</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
       <c r="D115"/>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="B116" t="s">
         <v>426</v>
       </c>
-      <c r="B116" t="s">
+      <c r="C116" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="D116"/>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="B117" t="s">
         <v>430</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D117"/>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="B118" t="s">
         <v>433</v>
       </c>
-      <c r="B118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C118" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D118"/>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="B119" t="s">
         <v>436</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D119"/>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="B120" t="s">
         <v>439</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D120"/>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="B121" t="s">
         <v>442</v>
       </c>
-      <c r="B121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D121"/>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="B122" t="s">
         <v>445</v>
       </c>
-      <c r="B122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D122"/>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="B123" t="s">
         <v>448</v>
       </c>
-      <c r="B123" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C123" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D123"/>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="B124" t="s">
         <v>451</v>
       </c>
-      <c r="B124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C124" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D124"/>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="5" t="s">
+        <v>453</v>
+      </c>
+      <c r="B125" t="s">
         <v>454</v>
       </c>
-      <c r="B125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D125"/>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="B126" t="s">
         <v>457</v>
       </c>
-      <c r="B126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D126"/>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="5" t="s">
+        <v>459</v>
+      </c>
+      <c r="B127" t="s">
         <v>460</v>
       </c>
-      <c r="B127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C127" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D127"/>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="B128" t="s">
         <v>463</v>
       </c>
-      <c r="B128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="D128"/>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="5" t="s">
+        <v>465</v>
+      </c>
+      <c r="B129" t="s">
         <v>466</v>
       </c>
-      <c r="B129" t="s">
+      <c r="C129" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
       <c r="D129"/>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B130" s="4" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="C130" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D130" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E130" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G130" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="5">
         <v>6096</v>
       </c>
       <c r="B131" t="s">
+        <v>470</v>
+      </c>
+      <c r="C131" t="s">
         <v>471</v>
       </c>
-      <c r="C131" t="s">
+      <c r="D131" t="s">
         <v>472</v>
       </c>
-      <c r="D131" t="s">
+      <c r="E131" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F131"/>
       <c r="G131" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="5">
         <v>6094</v>
       </c>
       <c r="B132" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C132" t="s">
+        <v>471</v>
+      </c>
+      <c r="D132" t="s">
         <v>472</v>
       </c>
-      <c r="D132" t="s">
+      <c r="E132" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F132"/>
       <c r="G132" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="5">
         <v>6092</v>
       </c>
       <c r="B133" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="C133" t="s">
+        <v>471</v>
+      </c>
+      <c r="D133" t="s">
         <v>472</v>
       </c>
-      <c r="D133" t="s">
+      <c r="E133" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F133"/>
       <c r="G133" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="5">
         <v>6093</v>
       </c>
       <c r="B134" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="C134" t="s">
+        <v>471</v>
+      </c>
+      <c r="D134" t="s">
         <v>472</v>
       </c>
-      <c r="D134" t="s">
+      <c r="E134" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F134"/>
       <c r="G134" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="5">
         <v>6091</v>
       </c>
       <c r="B135" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="C135" t="s">
+        <v>471</v>
+      </c>
+      <c r="D135" t="s">
         <v>472</v>
       </c>
-      <c r="D135" t="s">
+      <c r="E135" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F135"/>
       <c r="G135" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="5">
         <v>6089</v>
       </c>
       <c r="B136" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="C136" t="s">
+        <v>471</v>
+      </c>
+      <c r="D136" t="s">
         <v>472</v>
       </c>
-      <c r="D136" t="s">
+      <c r="E136" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F136"/>
       <c r="G136" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="5">
         <v>6088</v>
       </c>
       <c r="B137" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="C137" t="s">
+        <v>471</v>
+      </c>
+      <c r="D137" t="s">
         <v>472</v>
       </c>
-      <c r="D137" t="s">
+      <c r="E137" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F137"/>
       <c r="G137" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="5">
         <v>6086</v>
       </c>
       <c r="B138" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="C138" t="s">
+        <v>471</v>
+      </c>
+      <c r="D138" t="s">
         <v>472</v>
       </c>
-      <c r="D138" t="s">
+      <c r="E138" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F138"/>
       <c r="G138" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="5">
         <v>6087</v>
       </c>
       <c r="B139" t="s">
+        <v>489</v>
+      </c>
+      <c r="C139" t="s">
+        <v>471</v>
+      </c>
+      <c r="D139" t="s">
+        <v>472</v>
+      </c>
+      <c r="E139" t="s">
         <v>490</v>
-      </c>
-[...7 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F139"/>
       <c r="G139" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="5">
         <v>6097</v>
       </c>
       <c r="B140" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="C140" t="s">
+        <v>471</v>
+      </c>
+      <c r="D140" t="s">
         <v>472</v>
       </c>
-      <c r="D140" t="s">
+      <c r="E140" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F140"/>
       <c r="G140" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="5">
         <v>6085</v>
       </c>
       <c r="B141" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="C141" t="s">
+        <v>471</v>
+      </c>
+      <c r="D141" t="s">
         <v>472</v>
       </c>
-      <c r="D141" t="s">
+      <c r="E141" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F141"/>
       <c r="G141" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="5">
         <v>6101</v>
       </c>
       <c r="B142" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="C142" t="s">
+        <v>471</v>
+      </c>
+      <c r="D142" t="s">
         <v>472</v>
       </c>
-      <c r="D142" t="s">
+      <c r="E142" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F142"/>
       <c r="G142" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="5">
         <v>6090</v>
       </c>
       <c r="B143" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="C143" t="s">
+        <v>471</v>
+      </c>
+      <c r="D143" t="s">
         <v>472</v>
       </c>
-      <c r="D143" t="s">
+      <c r="E143" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F143"/>
       <c r="G143" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="5">
         <v>6100</v>
       </c>
       <c r="B144" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="C144" t="s">
+        <v>471</v>
+      </c>
+      <c r="D144" t="s">
         <v>472</v>
       </c>
-      <c r="D144" t="s">
+      <c r="E144" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F144"/>
       <c r="G144" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="5">
         <v>6099</v>
       </c>
       <c r="B145" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="C145" t="s">
+        <v>471</v>
+      </c>
+      <c r="D145" t="s">
         <v>472</v>
       </c>
-      <c r="D145" t="s">
+      <c r="E145" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F145"/>
       <c r="G145" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="5">
         <v>6095</v>
       </c>
       <c r="B146" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="C146" t="s">
+        <v>471</v>
+      </c>
+      <c r="D146" t="s">
         <v>472</v>
       </c>
-      <c r="D146" t="s">
+      <c r="E146" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F146"/>
       <c r="G146" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="5">
         <v>6098</v>
       </c>
       <c r="B147" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="C147" t="s">
+        <v>471</v>
+      </c>
+      <c r="D147" t="s">
         <v>472</v>
       </c>
-      <c r="D147" t="s">
+      <c r="E147" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F147"/>
       <c r="G147" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="3"/>
       <c r="B148" s="3" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="C148" s="3"/>
       <c r="D148" s="3"/>
       <c r="E148" s="3"/>
       <c r="F148" s="3"/>
       <c r="G148" s="3"/>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B149" s="4" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="C149" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D149" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E149" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G149" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="B150" t="s">
         <v>510</v>
       </c>
-      <c r="B150" t="s">
+      <c r="C150" t="s">
         <v>511</v>
       </c>
-      <c r="C150" t="s">
+      <c r="D150" t="s">
         <v>512</v>
       </c>
-      <c r="D150" t="s">
+      <c r="E150" t="s">
         <v>513</v>
       </c>
-      <c r="E150" t="s">
+      <c r="F150" t="s">
         <v>514</v>
       </c>
-      <c r="F150" t="s">
+      <c r="G150" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="B151" t="s">
         <v>517</v>
       </c>
-      <c r="B151" t="s">
+      <c r="C151" t="s">
         <v>518</v>
       </c>
-      <c r="C151" t="s">
+      <c r="D151" t="s">
         <v>519</v>
       </c>
-      <c r="D151" t="s">
+      <c r="E151" t="s">
         <v>520</v>
       </c>
-      <c r="E151" t="s">
+      <c r="F151" t="s">
         <v>521</v>
       </c>
-      <c r="F151" t="s">
+      <c r="G151" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B152" s="4" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="C152" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D152" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E152" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G152" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="5">
         <v>108553</v>
       </c>
       <c r="B153" t="s">
+        <v>524</v>
+      </c>
+      <c r="C153" t="s">
         <v>525</v>
-      </c>
-[...1 lines deleted...]
-        <v>526</v>
       </c>
       <c r="D153"/>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="B154" t="s">
         <v>528</v>
       </c>
-      <c r="B154" t="s">
+      <c r="C154" t="s">
         <v>529</v>
       </c>
-      <c r="C154" t="s">
+      <c r="D154" t="s">
         <v>530</v>
       </c>
-      <c r="D154" t="s">
+      <c r="E154" t="s">
         <v>531</v>
       </c>
-      <c r="E154" t="s">
+      <c r="F154" t="s">
         <v>532</v>
       </c>
-      <c r="F154" t="s">
+      <c r="G154" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="5" t="s">
+        <v>534</v>
+      </c>
+      <c r="B155" t="s">
         <v>535</v>
       </c>
-      <c r="B155" t="s">
+      <c r="C155" t="s">
         <v>536</v>
       </c>
-      <c r="C155" t="s">
+      <c r="D155" t="s">
         <v>537</v>
       </c>
-      <c r="D155" t="s">
+      <c r="E155" t="s">
         <v>538</v>
       </c>
-      <c r="E155" t="s">
+      <c r="F155" t="s">
         <v>539</v>
       </c>
-      <c r="F155" t="s">
+      <c r="G155" t="s">
         <v>540</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="5" t="s">
+        <v>509</v>
+      </c>
+      <c r="B156" t="s">
         <v>510</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" t="s">
         <v>511</v>
       </c>
-      <c r="C156" t="s">
+      <c r="D156" t="s">
         <v>512</v>
       </c>
-      <c r="D156" t="s">
+      <c r="E156" t="s">
         <v>513</v>
       </c>
-      <c r="E156" t="s">
+      <c r="F156" t="s">
         <v>514</v>
       </c>
-      <c r="F156" t="s">
+      <c r="G156" t="s">
         <v>515</v>
-      </c>
-[...1 lines deleted...]
-        <v>516</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="5" t="s">
+        <v>541</v>
+      </c>
+      <c r="B157" t="s">
         <v>542</v>
       </c>
-      <c r="B157" t="s">
+      <c r="C157" t="s">
         <v>543</v>
       </c>
-      <c r="C157" t="s">
+      <c r="D157" t="s">
         <v>544</v>
       </c>
-      <c r="D157" t="s">
+      <c r="E157" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
       <c r="F157"/>
       <c r="G157" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="5" t="s">
+        <v>547</v>
+      </c>
+      <c r="B158" t="s">
         <v>548</v>
       </c>
-      <c r="B158" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C158" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="D158"/>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="5" t="s">
+        <v>550</v>
+      </c>
+      <c r="B159" t="s">
         <v>551</v>
       </c>
-      <c r="B159" t="s">
+      <c r="C159" t="s">
         <v>552</v>
       </c>
-      <c r="C159" t="s">
+      <c r="D159" t="s">
         <v>553</v>
       </c>
-      <c r="D159" t="s">
+      <c r="E159" t="s">
         <v>554</v>
       </c>
-      <c r="E159" t="s">
+      <c r="F159" t="s">
         <v>555</v>
       </c>
-      <c r="F159" t="s">
+      <c r="G159" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="5" t="s">
+        <v>557</v>
+      </c>
+      <c r="B160" t="s">
         <v>558</v>
       </c>
-      <c r="B160" t="s">
+      <c r="C160" t="s">
         <v>559</v>
       </c>
-      <c r="C160" t="s">
+      <c r="D160" t="s">
         <v>560</v>
       </c>
-      <c r="D160" t="s">
+      <c r="E160" t="s">
         <v>561</v>
       </c>
-      <c r="E160" t="s">
+      <c r="F160" t="s">
         <v>562</v>
       </c>
-      <c r="F160" t="s">
+      <c r="G160" t="s">
         <v>563</v>
-      </c>
-[...1 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="5" t="s">
+        <v>564</v>
+      </c>
+      <c r="B161" t="s">
         <v>565</v>
       </c>
-      <c r="B161" t="s">
+      <c r="C161" t="s">
         <v>566</v>
       </c>
-      <c r="C161" t="s">
+      <c r="D161" t="s">
         <v>567</v>
       </c>
-      <c r="D161" t="s">
+      <c r="E161" t="s">
         <v>568</v>
       </c>
-      <c r="E161" t="s">
+      <c r="F161" t="s">
         <v>569</v>
       </c>
-      <c r="F161" t="s">
+      <c r="G161" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="4" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="C162" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D162" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E162" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G162" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="5" t="s">
+        <v>572</v>
+      </c>
+      <c r="B163" t="s">
         <v>573</v>
       </c>
-      <c r="B163" t="s">
+      <c r="C163" t="s">
         <v>574</v>
       </c>
-      <c r="C163" t="s">
+      <c r="D163" t="s">
         <v>575</v>
       </c>
-      <c r="D163" t="s">
+      <c r="E163" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="F163"/>
       <c r="G163" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="5" t="s">
+        <v>578</v>
+      </c>
+      <c r="B164" t="s">
         <v>579</v>
       </c>
-      <c r="B164" t="s">
+      <c r="C164" t="s">
         <v>580</v>
       </c>
-      <c r="C164" t="s">
+      <c r="D164" t="s">
         <v>581</v>
       </c>
-      <c r="D164" t="s">
+      <c r="E164" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="F164"/>
       <c r="G164" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="5" t="s">
+        <v>584</v>
+      </c>
+      <c r="B165" t="s">
         <v>585</v>
       </c>
-      <c r="B165" t="s">
+      <c r="C165" t="s">
         <v>586</v>
       </c>
-      <c r="C165" t="s">
+      <c r="D165" t="s">
         <v>587</v>
       </c>
-      <c r="D165" t="s">
+      <c r="E165" t="s">
         <v>588</v>
       </c>
-      <c r="E165" t="s">
+      <c r="F165" t="s">
         <v>589</v>
       </c>
-      <c r="F165" t="s">
+      <c r="G165" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="5" t="s">
+        <v>516</v>
+      </c>
+      <c r="B166" t="s">
         <v>517</v>
       </c>
-      <c r="B166" t="s">
+      <c r="C166" t="s">
         <v>518</v>
       </c>
-      <c r="C166" t="s">
+      <c r="D166" t="s">
         <v>519</v>
       </c>
-      <c r="D166" t="s">
+      <c r="E166" t="s">
         <v>520</v>
       </c>
-      <c r="E166" t="s">
+      <c r="F166" t="s">
         <v>521</v>
       </c>
-      <c r="F166" t="s">
+      <c r="G166" t="s">
         <v>522</v>
-      </c>
-[...1 lines deleted...]
-        <v>523</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="B167" t="s">
         <v>592</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" t="s">
         <v>593</v>
       </c>
-      <c r="C167" t="s">
+      <c r="D167" t="s">
         <v>594</v>
       </c>
-      <c r="D167" t="s">
+      <c r="E167" t="s">
         <v>595</v>
       </c>
-      <c r="E167" t="s">
+      <c r="F167" t="s">
         <v>596</v>
       </c>
-      <c r="F167" t="s">
+      <c r="G167" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="5" t="s">
+        <v>598</v>
+      </c>
+      <c r="B168" t="s">
         <v>599</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="D168"/>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="B169" t="s">
         <v>603</v>
       </c>
-      <c r="B169" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C169" t="s">
+        <v>580</v>
+      </c>
+      <c r="D169" t="s">
         <v>581</v>
       </c>
-      <c r="D169" t="s">
+      <c r="E169" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="F169"/>
       <c r="G169" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="5" t="s">
+        <v>605</v>
+      </c>
+      <c r="B170" t="s">
         <v>606</v>
       </c>
-      <c r="B170" t="s">
+      <c r="C170" t="s">
         <v>607</v>
       </c>
-      <c r="C170" t="s">
+      <c r="D170" t="s">
         <v>608</v>
       </c>
-      <c r="D170" t="s">
+      <c r="E170" t="s">
         <v>609</v>
-      </c>
-[...1 lines deleted...]
-        <v>610</v>
       </c>
       <c r="F170"/>
       <c r="G170" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="3"/>
       <c r="B171" s="3" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
       <c r="C171" s="3"/>
       <c r="D171" s="3"/>
       <c r="E171" s="3"/>
       <c r="F171" s="3"/>
       <c r="G171" s="3"/>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B172" s="4" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="C172" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D172" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E172" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G172" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="B173" t="s">
         <v>614</v>
       </c>
-      <c r="B173" t="s">
+      <c r="C173" t="s">
         <v>615</v>
       </c>
-      <c r="C173" t="s">
+      <c r="D173" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="E173"/>
       <c r="F173"/>
       <c r="G173" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="5" t="s">
+        <v>618</v>
+      </c>
+      <c r="B174" t="s">
         <v>619</v>
       </c>
-      <c r="B174" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C174" t="s">
+        <v>615</v>
+      </c>
+      <c r="D174" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="E174"/>
       <c r="F174"/>
       <c r="G174" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="B175" t="s">
         <v>622</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C175" t="s">
         <v>623</v>
       </c>
-      <c r="C175" t="s">
+      <c r="D175" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="B176" t="s">
         <v>627</v>
       </c>
-      <c r="B176" t="s">
+      <c r="C176" t="s">
         <v>628</v>
       </c>
-      <c r="C176" t="s">
+      <c r="D176" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="B177" t="s">
         <v>632</v>
       </c>
-      <c r="B177" t="s">
+      <c r="C177" t="s">
         <v>633</v>
       </c>
-      <c r="C177" t="s">
+      <c r="D177" t="s">
         <v>634</v>
-      </c>
-[...1 lines deleted...]
-        <v>635</v>
       </c>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="B178" t="s">
         <v>637</v>
       </c>
-      <c r="B178" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C178" t="s">
+        <v>615</v>
+      </c>
+      <c r="D178" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="5" t="s">
+        <v>639</v>
+      </c>
+      <c r="B179" t="s">
         <v>640</v>
       </c>
-      <c r="B179" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C179" t="s">
+        <v>628</v>
+      </c>
+      <c r="D179" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="5" t="s">
+        <v>642</v>
+      </c>
+      <c r="B180" t="s">
         <v>643</v>
       </c>
-      <c r="B180" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C180" t="s">
+        <v>615</v>
+      </c>
+      <c r="D180" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="E180"/>
       <c r="F180"/>
       <c r="G180" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="5" t="s">
+        <v>645</v>
+      </c>
+      <c r="B181" t="s">
         <v>646</v>
       </c>
-      <c r="B181" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C181" t="s">
+        <v>628</v>
+      </c>
+      <c r="D181" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="B182" t="s">
         <v>649</v>
       </c>
-      <c r="B182" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C182" t="s">
+        <v>628</v>
+      </c>
+      <c r="D182" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="E182"/>
       <c r="F182"/>
       <c r="G182" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="B183" t="s">
         <v>652</v>
       </c>
-      <c r="B183" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C183" t="s">
+        <v>615</v>
+      </c>
+      <c r="D183" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="E183"/>
       <c r="F183"/>
       <c r="G183" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="B184" t="s">
         <v>655</v>
       </c>
-      <c r="B184" t="s">
+      <c r="C184" t="s">
+        <v>628</v>
+      </c>
+      <c r="D184" t="s">
+        <v>629</v>
+      </c>
+      <c r="E184" t="s">
         <v>656</v>
       </c>
-      <c r="C184" t="s">
-[...5 lines deleted...]
-      <c r="E184" t="s">
+      <c r="F184" t="s">
         <v>657</v>
       </c>
-      <c r="F184" t="s">
+      <c r="G184" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="B185" t="s">
         <v>660</v>
       </c>
-      <c r="B185" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C185" t="s">
+        <v>628</v>
+      </c>
+      <c r="D185" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="B186" t="s">
         <v>663</v>
       </c>
-      <c r="B186" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C186" t="s">
+        <v>628</v>
+      </c>
+      <c r="D186" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="B187" t="s">
         <v>666</v>
       </c>
-      <c r="B187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C187" t="s">
+        <v>615</v>
+      </c>
+      <c r="D187" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="5">
         <v>3105</v>
       </c>
       <c r="B188" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="C188" t="s">
-        <v>670</v>
+        <v>615</v>
       </c>
       <c r="D188" t="s">
-        <v>671</v>
+        <v>616</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="5"/>
       <c r="B189" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="C189" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="D189" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="5" t="s">
-        <v>677</v>
+        <v>674</v>
       </c>
       <c r="B190" t="s">
-        <v>678</v>
+        <v>675</v>
       </c>
       <c r="C190" t="s">
-        <v>674</v>
+        <v>628</v>
       </c>
       <c r="D190" t="s">
-        <v>675</v>
+        <v>629</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190" t="s">
-        <v>679</v>
+        <v>676</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="5" t="s">
-        <v>680</v>
+        <v>677</v>
       </c>
       <c r="B191" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="C191" t="s">
+        <v>628</v>
+      </c>
+      <c r="D191" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="5" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="B192" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="C192" t="s">
+        <v>615</v>
+      </c>
+      <c r="D192" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193" s="5" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="B193" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="C193" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
       <c r="D193" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B194" s="4" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="C194" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D194" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E194" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G194" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="5" t="s">
+        <v>687</v>
+      </c>
+      <c r="B195" t="s">
+        <v>688</v>
+      </c>
+      <c r="C195" t="s">
+        <v>689</v>
+      </c>
+      <c r="D195" t="s">
         <v>690</v>
       </c>
-      <c r="B195" t="s">
+      <c r="E195" t="s">
         <v>691</v>
-      </c>
-[...7 lines deleted...]
-        <v>694</v>
       </c>
       <c r="F195"/>
       <c r="G195" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="5" t="s">
+        <v>693</v>
+      </c>
+      <c r="B196" t="s">
+        <v>694</v>
+      </c>
+      <c r="C196" t="s">
+        <v>695</v>
+      </c>
+      <c r="D196" t="s">
         <v>696</v>
-      </c>
-[...7 lines deleted...]
-        <v>699</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="5">
         <v>3920</v>
       </c>
       <c r="B197" t="s">
+        <v>698</v>
+      </c>
+      <c r="C197" t="s">
+        <v>699</v>
+      </c>
+      <c r="D197" t="s">
+        <v>700</v>
+      </c>
+      <c r="E197" t="s">
         <v>701</v>
-      </c>
-[...7 lines deleted...]
-        <v>704</v>
       </c>
       <c r="F197"/>
       <c r="G197" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="5" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="B198" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="C198" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="D198"/>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="5" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="B199" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="C199" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="D199"/>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="5">
         <v>3386</v>
       </c>
       <c r="B200" t="s">
+        <v>711</v>
+      </c>
+      <c r="C200" t="s">
+        <v>712</v>
+      </c>
+      <c r="D200" t="s">
+        <v>713</v>
+      </c>
+      <c r="E200" t="s">
         <v>714</v>
-      </c>
-[...7 lines deleted...]
-        <v>717</v>
       </c>
       <c r="F200"/>
       <c r="G200" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="B201" t="s">
+        <v>717</v>
+      </c>
+      <c r="C201" t="s">
+        <v>718</v>
+      </c>
+      <c r="D201" t="s">
         <v>719</v>
       </c>
-      <c r="B201" t="s">
+      <c r="E201" t="s">
         <v>720</v>
-      </c>
-[...7 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F201"/>
       <c r="G201" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="B202" t="s">
+        <v>723</v>
+      </c>
+      <c r="C202" t="s">
+        <v>724</v>
+      </c>
+      <c r="D202" t="s">
         <v>725</v>
       </c>
-      <c r="B202" t="s">
+      <c r="E202" t="s">
         <v>726</v>
-      </c>
-[...7 lines deleted...]
-        <v>729</v>
       </c>
       <c r="F202"/>
       <c r="G202" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="5">
         <v>3245</v>
       </c>
       <c r="B203" t="s">
+        <v>728</v>
+      </c>
+      <c r="C203" t="s">
+        <v>729</v>
+      </c>
+      <c r="D203" t="s">
+        <v>730</v>
+      </c>
+      <c r="E203" t="s">
         <v>731</v>
-      </c>
-[...7 lines deleted...]
-        <v>734</v>
       </c>
       <c r="F203"/>
       <c r="G203" t="s">
-        <v>735</v>
+        <v>732</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="5" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="B204" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="C204" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="D204"/>
       <c r="E204"/>
       <c r="F204"/>
       <c r="G204" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="5">
         <v>3100</v>
       </c>
       <c r="B205" t="s">
+        <v>737</v>
+      </c>
+      <c r="C205" t="s">
+        <v>738</v>
+      </c>
+      <c r="D205" t="s">
+        <v>739</v>
+      </c>
+      <c r="E205" t="s">
         <v>740</v>
-      </c>
-[...7 lines deleted...]
-        <v>734</v>
       </c>
       <c r="F205"/>
       <c r="G205" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="5">
         <v>3099</v>
       </c>
       <c r="B206" t="s">
         <v>742</v>
       </c>
       <c r="C206" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="D206" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="E206" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="F206"/>
       <c r="G206" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="5" t="s">
         <v>744</v>
       </c>
       <c r="B207" t="s">
         <v>745</v>
       </c>
       <c r="C207" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="D207" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="E207" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="F207"/>
       <c r="G207" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="5">
         <v>3143</v>
       </c>
       <c r="B208" t="s">
         <v>747</v>
       </c>
       <c r="C208" t="s">
         <v>748</v>
       </c>
       <c r="D208" t="s">
         <v>749</v>
       </c>
       <c r="E208" t="s">
         <v>750</v>
       </c>
       <c r="F208"/>
       <c r="G208" t="s">
         <v>751</v>
@@ -7692,51 +7707,51 @@
       <c r="B209" t="s">
         <v>753</v>
       </c>
       <c r="C209" t="s">
         <v>754</v>
       </c>
       <c r="D209" t="s">
         <v>755</v>
       </c>
       <c r="E209" t="s">
         <v>756</v>
       </c>
       <c r="F209"/>
       <c r="G209" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="5">
         <v>242700</v>
       </c>
       <c r="B210" t="s">
         <v>758</v>
       </c>
       <c r="C210" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="D210"/>
       <c r="E210"/>
       <c r="F210"/>
       <c r="G210" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="5">
         <v>5754</v>
       </c>
       <c r="B211" t="s">
         <v>760</v>
       </c>
       <c r="C211" t="s">
         <v>761</v>
       </c>
       <c r="D211" t="s">
         <v>762</v>
       </c>
       <c r="E211" t="s">
         <v>763</v>
       </c>
       <c r="F211"/>
@@ -7852,1355 +7867,1355 @@
     <row r="217" spans="1:7">
       <c r="A217" s="5" t="s">
         <v>792</v>
       </c>
       <c r="B217" t="s">
         <v>793</v>
       </c>
       <c r="C217" t="s">
         <v>794</v>
       </c>
       <c r="D217"/>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="5">
         <v>84845</v>
       </c>
       <c r="B218" t="s">
         <v>796</v>
       </c>
       <c r="C218" t="s">
-        <v>732</v>
+        <v>738</v>
       </c>
       <c r="D218" t="s">
-        <v>733</v>
+        <v>739</v>
       </c>
       <c r="E218" t="s">
-        <v>734</v>
+        <v>740</v>
       </c>
       <c r="F218"/>
       <c r="G218" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="5">
         <v>5753</v>
       </c>
       <c r="B219" t="s">
         <v>798</v>
       </c>
       <c r="C219" t="s">
         <v>799</v>
       </c>
       <c r="D219" t="s">
         <v>800</v>
       </c>
       <c r="E219" t="s">
         <v>801</v>
       </c>
       <c r="F219"/>
       <c r="G219" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="5">
         <v>3724</v>
       </c>
       <c r="B220" t="s">
         <v>803</v>
       </c>
       <c r="C220" t="s">
-        <v>782</v>
+        <v>804</v>
       </c>
       <c r="D220" t="s">
-        <v>783</v>
+        <v>805</v>
       </c>
       <c r="E220" t="s">
-        <v>784</v>
+        <v>806</v>
       </c>
       <c r="F220"/>
       <c r="G220" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="5">
         <v>3101</v>
       </c>
       <c r="B221" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="C221" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="D221" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="E221" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="F221"/>
       <c r="G221" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="5" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="B222" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="C222" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="D222"/>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B223" s="4" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="C223" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D223" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E223" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F223" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G223" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="5" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="B224" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="C224" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="D224" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="E224" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="F224"/>
       <c r="G224" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="5" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="B225" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="C225" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="D225" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="E225" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="F225"/>
       <c r="G225" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="5" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="B226" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="C226" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="D226" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="E226" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="F226"/>
       <c r="G226" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="5" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="B227" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="C227" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="D227" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="E227" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="F227"/>
       <c r="G227" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="5" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="B228" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="C228" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="D228" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="E228" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="F228"/>
       <c r="G228" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="5" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="B229" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="C229" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="D229" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="E229" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="F229"/>
       <c r="G229" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="5" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="B230" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="C230" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="D230" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="E230" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="F230"/>
       <c r="G230" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="5" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="B231" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="C231" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
       <c r="D231" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="E231" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="F231"/>
       <c r="G231" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="5" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="B232" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="C232" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D232" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="E232" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="F232"/>
       <c r="G232" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="5" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="B233" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="C233" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="D233" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="E233" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="F233"/>
       <c r="G233" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="5" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="B234" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="C234" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="D234" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="E234" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="F234"/>
       <c r="G234" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="5" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="B235" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="C235" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="D235" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="E235" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="F235"/>
       <c r="G235" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="5" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="B236" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="C236" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="D236" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="E236" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="F236"/>
       <c r="G236" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="5" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="B237" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="C237" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="D237" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="E237" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="F237"/>
       <c r="G237" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="5" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="B238" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="C238" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="D238" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="E238" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="F238"/>
       <c r="G238" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="5" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="B239" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="C239" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
       <c r="D239" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="E239" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="F239"/>
       <c r="G239" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="5" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="B240" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="C240" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D240" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="E240" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="F240"/>
       <c r="G240" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="5" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="B241" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="C241" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="D241" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="E241" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F241"/>
       <c r="G241" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242" s="5" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="B242" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="C242" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="D242" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="E242" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="F242"/>
       <c r="G242" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="5" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="B243" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="C243" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="D243" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="E243" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="F243"/>
       <c r="G243" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="5" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="B244" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="C244" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="D244" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="E244" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="F244"/>
       <c r="G244" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="5" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="B245" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="C245" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="D245" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="E245" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="F245"/>
       <c r="G245" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="5" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="B246" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="C246" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="D246" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="E246" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="F246"/>
       <c r="G246" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="5" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="B247" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="C247" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="D247" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="E247" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="F247"/>
       <c r="G247" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="5" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="B248" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="C248" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="D248" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="E248" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="F248"/>
       <c r="G248" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="5" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="B249" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="C249" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="D249" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="E249" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="F249"/>
       <c r="G249" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="5" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="B250" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
       <c r="C250" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="D250" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="E250" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="F250"/>
       <c r="G250" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="5" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="B251" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="C251" t="s">
-        <v>972</v>
+        <v>975</v>
       </c>
       <c r="D251" t="s">
-        <v>973</v>
+        <v>976</v>
       </c>
       <c r="E251" t="s">
-        <v>974</v>
+        <v>977</v>
       </c>
       <c r="F251"/>
       <c r="G251" t="s">
-        <v>975</v>
+        <v>978</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="5" t="s">
-        <v>976</v>
+        <v>979</v>
       </c>
       <c r="B252" t="s">
-        <v>977</v>
+        <v>980</v>
       </c>
       <c r="C252" t="s">
-        <v>978</v>
+        <v>981</v>
       </c>
       <c r="D252" t="s">
-        <v>979</v>
+        <v>982</v>
       </c>
       <c r="E252" t="s">
-        <v>980</v>
+        <v>983</v>
       </c>
       <c r="F252"/>
       <c r="G252" t="s">
-        <v>981</v>
+        <v>984</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B253" s="4" t="s">
-        <v>982</v>
+        <v>985</v>
       </c>
       <c r="C253" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D253" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E253" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F253" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G253" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="5" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="B254" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="C254" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="D254"/>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254" t="s">
-        <v>986</v>
+        <v>989</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="5" t="s">
-        <v>987</v>
+        <v>990</v>
       </c>
       <c r="B255" t="s">
+        <v>991</v>
+      </c>
+      <c r="C255" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
       <c r="D255"/>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256" s="5" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="B256" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="C256" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="D256"/>
       <c r="E256"/>
       <c r="F256"/>
       <c r="G256" t="s">
-        <v>993</v>
+        <v>996</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="5" t="s">
-        <v>994</v>
+        <v>997</v>
       </c>
       <c r="B257" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="C257" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="D257"/>
       <c r="E257"/>
       <c r="F257"/>
       <c r="G257" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="5" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="B258" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="C258" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="D258"/>
       <c r="E258"/>
       <c r="F258"/>
       <c r="G258" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="5" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="B259" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="C259" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="D259"/>
       <c r="E259"/>
       <c r="F259"/>
       <c r="G259" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="5" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="B260" t="s">
-        <v>1004</v>
+        <v>1007</v>
       </c>
       <c r="C260" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="D260"/>
       <c r="E260"/>
       <c r="F260"/>
       <c r="G260" t="s">
-        <v>1005</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="5" t="s">
-        <v>1006</v>
+        <v>1009</v>
       </c>
       <c r="B261" t="s">
-        <v>1007</v>
+        <v>1010</v>
       </c>
       <c r="C261" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="D261"/>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="5" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
       <c r="B262" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="C262" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="D262"/>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="5" t="s">
-        <v>1012</v>
+        <v>1015</v>
       </c>
       <c r="B263" t="s">
-        <v>1013</v>
+        <v>1016</v>
       </c>
       <c r="C263" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="D263"/>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263" t="s">
-        <v>1014</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="5" t="s">
-        <v>1015</v>
+        <v>1018</v>
       </c>
       <c r="B264" t="s">
-        <v>1016</v>
+        <v>1019</v>
       </c>
       <c r="C264" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="D264"/>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264" t="s">
-        <v>1017</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="5" t="s">
-        <v>1018</v>
+        <v>1021</v>
       </c>
       <c r="B265" t="s">
-        <v>1019</v>
+        <v>1022</v>
       </c>
       <c r="C265" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="D265"/>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265" t="s">
-        <v>1020</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="5" t="s">
-        <v>1021</v>
+        <v>1024</v>
       </c>
       <c r="B266" t="s">
-        <v>1022</v>
+        <v>1025</v>
       </c>
       <c r="C266" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="D266"/>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266" t="s">
-        <v>1023</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="5" t="s">
-        <v>1024</v>
+        <v>1027</v>
       </c>
       <c r="B267" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="C267" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="D267"/>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="5" t="s">
-        <v>1027</v>
+        <v>1030</v>
       </c>
       <c r="B268" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="C268" t="s">
-        <v>985</v>
+        <v>988</v>
       </c>
       <c r="D268"/>
       <c r="E268"/>
       <c r="F268"/>
       <c r="G268" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="5" t="s">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="B269" t="s">
-        <v>1031</v>
+        <v>1034</v>
       </c>
       <c r="C269" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="D269"/>
       <c r="E269"/>
       <c r="F269"/>
       <c r="G269" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="5" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="B270" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
       <c r="C270" t="s">
-        <v>989</v>
+        <v>995</v>
       </c>
       <c r="D270"/>
       <c r="E270"/>
       <c r="F270"/>
       <c r="G270" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B271" s="4" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
       <c r="C271" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D271" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E271" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F271" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G271" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="5" t="s">
-        <v>1037</v>
+        <v>1040</v>
       </c>
       <c r="B272" t="s">
-        <v>1038</v>
+        <v>1041</v>
       </c>
       <c r="C272" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="D272" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="E272"/>
       <c r="F272"/>
       <c r="G272" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B273" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C273" t="s">
         <v>1042</v>
       </c>
-      <c r="B273" t="s">
+      <c r="D273" t="s">
         <v>1043</v>
-      </c>
-[...4 lines deleted...]
-        <v>1040</v>
       </c>
       <c r="E273"/>
       <c r="F273"/>
       <c r="G273" t="s">
-        <v>1044</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="5" t="s">
-        <v>1045</v>
+        <v>1048</v>
       </c>
       <c r="B274" t="s">
-        <v>1046</v>
+        <v>1049</v>
       </c>
       <c r="C274" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="D274" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274" t="s">
-        <v>1047</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="5" t="s">
-        <v>1048</v>
+        <v>1051</v>
       </c>
       <c r="B275" t="s">
-        <v>1049</v>
+        <v>1052</v>
       </c>
       <c r="C275" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="D275" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="E275"/>
       <c r="F275"/>
       <c r="G275" t="s">
-        <v>1050</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="5" t="s">
-        <v>1051</v>
+        <v>1054</v>
       </c>
       <c r="B276" t="s">
-        <v>1052</v>
+        <v>1055</v>
       </c>
       <c r="C276" t="s">
-        <v>1039</v>
+        <v>1056</v>
       </c>
       <c r="D276" t="s">
-        <v>1040</v>
+        <v>1057</v>
       </c>
       <c r="E276"/>
       <c r="F276"/>
       <c r="G276" t="s">
-        <v>1053</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="5" t="s">
-        <v>1054</v>
+        <v>1059</v>
       </c>
       <c r="B277" t="s">
-        <v>1055</v>
+        <v>1060</v>
       </c>
       <c r="C277" t="s">
-        <v>1039</v>
+        <v>1042</v>
       </c>
       <c r="D277" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="E277"/>
       <c r="F277"/>
       <c r="G277" t="s">
-        <v>1056</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="5" t="s">
-        <v>1057</v>
+        <v>1062</v>
       </c>
       <c r="B278" t="s">
-        <v>1058</v>
+        <v>1063</v>
       </c>
       <c r="C278" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="D278" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278" t="s">
-        <v>1061</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="5" t="s">
-        <v>1062</v>
+        <v>1067</v>
       </c>
       <c r="B279" t="s">
-        <v>1063</v>
+        <v>1068</v>
       </c>
       <c r="C279" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="D279" t="s">
-        <v>1065</v>
+        <v>1070</v>
       </c>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279" t="s">
-        <v>1066</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="5" t="s">
-        <v>1067</v>
+        <v>1072</v>
       </c>
       <c r="B280" t="s">
-        <v>1068</v>
+        <v>1073</v>
       </c>
       <c r="C280" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="D280" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280" t="s">
-        <v>1069</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="5" t="s">
-        <v>1070</v>
+        <v>1075</v>
       </c>
       <c r="B281" t="s">
-        <v>1071</v>
+        <v>1076</v>
       </c>
       <c r="C281" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="D281" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="E281"/>
       <c r="F281"/>
       <c r="G281" t="s">
-        <v>1072</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="5" t="s">
-        <v>1073</v>
+        <v>1078</v>
       </c>
       <c r="B282" t="s">
-        <v>1074</v>
+        <v>1079</v>
       </c>
       <c r="C282" t="s">
-        <v>1059</v>
+        <v>1064</v>
       </c>
       <c r="D282" t="s">
-        <v>1060</v>
+        <v>1065</v>
       </c>
       <c r="E282"/>
       <c r="F282"/>
       <c r="G282" t="s">
-        <v>1075</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="5" t="s">
-        <v>1076</v>
+        <v>1081</v>
       </c>
       <c r="B283" t="s">
-        <v>1077</v>
+        <v>1082</v>
       </c>
       <c r="C283" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="D283" t="s">
-        <v>1065</v>
+        <v>1070</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283" t="s">
-        <v>1078</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="5" t="s">
-        <v>1079</v>
+        <v>1084</v>
       </c>
       <c r="B284" t="s">
-        <v>1080</v>
+        <v>1085</v>
       </c>
       <c r="C284" t="s">
-        <v>1064</v>
+        <v>1069</v>
       </c>
       <c r="D284" t="s">
-        <v>1065</v>
+        <v>1070</v>
       </c>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284" t="s">
-        <v>1081</v>
+        <v>1086</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_20"/>