--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="prices" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1309">
   <si>
     <t>Facebook</t>
   </si>
   <si>
     <t>Instagram</t>
   </si>
   <si>
     <t>Youtube</t>
   </si>
   <si>
     <t>Twitter</t>
   </si>
   <si>
     <t>Viber</t>
   </si>
   <si>
     <t>Сопутствующие товары</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
@@ -290,80 +290,80 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kassovaya-lenta-57t19m-10shtup</t>
   </si>
   <si>
     <t>pgu3663</t>
   </si>
   <si>
     <t>Ложка пластиковая чайная 12см 100шт/уп Чёрная</t>
   </si>
   <si>
     <t>42 грн/за уп</t>
   </si>
   <si>
     <t>40.6 грн/від 40 уп</t>
   </si>
   <si>
     <t>36.96 грн/від 120 уп</t>
   </si>
   <si>
     <t>34.72 грн/від 240 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-12sm-100shtup-chyornaya</t>
   </si>
   <si>
+    <t>pgu3664</t>
+  </si>
+  <si>
+    <t>Ложка пластиковая чайная 12см 100шт/уп Прозрачная</t>
+  </si>
+  <si>
+    <t>24.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>22.9 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>21.16 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>19.37 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-12sm-100shtup-prozrachnaya</t>
+  </si>
+  <si>
     <t>004904</t>
   </si>
   <si>
     <t xml:space="preserve">Желейки FIESTA мишки 80г </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/zheleyki-fiesta-mishki-80g</t>
   </si>
   <si>
-    <t>pgu3664</t>
-[...19 lines deleted...]
-  <si>
     <t>pgu3662</t>
   </si>
   <si>
     <t>Ложка пластиковая столовая 100шт/уп Чёрная Exclusive</t>
   </si>
   <si>
     <t>71.55 грн/за уп</t>
   </si>
   <si>
     <t>68.9 грн/від 25 уп</t>
   </si>
   <si>
     <t>66.25 грн/від 75 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-chyornaya-exclusive</t>
   </si>
   <si>
     <t>Сел4303</t>
   </si>
   <si>
     <t>Ложка пластиковая столовая эконом 100шт/уп Белая</t>
   </si>
   <si>
     <t>64.79 грн/за уп</t>
@@ -395,54 +395,54 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-chyornaya-e-nom</t>
   </si>
   <si>
     <t>LF04477</t>
   </si>
   <si>
     <t>Ложка пластиковая чайная 13см 100шт/уп Чёрная</t>
   </si>
   <si>
     <t>40.5 грн/за уп</t>
   </si>
   <si>
     <t>39.15 грн/від 20 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-100shtup-chyornaya</t>
   </si>
   <si>
     <t>АН4815</t>
   </si>
   <si>
     <t>Ложка чайная пластиковая черная 133мм 100шт АН</t>
   </si>
   <si>
-    <t>74.13 грн/за уп</t>
-[...2 lines deleted...]
-    <t>71.56 грн/від 60 уп</t>
+    <t>83 грн/за уп</t>
+  </si>
+  <si>
+    <t>78 грн/від 60 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-chernaya-133mm-100sht</t>
   </si>
   <si>
     <t>АН4816</t>
   </si>
   <si>
     <t>Ложка чайная пластиковая прозрачная 133мм 100шт АН</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-prozrachnaya-133mm-100sht</t>
   </si>
   <si>
     <t>млж-4396</t>
   </si>
   <si>
     <t xml:space="preserve">Ложка пластиковая чайная желтая 12см 100шт/уп </t>
   </si>
   <si>
     <t>49 грн/за уп</t>
   </si>
   <si>
     <t>45.36 грн/від 20 уп</t>
   </si>
@@ -947,359 +947,359 @@
   <si>
     <t>1.65 грн/від 6160 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/derzhatelkholder-huhtamaki-na-2-stakana-kraft-110shtup-440shtyasch</t>
   </si>
   <si>
     <t>Держатель/холдер на 2 стакана Зелёный 100шт/уп.</t>
   </si>
   <si>
     <t>2.94 грн/від 100 шт</t>
   </si>
   <si>
     <t>2.78 грн/від 3000 шт</t>
   </si>
   <si>
     <t>2.61 грн/від 7000 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-2-stakana-zelyonyy-100shtup</t>
   </si>
   <si>
     <t>Термопояса / капхолдеры для стаканов</t>
   </si>
   <si>
+    <t>002008</t>
+  </si>
+  <si>
+    <t>Термопояс Клееный Оранж 250/340мл 25шт/уп (1ящ/40уп)</t>
+  </si>
+  <si>
+    <t>19.9 грн/за шт</t>
+  </si>
+  <si>
+    <t>18.82 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-oranzh-250340ml-25shtup-1yasch40up</t>
+  </si>
+  <si>
+    <t>001437</t>
+  </si>
+  <si>
+    <t>Термопояс Клееный Бурый 400/500мл 25шт/уп (1ящ/40уп)</t>
+  </si>
+  <si>
+    <t>11.7 грн/за шт</t>
+  </si>
+  <si>
+    <t>11.25 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-buryy-400500ml-25shtup-1yasch40up</t>
+  </si>
+  <si>
+    <t>001136</t>
+  </si>
+  <si>
+    <t>Термопояс Клееный Красный 250/340мл 25шт/уп (1ящ/40уп)</t>
+  </si>
+  <si>
+    <t>25.88 грн/за шт</t>
+  </si>
+  <si>
+    <t>24.99 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-krasnyy-250340ml-25shtup-1yasch40up</t>
+  </si>
+  <si>
+    <t>001320</t>
+  </si>
+  <si>
+    <t>Термопояс Замок TOP бурый 175/250/340мл 100шт/уп (1ящ/10уп)</t>
+  </si>
+  <si>
+    <t>28.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>27.55 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>26.6 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>25.65 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-zamok-top-buryy-175250340ml-100shtup-1yasch10up</t>
+  </si>
+  <si>
+    <t>Термопояс Клееный Красный 400/500мл 25шт/уп (1ящ/40уп)</t>
+  </si>
+  <si>
+    <t>11.88 грн/за уп</t>
+  </si>
+  <si>
+    <t>11.4 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-krasnyy-400500ml-25shtup-1yasch40up</t>
+  </si>
+  <si>
+    <t>002487</t>
+  </si>
+  <si>
+    <t>Термопояс Клееный Зелёный 400/500мл 25шт/уп (1ящ/40уп)</t>
+  </si>
+  <si>
+    <t>13.13 грн/за шт</t>
+  </si>
+  <si>
+    <t>12.6 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-zelyonyy-400500ml-25shtup-1yasch40up</t>
+  </si>
+  <si>
+    <t>V-002710</t>
+  </si>
+  <si>
+    <t>Термопояс Замок Чёрный 175/250/340мл 100шт/уп (1ящ/8уп)</t>
+  </si>
+  <si>
+    <t>56 грн/за уп</t>
+  </si>
+  <si>
+    <t>54 грн/від 8 уп</t>
+  </si>
+  <si>
+    <t>52 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>50 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-zamok-chyornyy-175250340ml-100shtup-1yasch8up</t>
+  </si>
+  <si>
+    <t>V-002684</t>
+  </si>
+  <si>
+    <t>Термопояс Замок Красный 175/250/340мл 100шт/уп (1ящ/8уп)</t>
+  </si>
+  <si>
+    <t>52.8 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>50.4 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>47.2 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-zamok-krasnyy-175250340ml-100shtup-1yasch8up</t>
+  </si>
+  <si>
+    <t>001286</t>
+  </si>
+  <si>
+    <t>Термопояс Клееный Фиолет 250/340мл 25шт/уп</t>
+  </si>
+  <si>
+    <t>13.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>13.14 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-fiolet-250340ml-25shtup</t>
+  </si>
+  <si>
+    <t>V-002616</t>
+  </si>
+  <si>
+    <t>Термопояс ЗАМОК бурый  340/400/500 мл 100шт/уп (1ящ/6уп/)</t>
+  </si>
+  <si>
+    <t>58.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>56.55 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>54.6 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-zamok-buryy-340400500-ml-100shtup-1yasch6up</t>
+  </si>
+  <si>
+    <t>хеп-8585</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Термопояс клееный ХЕП Бурый 400/500мл. 25шт/уп </t>
+  </si>
+  <si>
+    <t>25.01 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-buryy-400500ml-25shtup</t>
+  </si>
+  <si>
+    <t>хеп-8586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Термопояс клееный ХЕП Желтый 400/500мл. 25шт/уп </t>
+  </si>
+  <si>
+    <t>26.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-zheltyy-400500ml-25shtup</t>
+  </si>
+  <si>
+    <t>барц-8823</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Термопояс Барц клееный красный 175/340мл 25шт/уп </t>
+  </si>
+  <si>
+    <t>22.55 грн/за уп</t>
+  </si>
+  <si>
+    <t>20.4 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-barc-kleenyy-krasnyy-175340ml-25shtup</t>
+  </si>
+  <si>
+    <t>барц-8824</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Термопояс Барц клееный черный 175/340мл 25шт/уп </t>
+  </si>
+  <si>
+    <t>23.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>21.62 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-barc-kleenyy-chernyy-175340ml-25shtup</t>
+  </si>
+  <si>
+    <t>хеп-8582</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Термопояс клееный ХЕП Синий 250/340мл. 25шт/уп </t>
+  </si>
+  <si>
+    <t>23.93 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-siniy-250340ml-25shtup</t>
+  </si>
+  <si>
+    <t>хеп-8587</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Термопояс клееный ХЕП Синий 400/500мл. 25шт/уп </t>
+  </si>
+  <si>
+    <t>27.55 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-siniy-400500ml-25shtup</t>
+  </si>
+  <si>
+    <t>хеп-8580</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Термопояс клееный ХЕП Черный 250/340мл. 25шт/уп </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-chernyy-250340ml-25shtup</t>
+  </si>
+  <si>
+    <t>хеп-8584</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Термопояс клееный ХЕП Черный 400/500мл. 25шт/уп </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-chernyy-400500ml-25shtup</t>
+  </si>
+  <si>
+    <t>хеп-8588</t>
+  </si>
+  <si>
+    <t>Термопояс Клееный Бурый 250/340мл 25шт/уп</t>
+  </si>
+  <si>
+    <t>23 грн/за уп</t>
+  </si>
+  <si>
+    <t>21.66 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>20.44 грн/від 192 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-buryy-250340ml-25shtup</t>
+  </si>
+  <si>
     <t>001435</t>
   </si>
   <si>
     <t>Термопояс Клееный Бурый 250/340мл 25шт/уп (1ящ/40уп)</t>
   </si>
   <si>
     <t>24.65 грн/за уп</t>
   </si>
   <si>
     <t>22.95 грн/від 40 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-buryy-250340ml-25shtup-1yasch40up</t>
   </si>
   <si>
-    <t>001437</t>
-[...262 lines deleted...]
-  <si>
     <t>X-001975</t>
   </si>
   <si>
     <t xml:space="preserve">Термопояс Замок универсальный бурый 175-500мл 100шт/уп </t>
   </si>
   <si>
     <t>67.43 грн/за уп</t>
   </si>
   <si>
     <t>63.08 грн/від 18 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/termopoyas-zamok-universalnyy-buryy-175-500ml-100shtup</t>
   </si>
   <si>
-    <t>002008</t>
-[...13 lines deleted...]
-  <si>
     <t>барц-8822</t>
   </si>
   <si>
     <t xml:space="preserve">Термопояс Барц клееный оранжевый 175/340мл 25шт/уп </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/termopoyas-barc-kleenyy-oranzhevyy-175340ml-25shtup</t>
   </si>
   <si>
     <t>барц-8821</t>
   </si>
   <si>
     <t xml:space="preserve">Термопояс Барц клееный зеленый 175/340мл 25шт/уп </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/termopoyas-barc-kleenyy-zelenyy-175340ml-25shtup</t>
   </si>
   <si>
     <t>хеп-8581</t>
   </si>
   <si>
     <t xml:space="preserve">Термопояс клееный ХЕП Желтый 250/340мл. 25шт/уп </t>
   </si>
   <si>
     <t>25.87 грн/за уп</t>
@@ -1586,57 +1586,57 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-v-individualnoy-upakovke-tolstaya-boks-14sm-250sht</t>
   </si>
   <si>
     <t>002381</t>
   </si>
   <si>
     <t>Мешалка деревянная 11 см.800шт/50 уп</t>
   </si>
   <si>
     <t>19.5 грн/за шт</t>
   </si>
   <si>
     <t>18.85 грн/від 30 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-11-sm800sht50</t>
   </si>
   <si>
     <t>КРО-4946</t>
   </si>
   <si>
     <t>Мешалка деревянная в индивидуальной упаковке толстая Крафт Бокс 14см 250шт</t>
   </si>
   <si>
-    <t>79.44 грн/за уп</t>
-[...5 lines deleted...]
-    <t>70.21 грн/від 50 уп</t>
+    <t>85.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>79.75 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>75.35 грн/від 50 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-v-individualnoy-upakovke-tolstaya-kraft-boks-14sm-250sht</t>
   </si>
   <si>
     <t>Барц-5294</t>
   </si>
   <si>
     <t>Мешалка деревянная 18см 1уп/1000шт (1ящ/14уп)</t>
   </si>
   <si>
     <t>91 грн/за уп</t>
   </si>
   <si>
     <t>87.75 грн/від 14 уп</t>
   </si>
   <si>
     <t>84.5 грн/від 70 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-18sm-1up1000sht-1yasch14up</t>
   </si>
   <si>
     <t>Фильтр пакеты для чая</t>
   </si>
@@ -1709,77 +1709,77 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/product/rukavichki-nitrilovye-chernye-mediok-xs</t>
   </si>
   <si>
     <t>002301</t>
   </si>
   <si>
     <t>Перчатки отрывные на планшетке 1уп/100шт (1ящ/100уп) L</t>
   </si>
   <si>
     <t>20 грн/за шт</t>
   </si>
   <si>
     <t>18 грн/від 100 шт</t>
   </si>
   <si>
     <t>16 грн/від 400 шт</t>
   </si>
   <si>
     <t>15 грн/від 1000 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/perchatki-otryvnye-na-planshetke-1up100sht-1yasch100up-l</t>
   </si>
   <si>
+    <t>006203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Перчатки нитриловые Голубые mediOk Light XS </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/perchatki-nitrilovye-golubye-mediok-light-xs</t>
+  </si>
+  <si>
+    <t>006206</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Перчатки нитриловые Голубые mediOk Light L </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/perchatki-nitrilovye-golubye-mediok-light-l</t>
+  </si>
+  <si>
     <t>006204</t>
   </si>
   <si>
     <t>Перчатки нитриловые Голубые mediOk Light S</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/perchatki-nitrilovye-golubye-mediok-light-s</t>
   </si>
   <si>
-    <t>006206</t>
-[...16 lines deleted...]
-  <si>
     <t>006205</t>
   </si>
   <si>
     <t xml:space="preserve">Перчатки нитриловые Голубые mediOk Ocean M </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/perchatki-nitrilovye-golubye-mediok-ocean-m</t>
   </si>
   <si>
     <t>006207</t>
   </si>
   <si>
     <t xml:space="preserve">Перчатки нитриловые Голубые mediOk Ocean XL </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/perchatki-nitrilovye-golubye-mediok-ocean-xl</t>
   </si>
   <si>
     <t>006199</t>
   </si>
   <si>
     <t>Рукавички нитриловые Черные  mediOk S</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/rukavichki-nitrilovye-chernye-mediok-s</t>
@@ -1787,50 +1787,53 @@
   <si>
     <t>006200</t>
   </si>
   <si>
     <t>Рукавички нитриловые Черные  mediOk Space M</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/rukavichki-nitrilovye-chernye-mediok-space-m</t>
   </si>
   <si>
     <t>006201</t>
   </si>
   <si>
     <t>Рукавички нитриловые Черные mediOk Space L</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/rukavichki-nitrilovye-chernye-mediok-space-l</t>
   </si>
   <si>
     <t>006202</t>
   </si>
   <si>
     <t>Рукавички нитриловые Черные mediOk XL</t>
   </si>
   <si>
+    <t>3238 грн/за уп</t>
+  </si>
+  <si>
     <t>https://www.panstakan.com.ua/ru/product/rukavichki-nitrilovye-chernye-mediok-xl</t>
   </si>
   <si>
     <t>Ложка чайная / для мороженого</t>
   </si>
   <si>
     <t>СЕЛ-3055</t>
   </si>
   <si>
     <t>Ложка пластиковая чайная 13см 100шт/уп (1ящ/70уп) Белая</t>
   </si>
   <si>
     <t>17.7 грн/за шт</t>
   </si>
   <si>
     <t>16.52 грн/від 60 шт</t>
   </si>
   <si>
     <t>15.34 грн/від 180 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-100shtup-1yasch70up-belaya</t>
   </si>
   <si>
     <t>АН-002302</t>
@@ -2234,200 +2237,200 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/product/salfetka-barnaya-belaya-normal-300sht-1yasch10up</t>
   </si>
   <si>
     <t>альб22</t>
   </si>
   <si>
     <t>Салфетка бумажная 1/8 Белая 2шара 330*330 1600шт/ящ</t>
   </si>
   <si>
     <t>470.91 грн/за шт</t>
   </si>
   <si>
     <t>449.18 грн/від 2 шт</t>
   </si>
   <si>
     <t>427.44 грн/від 4 шт</t>
   </si>
   <si>
     <t>409.33 грн/від 16 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/salfetka-bumazhnaya-18-belaya-2shara-330330-1600shtyasch</t>
   </si>
   <si>
+    <t xml:space="preserve">Салфетки влажныеMIX  FIX  E, с клапаном 120шт </t>
+  </si>
+  <si>
+    <t>40.96 грн/за уп</t>
+  </si>
+  <si>
+    <t>37.9 грн/від 12 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/salfetki-vlazhnyemix-fix-e-s-klapanom-120sht</t>
+  </si>
+  <si>
+    <t>004346</t>
+  </si>
+  <si>
+    <t>Салфетки влажные Bravo 120шт  (9шт/ящ)</t>
+  </si>
+  <si>
+    <t>49.79 грн/за уп</t>
+  </si>
+  <si>
+    <t>49.79 грн/від 9 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-bravo-120sht-9shtyasch</t>
+  </si>
+  <si>
+    <t>Бумага туалетная ДЖАМБО 75м на гильзе</t>
+  </si>
+  <si>
+    <t>296.8 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/bumaga-tualetnaya-dzhambo-75m-na-gilze</t>
+  </si>
+  <si>
+    <t>0340131</t>
+  </si>
+  <si>
+    <t>Полотенце бумажное на гильзе 470 отрывов 270*165мм</t>
+  </si>
+  <si>
+    <t>126 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/polotence-bumazhnoe-na-gilze-470-otryvov-270165mm</t>
+  </si>
+  <si>
     <t xml:space="preserve">Салфетки влажные KIDY KIT M с клапаном 120шт </t>
   </si>
   <si>
     <t>48.4 грн/за уп</t>
   </si>
   <si>
     <t>44.79 грн/від 12 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-kidy-kit-m-s-klapanom-120sht</t>
   </si>
   <si>
-    <t>004346</t>
-[...11 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-bravo-120sht-9shtyasch</t>
+    <t>Салфетки влажные KINDER FRESH 15шт</t>
+  </si>
+  <si>
+    <t>4.99 грн/за уп</t>
+  </si>
+  <si>
+    <t>4.7 грн/від 12 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-kinder-fresh-15sht</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Салфетки влажные ТМ BABY ANGEL без клапана 60шт </t>
+  </si>
+  <si>
+    <t>18.54 грн/за уп</t>
+  </si>
+  <si>
+    <t>17.92 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-tm-baby-angel-bez-klapana-60sht</t>
+  </si>
+  <si>
+    <t>005270</t>
+  </si>
+  <si>
+    <t>Полотенца бумажные XXL 500 отрывов 6шт\уп</t>
+  </si>
+  <si>
+    <t>150.8 грн/за шт</t>
+  </si>
+  <si>
+    <t>145.6 грн/від 6 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/polotenca-bumazhnye-xxl-500-otryvov-6shtup</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Полотенца бумажные  XL 150 отрывов 12шт\уп</t>
+  </si>
+  <si>
+    <t>70.01 грн/за шт</t>
+  </si>
+  <si>
+    <t>67.67 грн/від 12 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/polotenca-bumazhnye-xl-150-otryvov-12shtup</t>
+  </si>
+  <si>
+    <t>006574</t>
+  </si>
+  <si>
+    <t>Бумага туалетная  на гильзе 75м 16шт/уп</t>
+  </si>
+  <si>
+    <t>40.03 грн/за шт</t>
+  </si>
+  <si>
+    <t>38.84 грн/від 16 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/bumaga-tualetnaya-na-gilze-75m-16shtup</t>
+  </si>
+  <si>
+    <t>альб 326</t>
+  </si>
+  <si>
+    <t>Полотенце РУЛОН бумажный ЗЕЛЕНЫЙ</t>
+  </si>
+  <si>
+    <t>24.66 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/polotence-rulon-bumazhnyy-zelenyy</t>
   </si>
   <si>
     <t>Влажные салфетки BEST BEBIK 120/12 , с клапаном</t>
   </si>
   <si>
     <t>39.99 грн/за уп</t>
   </si>
   <si>
     <t>37 грн/від 12 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/vlazhnye-salfetki-best-bebik-12012-s-klapanom</t>
   </si>
   <si>
-    <t>Бумага туалетная ДЖАМБО 75м на гильзе</t>
-[...109 lines deleted...]
-  <si>
     <t>Трубочки бумажные/пластиковые</t>
   </si>
   <si>
     <t>Трубочки АРТИСТИК</t>
   </si>
   <si>
     <t>002573</t>
   </si>
   <si>
     <t>Трубочки пластиковые Артистик Микс 8цв 26см 100шт/уп (1ящ/40уп)</t>
   </si>
   <si>
     <t>55.26 грн/за шт</t>
   </si>
   <si>
     <t>51.31 грн/від 10 шт</t>
   </si>
   <si>
     <t>49.34 грн/від 40 шт</t>
   </si>
   <si>
     <t>47.36 грн/від 120 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-miks-8cv-26sm-100shtup-1yasch40up</t>
@@ -2564,401 +2567,467 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-neon-26sm-100shtup-1yasch40up</t>
   </si>
   <si>
     <t>Трубочки КОКТЕЙЛЬНЫЕ / ФРЕШ</t>
   </si>
   <si>
     <t>005155</t>
   </si>
   <si>
     <t>Трубочки пластиковые 10мм Черные BUBBLE TEA 21см 250шт\уп</t>
   </si>
   <si>
     <t>199.13 грн/за уп</t>
   </si>
   <si>
     <t>191.75 грн/від 16 уп</t>
   </si>
   <si>
     <t>184.38 грн/від 48 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-10mm-chernye-bubble-tea-21sm-250shtup</t>
   </si>
   <si>
-    <t>Трубочки пластиковые в индивидуальной упаковке черные 23см 250шт/уп</t>
+    <t>Т-001248</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Трубочки пластиковые в индивидуальной упаковке 21см для BUBBLE TEA 250шт/уп </t>
+  </si>
+  <si>
+    <t>239.63 грн/за уп</t>
+  </si>
+  <si>
+    <t>230.75 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>221.88 грн/від 64 уп</t>
+  </si>
+  <si>
+    <t>213 грн/від 160 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-21sm-dlya-bubble-tea-250shtup</t>
+  </si>
+  <si>
+    <t>006251</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Трубочки бумажные крафт 6мм*197мм 200шт/уп </t>
+  </si>
+  <si>
+    <t>122 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-bumazhnye-kraft-6mm197mm-200shtup</t>
+  </si>
+  <si>
+    <t>Т 03-0006</t>
+  </si>
+  <si>
+    <t>Трубочки пластиковые Фреш Микс 21см 500шт/уп (1ящ/14уп)</t>
+  </si>
+  <si>
+    <t>189 грн/за шт</t>
+  </si>
+  <si>
+    <t>180.6 грн/від 14 шт</t>
+  </si>
+  <si>
+    <t>172.2 грн/від 56 шт</t>
+  </si>
+  <si>
+    <t>163.8 грн/від 140 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-miks-21sm-500shtup-1yasch14up</t>
+  </si>
+  <si>
+    <t>TU-</t>
+  </si>
+  <si>
+    <t>Трубочки пластиковые в индивидуальной упаковке прозрачные BUBBLE TEA 22см 100шт/уп</t>
+  </si>
+  <si>
+    <t>77 грн/за уп</t>
+  </si>
+  <si>
+    <t>73.32 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>68.64 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-prozrachnye-bubble-tea-22sm-100shtup</t>
+  </si>
+  <si>
+    <t>03-Р6411</t>
+  </si>
+  <si>
+    <t>Трубочки пластиковые Фреш Чёрные 21см 6.8мм 450шт/уп (1ящ/16уп)</t>
+  </si>
+  <si>
+    <t>122.62 грн/за уп</t>
+  </si>
+  <si>
+    <t>119.04 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-chyornye-21sm-68mm-450shtup-1yasch16up</t>
+  </si>
+  <si>
+    <t>03-2404</t>
+  </si>
+  <si>
+    <t>Трубочки пластиковые Фреш Микс 21см 450шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-miks-21sm-450shtup</t>
+  </si>
+  <si>
+    <t>Трубочки пластиковые в индивидуальной упаковке черные 23см 8мм 250шт/уп</t>
   </si>
   <si>
     <t>121.01 грн/за уп</t>
   </si>
   <si>
     <t>114.96 грн/від 10 уп</t>
   </si>
   <si>
     <t>107.39 грн/від 50 уп</t>
   </si>
   <si>
-    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-chernye-23sm-250shtup</t>
-[...14 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-miks-21sm-500shtup-1yasch14up</t>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-chernye-23sm-8mm-250shtup</t>
+  </si>
+  <si>
+    <t>ЕКО-5826</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Трубочки пластиковые Фреш Чёрные ЭКО 21см 500шт/уп </t>
+  </si>
+  <si>
+    <t>112.5 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>105 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>97.5 грн/від 200 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-chyornye-eko-21sm-500shtup</t>
+  </si>
+  <si>
+    <t>005097</t>
+  </si>
+  <si>
+    <t>Трубочки пластиковые 10мм МИКС BUBBLE TEA 21см 250шт\уп</t>
+  </si>
+  <si>
+    <t>172.13 грн/за уп</t>
+  </si>
+  <si>
+    <t>165.75 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-10mm-miks-bubble-tea-21sm-250shtup</t>
+  </si>
+  <si>
+    <t>Т 03-0007</t>
+  </si>
+  <si>
+    <t>Трубочки пластиковые Фреш Чёрные 21см 500шт/уп (1ящ/14уп)</t>
+  </si>
+  <si>
+    <t>172.2 грн/від 88 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-chyornye-21sm-500shtup-1yasch14up</t>
   </si>
   <si>
     <t>Т-001247</t>
   </si>
   <si>
     <t xml:space="preserve">Трубочки пластиковые в индивидуальной упаковке 21см для BUBBLE TEA микс 250шт/уп </t>
   </si>
   <si>
     <t>184.38 грн/від 64 уп</t>
   </si>
   <si>
     <t>177 грн/від 160 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-21sm-dlya-bubble-tea-miks-250shtup</t>
   </si>
   <si>
+    <t>ЕКО-5825</t>
+  </si>
+  <si>
+    <t>Трубочки пластиковые Фреш Прозрачные ЭКО 21см 200шт/уп</t>
+  </si>
+  <si>
+    <t>95.2 грн/за уп</t>
+  </si>
+  <si>
+    <t>89.76 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>85 грн/від 112 уп</t>
+  </si>
+  <si>
+    <t>79.56 грн/від 280 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-prozrachnye-eko-21sm-200shtup</t>
+  </si>
+  <si>
+    <t>Трубочки пластиковые в индивидуальной упаковке черные 19см 500шт/уп</t>
+  </si>
+  <si>
+    <t>114.55 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-chernye-19sm-500shtup</t>
+  </si>
+  <si>
     <t>03-0108</t>
   </si>
   <si>
     <t xml:space="preserve">Трубочки пластиковые прозрачные 21см Молочка 500шт/уп </t>
   </si>
   <si>
     <t>122.71 грн/за уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-prozrachnye-21sm-molochka-500shtup</t>
   </si>
   <si>
-    <t>03-Р6411</t>
-[...139 lines deleted...]
-  <si>
     <t>006250</t>
   </si>
   <si>
     <t xml:space="preserve">Трубочки бумажные белые 6мм*197мм 200шт/уп </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochki-bumazhnye-belye-6mm197mm-200shtup</t>
   </si>
   <si>
     <t>ЕКО-6633</t>
   </si>
   <si>
     <t>Трубочка   BUBBLE 11*210мм, индивидуальная упаковка ОРР  ЧОРНАЯ (200 шт\уп )</t>
   </si>
   <si>
     <t>225 грн/за уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochka-bubble-11210mm-individualnaya-upakovka-orr-chornaya-200-shtup</t>
   </si>
   <si>
     <t>ЕКО - 6632</t>
   </si>
   <si>
     <t>Трубочк   BUBBLE 11*210мм, индивидуальная упаковка ОРР  МИКС  (200 шт\уп )</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochk-bubble-11210mm-individualnaya-upakovka-orr-miks-200-shtup</t>
   </si>
   <si>
-    <t>005097</t>
-[...11 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-10mm-miks-bubble-tea-21sm-250shtup</t>
+    <t>Т 03 - 0314</t>
+  </si>
+  <si>
+    <t>Трубочки пластиковые 12мм МІКС BUBBLE TEA 21см 100шт\уп</t>
+  </si>
+  <si>
+    <t>105.3 грн/за уп</t>
+  </si>
+  <si>
+    <t>99.84 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>94.38 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>89.7 грн/від 200 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-12mm-miks-bubble-tea-21sm-100shtup</t>
+  </si>
+  <si>
+    <t>Т 03 - 0305</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Трубочки пластиковые черные в индивидуальной упаковке 21см 12 мм для BUBBLE TEA 250шт/уп </t>
+  </si>
+  <si>
+    <t>126.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>120.32 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>113.74 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>108.1 грн/від 200 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-chernye-v-individualnoy-upakovke-21sm-12-mm-dlya-bubble-tea-250shtup</t>
+  </si>
+  <si>
+    <t>Трубочки пластиковые в индивидуальной упаковке прозрачные 23см 8 мм 250шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-prozrachnye-23sm-8-mm-250shtup</t>
   </si>
   <si>
     <t>Трубочки с КОЛЕНОМ</t>
   </si>
   <si>
-    <t>002298</t>
+    <t>Т 03-0094</t>
+  </si>
+  <si>
+    <t>Трубочки пластиковые с коленом Микс 21.5см 1000шт/уп (1ящ/12уп)</t>
+  </si>
+  <si>
+    <t>299 грн/за шт</t>
+  </si>
+  <si>
+    <t>287.5 грн/від 12 шт</t>
+  </si>
+  <si>
+    <t>276 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>264.5 грн/від 240 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-miks-215sm-1000shtup-1yasch12up</t>
+  </si>
+  <si>
+    <t>Т 03-0002</t>
   </si>
   <si>
     <t>Трубочки пластиковые с коленом Чёрные 21.5см 1000шт/уп (1ящ/12уп)</t>
   </si>
   <si>
-    <t>229.5 грн/за шт</t>
-[...2 lines deleted...]
-    <t>221 грн/від 5 шт</t>
+    <t>287.5 грн/від 14 шт</t>
+  </si>
+  <si>
+    <t>276 грн/від 56 шт</t>
+  </si>
+  <si>
+    <t>264.5 грн/від 140 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-chyornye-215sm-1000shtup-1yasch12up</t>
   </si>
   <si>
-    <t>03-0094</t>
-[...11 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-miks-215sm-1000shtup-1yasch12up</t>
+    <t>Т 03-0008</t>
+  </si>
+  <si>
+    <t>Трубочки пластиковые с коленом Чёрные 21.5см 200шт/уп (1ящ/60уп)</t>
+  </si>
+  <si>
+    <t>61.18 грн/за уп</t>
+  </si>
+  <si>
+    <t>57.5 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>55.2 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>52.9 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-chyornye-215sm-200shtup-1yasch60up</t>
+  </si>
+  <si>
+    <t>03-5380</t>
+  </si>
+  <si>
+    <t>Трубочки пластиковые с коленом Чёрные 21см 180шт/уп</t>
+  </si>
+  <si>
+    <t>33.52 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-chyornye-21sm-180shtup</t>
+  </si>
+  <si>
+    <t>03-5390</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Трубочки пластиковые с коленом Чёрные 21.5см 900шт/уп </t>
+  </si>
+  <si>
+    <t>182.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>175.5 грн/від 12 уп</t>
+  </si>
+  <si>
+    <t>168.75 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-chyornye-215sm-900shtup</t>
+  </si>
+  <si>
+    <t>03-5389</t>
+  </si>
+  <si>
+    <t>Трубочки пластиковые с коленом Микс 21.5см 900шт/уп</t>
+  </si>
+  <si>
+    <t>170.1 грн/за уп</t>
+  </si>
+  <si>
+    <t>163.8 грн/від 12 уп</t>
+  </si>
+  <si>
+    <t>157.5 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-miks-215sm-900shtup</t>
   </si>
   <si>
     <t>002299</t>
   </si>
   <si>
     <t>Трубочки пластиковые с коленом Микс 21см 200шт/уп (1ящ/60уп)</t>
   </si>
   <si>
     <t>59.8 грн/за уп</t>
   </si>
   <si>
     <t>57.5 грн/від 15 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-miks-21sm-200shtup-1yasch60up</t>
   </si>
   <si>
-    <t>03-5380</t>
-[...58 lines deleted...]
-  <si>
     <t>Трубочки для МАРТИНИ</t>
   </si>
   <si>
     <t>002558</t>
   </si>
   <si>
     <t>Трубочки пластиковые для Мартини Желтые 13см 200шт/уп (1ящ/50уп)</t>
   </si>
   <si>
     <t>34.93 грн/за шт</t>
   </si>
   <si>
     <t>33.59 грн/від 10 шт</t>
   </si>
   <si>
     <t>30.9 грн/від 50 шт</t>
   </si>
   <si>
     <t>30.63 грн/від 100 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-martini-zheltye-13sm-200shtup-1yasch50up</t>
   </si>
   <si>
     <t>002556</t>
@@ -3104,113 +3173,113 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-mokhito-zheltye-265sm-300shtup-1yasch100up</t>
   </si>
   <si>
     <t>002554</t>
   </si>
   <si>
     <t>Трубочки пластиковые для Мохито Неон 26.5см 300шт/уп (1ящ/100уп)</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-mokhito-neon-265sm-300shtup-1yasch100up</t>
   </si>
   <si>
     <t>002552</t>
   </si>
   <si>
     <t>Трубочки пластиковые для Мохито Чёрные 26.5см 300шт/уп (1ящ/100уп)</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-mokhito-chyornye-265sm-300shtup-1yasch100up</t>
   </si>
   <si>
     <t>Трубочки с ЛОЖЕЧКОЙ</t>
   </si>
   <si>
+    <t>002565</t>
+  </si>
+  <si>
+    <t>Трубочка-Лопатка Чёрная 20см 100шт/уп (1ящ/100уп)</t>
+  </si>
+  <si>
+    <t>50.61 грн/за шт</t>
+  </si>
+  <si>
+    <t>48.67 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>47.5 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>45.55 грн/від 100 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochka-lopatka-chyornaya-20sm-100shtup-1yasch100up</t>
+  </si>
+  <si>
+    <t>EK4196</t>
+  </si>
+  <si>
+    <t>Трубочка-Лопатка Микс 20см 100шт/уп (1ящ/100уп)</t>
+  </si>
+  <si>
+    <t>28 грн/за уп</t>
+  </si>
+  <si>
+    <t>26.4 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>24.8 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>23.2 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochka-lopatka-miks-20sm-100shtup-1yasch100up</t>
+  </si>
+  <si>
     <t>002563</t>
   </si>
   <si>
     <t>Трубочка-Лопатка Желтая 20см 100шт/уп (1ящ/100уп)</t>
   </si>
   <si>
     <t>50.6 грн/за шт</t>
   </si>
   <si>
     <t>48.65 грн/від 10 шт</t>
   </si>
   <si>
     <t>47.49 грн/від 50 шт</t>
   </si>
   <si>
     <t>45.54 грн/від 100 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochka-lopatka-zheltaya-20sm-100shtup-1yasch100up</t>
   </si>
   <si>
-    <t>EK4196</t>
-[...40 lines deleted...]
-  <si>
     <t>002564</t>
   </si>
   <si>
     <t>Трубочка-Лопатка Красная 20см 100шт/уп (1ящ/100уп)</t>
   </si>
   <si>
     <t>52.96 грн/за шт</t>
   </si>
   <si>
     <t>49.81 грн/від 10 шт</t>
   </si>
   <si>
     <t>38.92 грн/від 100 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochka-lopatka-krasnaya-20sm-100shtup-1yasch100up</t>
   </si>
   <si>
     <t>Трубочки в ИНДИВИДУАЛЬНОЙ УПАКОВКЕ</t>
   </si>
   <si>
     <t>Т-03-0079</t>
   </si>
   <si>
     <t>Трубочки в инд.упаковке с коленом чёрные 200шт/уп  21см/Ø4,8 (1ящ/30уп)</t>
@@ -3221,398 +3290,416 @@
   <si>
     <t>79.11 грн/від 10 уп</t>
   </si>
   <si>
     <t>75.01 грн/від 60 уп</t>
   </si>
   <si>
     <t>70.9 грн/від 120 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-chyornye-200shtup-21smo48-1yasch30up</t>
   </si>
   <si>
     <t>006253</t>
   </si>
   <si>
     <t>Трубочки в индивидуальной упаковке крафт 6мм*197мм 200шт/уп</t>
   </si>
   <si>
     <t>141 грн/за уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochki-v-individualnoy-upakovke-kraft-6mm197mm-200shtup</t>
   </si>
   <si>
+    <t>Т 03-6439</t>
+  </si>
+  <si>
+    <t>Трубочка TOP ФРЕШ 200шт в БУМАГЕ -- МИКС 21см - 6.8мм (1ящ/22уп/4400)</t>
+  </si>
+  <si>
+    <t>135 грн/за уп</t>
+  </si>
+  <si>
+    <t>129 грн/від 22 уп</t>
+  </si>
+  <si>
+    <t>123 грн/від 88 уп</t>
+  </si>
+  <si>
+    <t>117 грн/від 220 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochka-top-fresh-200sht-v-bumage-miks-21sm-68mm-1yasch22up4400</t>
+  </si>
+  <si>
     <t>ЕКО - 6637</t>
   </si>
   <si>
     <t>Трубочка ФРЕШ 7 * 210 мм,индивидуальная упаковка СИНЯЯ 200шт/пак</t>
   </si>
   <si>
     <t>95 грн/за уп</t>
   </si>
   <si>
+    <t>89.7 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>84.5 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>79.3 грн/від 300 уп</t>
+  </si>
+  <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochka-fresh-7-210-mmindividualnaya-upakovka-sinyaya-200shtpak</t>
   </si>
   <si>
-    <t>00006707</t>
-[...8 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/trubochka-top-fresh-200sht-v-bumage-miks-21sm-68mm-1yasch22up4400</t>
+    <t>0000746</t>
+  </si>
+  <si>
+    <t>Трубочки в инд.упаковке без колена цветные 200шт/уп  21см/Ø3.5 (1ящ/60уп)</t>
+  </si>
+  <si>
+    <t>37.8 грн/за шт</t>
+  </si>
+  <si>
+    <t>37.8 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>37.8 грн/від 60 шт</t>
+  </si>
+  <si>
+    <t>36.45 грн/від 180 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-bez-kolena-cvetnye-200shtup-21smo35-1yasch60up</t>
+  </si>
+  <si>
+    <t>ЕКО - 6636</t>
+  </si>
+  <si>
+    <t>Трубочка ФРЕШ 7 * 210 мм,индивидуальная упаковка ОРАНЖЕВАЯ 200шт/пак</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochka-fresh-7-210-mmindividualnaya-upakovka-oranzhevaya-200shtpak</t>
+  </si>
+  <si>
+    <t>ЕКО-6634</t>
+  </si>
+  <si>
+    <t>Трубочка ФРЕШ 7 * 210 мм,индивыдуальная упаковка ЖОЛТАЯ  200шт/пак</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochka-fresh-7-210-mmindivydualnaya-upakovka-zholtaya-200shtpak</t>
+  </si>
+  <si>
+    <t>Т 03-0286</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Трубочки в инд.упаковке Фреш Чорна 200шт/уп21см - 6.8мм  (15уп/1ящ)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-fresh-chorna-200shtup21sm-68mm-15up1yasch</t>
+  </si>
+  <si>
+    <t>001638</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Трубочки в инд.упаковке без колена чёрные 200шт/уп  21см/Ø4,8 </t>
+  </si>
+  <si>
+    <t>37.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>35.64 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-bez-kolena-chyornye-200shtup-21smo48</t>
+  </si>
+  <si>
+    <t>001891</t>
+  </si>
+  <si>
+    <t>Трубочки в инд.упаковке с коленом цветные 200шт/уп  21см/Ø3.5</t>
+  </si>
+  <si>
+    <t>49.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>47.6 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>46.75 грн/від 70 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-cvetnye-200shtup-21smo35</t>
+  </si>
+  <si>
+    <t>Т-03-0087</t>
+  </si>
+  <si>
+    <t>Трубочки в инд.упаковке Фреш микс 300шт/уп  21см/Ø6.8 (1ящ/15уп)</t>
+  </si>
+  <si>
+    <t>195 грн/за уп</t>
+  </si>
+  <si>
+    <t>187.5 грн/від 15 уп</t>
+  </si>
+  <si>
+    <t>179.63 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>168.53 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-fresh-miks-300shtup-21smo68-1yasch15up</t>
+  </si>
+  <si>
+    <t>Т-03-0204</t>
+  </si>
+  <si>
+    <t>Трубочки в инд.упаковке с коленом цветные 200шт/уп  21см/Ø4,8 (1ящ/30уп)</t>
+  </si>
+  <si>
+    <t>79.11 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>75.01 грн/від 90 уп</t>
+  </si>
+  <si>
+    <t>70.9 грн/від 270 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-cvetnye-200shtup-21smo48-1yasch30up</t>
+  </si>
+  <si>
+    <t>Т-03-0122</t>
+  </si>
+  <si>
+    <t>Трубочки в инд.упаковке Фреш Чорна 300шт/уп  21см/Ø6.8 (1ящ/15уп)</t>
+  </si>
+  <si>
+    <t>135.14 грн/за уп</t>
+  </si>
+  <si>
+    <t>128.83 грн/від 15 уп</t>
+  </si>
+  <si>
+    <t>122.5 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>114.93 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-fresh-chorna-300shtup-21smo68-1yasch15up</t>
+  </si>
+  <si>
+    <t>Т-03-0105</t>
+  </si>
+  <si>
+    <t>Трубочки в инд.упаковке Фреш прозора 300шт/уп  21см/Ø6.8 (1ящ/15уп)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-fresh-prozora-300shtup-21smo68-1yasch15up</t>
+  </si>
+  <si>
+    <t>ЕКО-T5GIPB-CH</t>
+  </si>
+  <si>
+    <t>Трубочки в инд.упаковке с коленом чёрные 200шт/уп  21см/Ø5 ек</t>
+  </si>
+  <si>
+    <t>90.09 грн/за уп</t>
+  </si>
+  <si>
+    <t>84 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>78.4 грн/від 125 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-chyornye-200shtup-21smo5-ek</t>
+  </si>
+  <si>
+    <t>ЕКО-5824</t>
+  </si>
+  <si>
+    <t>Трубочки в индивидуальной упаковке с коленом чёрные 200шт/уп  21см Ø4.2</t>
+  </si>
+  <si>
+    <t>69 грн/за уп</t>
+  </si>
+  <si>
+    <t>65.32 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>61.18 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>56.58 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-individualnoy-upakovke-s-kolenom-chyornye-200shtup-21sm-o42</t>
   </si>
   <si>
     <t>ЕКО - 6635</t>
   </si>
   <si>
     <t>Трубочка ФРЕШ 7 * 210 мм,индивидуальная упаковка РОЗОВАЯ  200шт/пак</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochka-fresh-7-210-mmindividualnaya-upakovka-rozovaya-200shtpak</t>
   </si>
   <si>
-    <t>0000746</t>
-[...107 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-cvetnye-200shtup-21smo48-1yasch30up</t>
+    <t>ЕКО-5847</t>
+  </si>
+  <si>
+    <t>Трубочки в индивидуальной упаковке с коленом ЭКО микс 21см Ø4.2 200шт/уп</t>
+  </si>
+  <si>
+    <t>74 грн/за уп</t>
+  </si>
+  <si>
+    <t>69 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>64.4 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>59.8 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-individualnoy-upakovke-s-kolenom-eko-miks-21sm-o42-200shtup</t>
+  </si>
+  <si>
+    <t>006320</t>
+  </si>
+  <si>
+    <t>Трубочки бумажные в индивидуальной упаковке крафт 6мм*197мм 100шт/уп</t>
+  </si>
+  <si>
+    <t>61.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>61.25 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-bumazhnye-v-individualnoy-upakovke-kraft-6mm197mm-100shtup</t>
+  </si>
+  <si>
+    <t>Т-03-0037</t>
+  </si>
+  <si>
+    <t>Трубочки в инд.упаковке с коленом черные 100шт/уп  21см/Ø4,8 (1ящ/80уп)</t>
+  </si>
+  <si>
+    <t>41.02 грн/за уп</t>
+  </si>
+  <si>
+    <t>39.56 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>37.5 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>35.16 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-chernye-100shtup-21smo48-1yasch80up</t>
+  </si>
+  <si>
+    <t>Т-03-0084</t>
+  </si>
+  <si>
+    <t>Трубочки в инд.упаковке с коленом цветные 100шт/уп  21см/Ø4,8 (1ящ/80уп)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-cvetnye-100shtup-21smo48-1yasch80up</t>
+  </si>
+  <si>
+    <t>ТП03-0129</t>
+  </si>
+  <si>
+    <t>Трубочки в инд.упаковке с коленом цветные 100шт/уп  21см/Ø4,8 (1ящ/70уп)</t>
+  </si>
+  <si>
+    <t>41.21 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-cvetnye-100shtup-21smo48-1yasch70up</t>
+  </si>
+  <si>
+    <t>006252</t>
+  </si>
+  <si>
+    <t>Трубочки в индивидуальной упаковке белые 6мм*197мм 200шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-individualnoy-upakovke-belye-6mm197mm-200shtup</t>
+  </si>
+  <si>
+    <t>ЕКО-000722</t>
+  </si>
+  <si>
+    <t>Трубочки в инд.упаковке с коленом чёрные 200шт/уп  21см/Ø4.8</t>
+  </si>
+  <si>
+    <t>48.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>46.4 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>43.84 грн/від 70 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-chyornye-200shtup-21smo48</t>
   </si>
   <si>
     <t>Т-3801</t>
   </si>
   <si>
     <t>Трубочки в инд.упаковке Фреш Белая 300шт/уп  21см/Ø6.8 (1ящ/15уп)</t>
   </si>
   <si>
     <t>126.94 грн/за уп</t>
   </si>
   <si>
     <t>121.11 грн/від 15 уп</t>
   </si>
   <si>
     <t>113.63 грн/від 45 уп</t>
   </si>
   <si>
     <t>104.67 грн/від 120 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-fresh-belaya-300shtup-21smo68-1yasch15up</t>
   </si>
   <si>
-    <t>Т-03-0105</t>
-[...181 lines deleted...]
-  <si>
     <t>Хозяйственные товары</t>
   </si>
   <si>
     <t>Пакеты для мусора</t>
   </si>
   <si>
     <t>001920</t>
   </si>
   <si>
     <t>Пакет для мусора  60л*40шт, 10мкм (1ящ/25уп) 600*750</t>
   </si>
   <si>
     <t>38.45 грн/за уп</t>
   </si>
   <si>
     <t>36.45 грн/від 25 уп</t>
   </si>
   <si>
     <t>34.45 грн/від 75 уп</t>
   </si>
   <si>
     <t>30 грн/від 150 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/paket-dlya-musora-60l40sht-10mkm-1yasch25up-600750</t>
@@ -3809,96 +3896,96 @@
   <si>
     <t>006231</t>
   </si>
   <si>
     <t>Пакеты для мусора с затяжками 35л 15шт/уп</t>
   </si>
   <si>
     <t>24 грн/за шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-s-zatyazhkami-35l-15shtup</t>
   </si>
   <si>
     <t>006232</t>
   </si>
   <si>
     <t>Пакеты для мусора 120л ТМ Super Luxe 10шт/уп</t>
   </si>
   <si>
     <t>46.58 грн/за шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-120l-tm-super-luxe-10shtup</t>
   </si>
   <si>
+    <t>006233</t>
+  </si>
+  <si>
+    <t>Пакеты для мусора 160л ТМ Super Luxe 10шт/уп</t>
+  </si>
+  <si>
+    <t>60.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-160l-tm-super-luxe-10shtup</t>
+  </si>
+  <si>
+    <t>006234</t>
+  </si>
+  <si>
+    <t>Пакеты для мусора 35л ТМ Super Luxe 15шт/уп</t>
+  </si>
+  <si>
+    <t>12.97 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-35l-tm-super-luxe-15shtup</t>
+  </si>
+  <si>
+    <t>006236</t>
+  </si>
+  <si>
+    <t>Пакеты для мусора 60л ТМ Super Luxe 10шт/уп</t>
+  </si>
+  <si>
+    <t>20.57 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-60l-tm-super-luxe-10shtup</t>
+  </si>
+  <si>
     <t>006235</t>
   </si>
   <si>
     <t>Пакеты для мусора 240л ТМ Super Luxe 5шт/уп</t>
   </si>
   <si>
     <t>52.68 грн/за шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-240l-tm-super-luxe-5shtup</t>
-  </si>
-[...34 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-160l-tm-super-luxe-10shtup</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -4286,73 +4373,73 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/%D0%9F%D0%B0%D0%BD%D0%A1%D1%82%D0%B0%D0%BA%D0%B0%D0%BD-1925037847786134/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-sinyaya-0" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-zheltaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-krasnaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chernaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-desertnaya-prozrachnaya-15sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhki-plastikovye-dlya-morozhenogo-miks-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kassovaya-termolenta-80t-70m-6shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-16-sm-100shtup-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-sinyaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-zelenaya" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-premium-180mm-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/zheleyki-fiesta-chervyachki-80g" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-rozovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-belaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kassovaya-lenta-57t19m-10shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-12sm-100shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/zheleyki-fiesta-mishki-80g" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-12sm-100shtup-prozrachnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-chyornaya-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-ekonom-100shtup-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-chyornaya-e-nom" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-100shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-chernaya-133mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-prozrachnaya-133mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-zheltaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-chernaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-fioletovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-krasnaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-prozrachnaya-13-sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-prozrachnaya-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-prozrachnaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-rozovaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-salatovaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-2-stakana-fioletovyy-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-2-stakana-kraftovyy-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-4-stakana-kraftovyy-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-kombinirovanyy-na-2-4-stakana" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-4-stakana-fioletovyy-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-4-stakana-bordovyy-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-huhtamaki-na-2-stakana-kraft-150shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/podstavkakholder-huhtamaki-na-4-stakana-kraft-110shtup-440shtyasch" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-2-stakana-tu-kraft" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-kraft-na-2-stakana" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-4-stakana-seryy-100shtup-d" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-4-stakana-grafit-100shtup-d" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-2-stakana-grafit-100shtup-d" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-s-ruchkami-evro-na-2-stakana" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-gofra-s-ruchkami-na-2-stakana" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-4-stakana-zelyonyy-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-2-stakana-bordovyy-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-2-stakana-seryy-100shtup-d" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-huhtamaki-na-2-stakana-kraft-110shtup-440shtyasch" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-2-stakana-zelyonyy-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-buryy-250340ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-buryy-400500ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-krasnyy-250340ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-top-buryy-175250340ml-100shtup-1yasch10up" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-krasnyy-400500ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-zelyonyy-400500ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-chyornyy-175250340ml-100shtup-1yasch8up" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-krasnyy-175250340ml-100shtup-1yasch8up" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-fiolet-250340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-buryy-340400500-ml-100shtup-1yasch6up" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-buryy-400500ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-zheltyy-400500ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-barc-kleenyy-krasnyy-175340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-barc-kleenyy-chernyy-175340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-siniy-250340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-siniy-400500ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-chernyy-250340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-chernyy-400500ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-buryy-250340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-universalnyy-buryy-175-500ml-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-oranzh-250340ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-barc-kleenyy-oranzhevyy-175340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-barc-kleenyy-zelenyy-175340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-zheltyy-250340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-barc-kleenyy-krasnyy-400500ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-salatovyy-250340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-buryy-175-500ml-100shtup-1yasch8up" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-salatovyy-400500ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-goluboy-d-175250340ml-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-zheltyy-d-175250340ml-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-chyornyy-universalnyy-175-500ml-100shtup-1yasch18up-kh" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-buryy-400500ml-25shtup-1yasch40up-0" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-buryy-250340ml-25shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-zelyonyy-250340ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-barc-kleenyy-buryy-400500ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-tolstaya-v-individualnoy-upakovke-kraft-14sm-500sht-zip" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-tolstaya-rossyp-14sm-500sht-zip" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-v-indupak-1402mm-1up500sht" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-tolstaya-v-individualnoy-upakovke-18sm-250sht-zip" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-tolstaya-kraft-boks-rossyp-14sm-800sht" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-14sm-1up1000sht-1yasch10up-korobka" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-14sm-1up800sht-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-v-individualnoy-upakovke-tolstaya-boks-14sm-250sht" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-11-sm800sht50" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-v-individualnoy-upakovke-tolstaya-kraft-boks-14sm-250sht" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-18sm-1up1000sht-1yasch14up" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/filtr-pakety-dlya-chaya-khl-ekonom-100shtup-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/filtr-pakety-dlya-chaya-l-100shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/filtr-pakety-dlya-chaya-khl-100shtup-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/filtr-pakety-dlya-chaya-l-ekonom-100shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/rukavichki-nitrilovye-chernye-mediok-xs" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/perchatki-otryvnye-na-planshetke-1up100sht-1yasch100up-l" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/perchatki-nitrilovye-golubye-mediok-light-s" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/perchatki-nitrilovye-golubye-mediok-light-l" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/perchatki-nitrilovye-golubye-mediok-light-xs" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/perchatki-nitrilovye-golubye-mediok-ocean-m" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/perchatki-nitrilovye-golubye-mediok-ocean-xl" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/rukavichki-nitrilovye-chernye-mediok-s" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/rukavichki-nitrilovye-chernye-mediok-space-m" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/rukavichki-nitrilovye-chernye-mediok-space-l" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/rukavichki-nitrilovye-chernye-mediok-xl" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-prozrachnaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-chyornaya-e-nom" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-chernaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-belaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-zheltaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-sinyaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-krasnaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chernaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-desertnaya-prozrachnaya-15sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhki-plastikovye-dlya-morozhenogo-miks-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-prozrachnaya-13-sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-ekonom-100shtup-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-prozrachnaya-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-salatovaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-rozovaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-100shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-12sm-100shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-zelenaya" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-100shtup-1yasch70up-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-90shtup-1yasch60up-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-rozovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-sinyaya-0" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-fioletovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-chernaya-133mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-12sm-100shtup-prozrachnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-prozrachnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-chyornaya-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-zheltaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-premium-180mm-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-prozrachnaya-133mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-krasnaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-bravo-15sht-120shtyasch" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-barnaya-belaya-400sht-1yasch10up" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-superfresh-15sht-klapan-120shtyasch" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-superfresh-72sht-klapan-12shtyasch" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotence-bumazhnoe-v-slozheniya-240230-zelyonoe-160sht-1yasch25up" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotence-bumazhnoe-v-slozheniya-240230-seroe-160sht-1yasch25up" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotence-bumazhnoe-protiralnoe-280230-640l180m-zelyonoe-1yasch3up" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotence-bumazhnoe-protiralnoe-280230-640l180m-seroe-1yasch3up" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-barnaya-belaya-super-450sht-1yasch10up" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-barnaya-belaya-ekstra-500sht-1yasch10up" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-superfresh-120sht-klapan-9shtyasch" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-bumazhnaya-belaya-2shara-330330-150sht-1yasch20up" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-bumazhnaya-18-belaya-1shar-330330-200sht-1yasch20up" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-bumazhnaya-belaya-2shara-250250-50sht-1yasch120up" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-bumazhnaya-belaya-dzhuliya-1shar-250250-100sht-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-barnaya-belaya-350sht-1yasch8up" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-barnaya-belaya-450sht-1yasch5up" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotence-rulon-bumazhnyy-rozovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-barnaya-belaya-500sht-1yasch5up" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-barnaya-belaya-normal-300sht-1yasch10up" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-bumazhnaya-18-belaya-2shara-330330-1600shtyasch" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-kidy-kit-m-s-klapanom-120sht" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-bravo-120sht-9shtyasch" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vlazhnye-salfetki-best-bebik-12012-s-klapanom" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/bumaga-tualetnaya-dzhambo-75m-na-gilze" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotence-bumazhnoe-na-gilze-470-otryvov-270165mm" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-kinder-fresh-15sht" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-tm-baby-angel-bez-klapana-60sht" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotenca-bumazhnye-xxl-500-otryvov-6shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotenca-bumazhnye-xl-150-otryvov-12shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/bumaga-tualetnaya-na-gilze-75m-16shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotence-rulon-bumazhnyy-zelenyy" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnyemix-fix-e-s-klapanom-120sht" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-miks-8cv-26sm-100shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-pastel-26sm-100shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-chyornye-26sm-100shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-miks-4cv-26sm-100shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-zhelto-zelenye-26sm-100shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-zhelto-golubye-26sm-100shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-chyorno-belye-26sm-100shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-v-individualnoy-upakovke-eko-chernye-21sm-200shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-neon-26sm-100shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-10mm-chernye-bubble-tea-21sm-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-chernye-23sm-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-miks-21sm-500shtup-1yasch14up" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-21sm-dlya-bubble-tea-miks-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-prozrachnye-21sm-molochka-500shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-chyornye-21sm-68mm-450shtup-1yasch16up" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-miks-21sm-450shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-prozrachnye-23sm-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-chyornye-eko-21sm-500shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-chyornye-21sm-500shtup-1yasch14up" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-21sm-dlya-bubble-tea-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-prozrachnye-eko-21sm-200shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-chernye-19sm-500shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-prozrachnye-bubble-tea-22sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-bumazhnye-kraft-6mm197mm-200shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-bumazhnye-belye-6mm197mm-200shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-bubble-11210mm-individualnaya-upakovka-orr-chornaya-200-shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochk-bubble-11210mm-individualnaya-upakovka-orr-miks-200-shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-10mm-miks-bubble-tea-21sm-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-chyornye-215sm-1000shtup-1yasch12up" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-miks-215sm-1000shtup-1yasch12up" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-miks-21sm-200shtup-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-chyornye-21sm-180shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-chyornye-215sm-900shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-miks-215sm-900shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-chyornye-215sm-200shtup-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-martini-zheltye-13sm-200shtup-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-martini-belye-13sm-200shtup-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-martini-golubye-13sm-200shtup-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-martini-krasnye-13sm-200shtup-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-martini-neon-13sm-200shtup-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-martini-chyornye-13sm-200shtup-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-mokhito-krasnye-265sm-300shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-mokhito-belye-265sm-300shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-mokhito-golubye-265sm-300shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-mokhito-zheltye-265sm-300shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-mokhito-neon-265sm-300shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-mokhito-chyornye-265sm-300shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-lopatka-zheltaya-20sm-100shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-lopatka-miks-20sm-100shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-lopatka-chyornaya-20sm-100shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-lopatka-krasnaya-20sm-100shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-prozrachnye-23sm-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-chyornye-200shtup-21smo48-1yasch30up" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-individualnoy-upakovke-kraft-6mm197mm-200shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochk-bubble-11210mm-individualnaya-upakovka-orr-miks-200-shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-bubble-11210mm-individualnaya-upakovka-orr-chornaya-200-shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-fresh-7-210-mmindividualnaya-upakovka-sinyaya-200shtpak" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-top-fresh-200sht-v-bumage-miks-21sm-68mm-1yasch22up4400" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-fresh-7-210-mmindividualnaya-upakovka-rozovaya-200shtpak" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-bez-kolena-cvetnye-200shtup-21smo35-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-fresh-7-210-mmindivydualnaya-upakovka-zholtaya-200shtpak" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-bez-kolena-chyornye-200shtup-21smo48" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-fresh-chorna-200shtup21sm-68mm-15up1yasch" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-fresh-miks-300shtup-21smo68-1yasch15up" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-cvetnye-200shtup-21smo35" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-cvetnye-200shtup-21smo48-1yasch30up" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-chernye-23sm-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-fresh-belaya-300shtup-21smo68-1yasch15up" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-fresh-prozora-300shtup-21smo68-1yasch15up" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-21sm-dlya-bubble-tea-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-chyornye-200shtup-21smo5-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-21sm-dlya-bubble-tea-miks-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-individualnoy-upakovke-s-kolenom-chyornye-200shtup-21sm-o42" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-individualnoy-upakovke-s-kolenom-eko-miks-21sm-o42-200shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-fresh-7-210-mmindividualnaya-upakovka-oranzhevaya-200shtpak" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-bumazhnye-v-individualnoy-upakovke-kraft-6mm197mm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-chernye-100shtup-21smo48-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-cvetnye-100shtup-21smo48-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-cvetnye-100shtup-21smo48-1yasch70up" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-individualnoy-upakovke-belye-6mm197mm-200shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-chyornye-200shtup-21smo48" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-fresh-chorna-300shtup-21smo68-1yasch15up" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-60l40sht-10mkm-1yasch25up-600750" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-120l10sht-20mkm-1yasch30up-7001100" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-120l15sht-25mkm-1yasch20up-7001100" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-160l10sht-20mkm-1yasch20up-9001100" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-35l100sht-8mkm-1yasch20up-450550" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-35l30sht-8mkm-1yasch20up-450550" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-35l50sht-8mkm-1yasch20up-450550" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-240l10sht-20mkm-1yasch10up" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-60l20sht-15mkm-1yasch30up-600720" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-120l20sht-15mkm-1yasch20up-7001100" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-s-zatyazhkami-35l-15shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-120l-tm-super-luxe-10shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-240l-tm-super-luxe-5shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-35l-tm-super-luxe-15shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-60l-tm-super-luxe-10shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-160l-tm-super-luxe-10shtup" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/%D0%9F%D0%B0%D0%BD%D0%A1%D1%82%D0%B0%D0%BA%D0%B0%D0%BD-1925037847786134/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-sinyaya-0" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-zheltaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-krasnaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chernaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-desertnaya-prozrachnaya-15sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhki-plastikovye-dlya-morozhenogo-miks-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kassovaya-termolenta-80t-70m-6shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-16-sm-100shtup-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-sinyaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-zelenaya" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-premium-180mm-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/zheleyki-fiesta-chervyachki-80g" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-rozovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-belaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/kassovaya-lenta-57t19m-10shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-12sm-100shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-12sm-100shtup-prozrachnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/zheleyki-fiesta-mishki-80g" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-chyornaya-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-ekonom-100shtup-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-chyornaya-e-nom" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-100shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-chernaya-133mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-prozrachnaya-133mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-zheltaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-chernaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-fioletovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-krasnaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-prozrachnaya-13-sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-prozrachnaya-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-prozrachnaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-rozovaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-salatovaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-2-stakana-fioletovyy-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-2-stakana-kraftovyy-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-4-stakana-kraftovyy-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-kombinirovanyy-na-2-4-stakana" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-4-stakana-fioletovyy-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-4-stakana-bordovyy-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-huhtamaki-na-2-stakana-kraft-150shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/podstavkakholder-huhtamaki-na-4-stakana-kraft-110shtup-440shtyasch" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-2-stakana-tu-kraft" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-kraft-na-2-stakana" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-4-stakana-seryy-100shtup-d" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-4-stakana-grafit-100shtup-d" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-2-stakana-grafit-100shtup-d" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-s-ruchkami-evro-na-2-stakana" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-gofra-s-ruchkami-na-2-stakana" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-4-stakana-zelyonyy-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-2-stakana-bordovyy-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-2-stakana-seryy-100shtup-d" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-huhtamaki-na-2-stakana-kraft-110shtup-440shtyasch" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/derzhatelkholder-na-2-stakana-zelyonyy-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-oranzh-250340ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-buryy-400500ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-krasnyy-250340ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-top-buryy-175250340ml-100shtup-1yasch10up" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-krasnyy-400500ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-zelyonyy-400500ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-chyornyy-175250340ml-100shtup-1yasch8up" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-krasnyy-175250340ml-100shtup-1yasch8up" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-fiolet-250340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-buryy-340400500-ml-100shtup-1yasch6up" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-buryy-400500ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-zheltyy-400500ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-barc-kleenyy-krasnyy-175340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-barc-kleenyy-chernyy-175340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-siniy-250340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-siniy-400500ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-chernyy-250340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-chernyy-400500ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-buryy-250340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-buryy-250340ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-universalnyy-buryy-175-500ml-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-barc-kleenyy-oranzhevyy-175340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-barc-kleenyy-zelenyy-175340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-khep-zheltyy-250340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-barc-kleenyy-krasnyy-400500ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-salatovyy-250340ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-buryy-175-500ml-100shtup-1yasch8up" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-salatovyy-400500ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-goluboy-d-175250340ml-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-zheltyy-d-175250340ml-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-zamok-chyornyy-universalnyy-175-500ml-100shtup-1yasch18up-kh" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-buryy-400500ml-25shtup-1yasch40up-0" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-buryy-250340ml-25shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-kleenyy-zelyonyy-250340ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/termopoyas-barc-kleenyy-buryy-400500ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-tolstaya-v-individualnoy-upakovke-kraft-14sm-500sht-zip" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-tolstaya-rossyp-14sm-500sht-zip" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-v-indupak-1402mm-1up500sht" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-tolstaya-v-individualnoy-upakovke-18sm-250sht-zip" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-tolstaya-kraft-boks-rossyp-14sm-800sht" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-14sm-1up1000sht-1yasch10up-korobka" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-14sm-1up800sht-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-v-individualnoy-upakovke-tolstaya-boks-14sm-250sht" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-11-sm800sht50" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-v-individualnoy-upakovke-tolstaya-kraft-boks-14sm-250sht" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/meshalka-derevyannaya-18sm-1up1000sht-1yasch14up" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/filtr-pakety-dlya-chaya-khl-ekonom-100shtup-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/filtr-pakety-dlya-chaya-l-100shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/filtr-pakety-dlya-chaya-khl-100shtup-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/filtr-pakety-dlya-chaya-l-ekonom-100shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/rukavichki-nitrilovye-chernye-mediok-xs" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/perchatki-otryvnye-na-planshetke-1up100sht-1yasch100up-l" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/perchatki-nitrilovye-golubye-mediok-light-xs" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/perchatki-nitrilovye-golubye-mediok-light-l" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/perchatki-nitrilovye-golubye-mediok-light-s" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/perchatki-nitrilovye-golubye-mediok-ocean-m" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/perchatki-nitrilovye-golubye-mediok-ocean-xl" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/rukavichki-nitrilovye-chernye-mediok-s" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/rukavichki-nitrilovye-chernye-mediok-space-m" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/rukavichki-nitrilovye-chernye-mediok-space-l" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/rukavichki-nitrilovye-chernye-mediok-xl" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-prozrachnaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-rozovaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-chernaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-belaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-zheltaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-sinyaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-krasnaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chernaya-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-desertnaya-prozrachnaya-15sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhki-plastikovye-dlya-morozhenogo-miks-12sm-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-prozrachnaya-13-sm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-ekonom-100shtup-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-prozrachnaya-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-salatovaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-krasnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-chyornaya-e-nom" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-100shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-12sm-100shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-zelenaya" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-100shtup-1yasch70up-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-90shtup-1yasch60up-belaya" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-chyornaya" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-rozovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-sinyaya-0" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-sinyaya" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-fioletovaya" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-chernaya-133mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-12sm-100shtup-prozrachnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-prozrachnaya" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-chyornaya-exclusive" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-zheltaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-premium-180mm-chernaya-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-prozrachnaya-133mm-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-krasnaya-12sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-bravo-15sht-120shtyasch" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-barnaya-belaya-400sht-1yasch10up" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-superfresh-15sht-klapan-120shtyasch" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-superfresh-72sht-klapan-12shtyasch" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotence-bumazhnoe-v-slozheniya-240230-zelyonoe-160sht-1yasch25up" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotence-bumazhnoe-v-slozheniya-240230-seroe-160sht-1yasch25up" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotence-bumazhnoe-protiralnoe-280230-640l180m-zelyonoe-1yasch3up" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotence-bumazhnoe-protiralnoe-280230-640l180m-seroe-1yasch3up" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-barnaya-belaya-super-450sht-1yasch10up" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-barnaya-belaya-ekstra-500sht-1yasch10up" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-superfresh-120sht-klapan-9shtyasch" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-bumazhnaya-belaya-2shara-330330-150sht-1yasch20up" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-bumazhnaya-18-belaya-1shar-330330-200sht-1yasch20up" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-bumazhnaya-belaya-2shara-250250-50sht-1yasch120up" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-bumazhnaya-belaya-dzhuliya-1shar-250250-100sht-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-barnaya-belaya-350sht-1yasch8up" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-barnaya-belaya-450sht-1yasch5up" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotence-rulon-bumazhnyy-rozovyy" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-barnaya-belaya-500sht-1yasch5up" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-barnaya-belaya-normal-300sht-1yasch10up" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetka-bumazhnaya-18-belaya-2shara-330330-1600shtyasch" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnyemix-fix-e-s-klapanom-120sht" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-bravo-120sht-9shtyasch" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/bumaga-tualetnaya-dzhambo-75m-na-gilze" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotence-bumazhnoe-na-gilze-470-otryvov-270165mm" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-kidy-kit-m-s-klapanom-120sht" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-kinder-fresh-15sht" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/salfetki-vlazhnye-tm-baby-angel-bez-klapana-60sht" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotenca-bumazhnye-xxl-500-otryvov-6shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotenca-bumazhnye-xl-150-otryvov-12shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/bumaga-tualetnaya-na-gilze-75m-16shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/polotence-rulon-bumazhnyy-zelenyy" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vlazhnye-salfetki-best-bebik-12012-s-klapanom" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-miks-8cv-26sm-100shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-pastel-26sm-100shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-chyornye-26sm-100shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-miks-4cv-26sm-100shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-zhelto-zelenye-26sm-100shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-zhelto-golubye-26sm-100shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-chyorno-belye-26sm-100shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-v-individualnoy-upakovke-eko-chernye-21sm-200shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-artistik-neon-26sm-100shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-10mm-chernye-bubble-tea-21sm-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-21sm-dlya-bubble-tea-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-bumazhnye-kraft-6mm197mm-200shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-miks-21sm-500shtup-1yasch14up" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-prozrachnye-bubble-tea-22sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-chyornye-21sm-68mm-450shtup-1yasch16up" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-miks-21sm-450shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-chernye-23sm-8mm-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-chyornye-eko-21sm-500shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-10mm-miks-bubble-tea-21sm-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-chyornye-21sm-500shtup-1yasch14up" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-21sm-dlya-bubble-tea-miks-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-fresh-prozrachnye-eko-21sm-200shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-chernye-19sm-500shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-prozrachnye-21sm-molochka-500shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-bumazhnye-belye-6mm197mm-200shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-bubble-11210mm-individualnaya-upakovka-orr-chornaya-200-shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochk-bubble-11210mm-individualnaya-upakovka-orr-miks-200-shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-12mm-miks-bubble-tea-21sm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-chernye-v-individualnoy-upakovke-21sm-12-mm-dlya-bubble-tea-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-prozrachnye-23sm-8-mm-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-miks-215sm-1000shtup-1yasch12up" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-chyornye-215sm-1000shtup-1yasch12up" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-chyornye-215sm-200shtup-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-chyornye-21sm-180shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-chyornye-215sm-900shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-miks-215sm-900shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-s-kolenom-miks-21sm-200shtup-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-martini-zheltye-13sm-200shtup-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-martini-belye-13sm-200shtup-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-martini-golubye-13sm-200shtup-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-martini-krasnye-13sm-200shtup-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-martini-neon-13sm-200shtup-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-martini-chyornye-13sm-200shtup-1yasch50up" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-mokhito-krasnye-265sm-300shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-mokhito-belye-265sm-300shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-mokhito-golubye-265sm-300shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-mokhito-zheltye-265sm-300shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-mokhito-neon-265sm-300shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-dlya-mokhito-chyornye-265sm-300shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-lopatka-chyornaya-20sm-100shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-lopatka-miks-20sm-100shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-lopatka-zheltaya-20sm-100shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-lopatka-krasnaya-20sm-100shtup-1yasch100up" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-prozrachnye-23sm-8-mm-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-chyornye-200shtup-21smo48-1yasch30up" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-individualnoy-upakovke-kraft-6mm197mm-200shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-top-fresh-200sht-v-bumage-miks-21sm-68mm-1yasch22up4400" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochk-bubble-11210mm-individualnaya-upakovka-orr-miks-200-shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-bubble-11210mm-individualnaya-upakovka-orr-chornaya-200-shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-fresh-7-210-mmindividualnaya-upakovka-sinyaya-200shtpak" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-chernye-v-individualnoy-upakovke-21sm-12-mm-dlya-bubble-tea-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-bez-kolena-cvetnye-200shtup-21smo35-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-fresh-7-210-mmindividualnaya-upakovka-oranzhevaya-200shtpak" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-fresh-7-210-mmindivydualnaya-upakovka-zholtaya-200shtpak" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-fresh-chorna-200shtup21sm-68mm-15up1yasch" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-bez-kolena-chyornye-200shtup-21smo48" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-cvetnye-200shtup-21smo35" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-fresh-miks-300shtup-21smo68-1yasch15up" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-cvetnye-200shtup-21smo48-1yasch30up" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-chernye-23sm-8mm-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-fresh-chorna-300shtup-21smo68-1yasch15up" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-fresh-prozora-300shtup-21smo68-1yasch15up" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-21sm-dlya-bubble-tea-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-chyornye-200shtup-21smo5-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-plastikovye-v-individualnoy-upakovke-21sm-dlya-bubble-tea-miks-250shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-individualnoy-upakovke-s-kolenom-chyornye-200shtup-21sm-o42" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochka-fresh-7-210-mmindividualnaya-upakovka-rozovaya-200shtpak" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-individualnoy-upakovke-s-kolenom-eko-miks-21sm-o42-200shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-bumazhnye-v-individualnoy-upakovke-kraft-6mm197mm-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-chernye-100shtup-21smo48-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-cvetnye-100shtup-21smo48-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-cvetnye-100shtup-21smo48-1yasch70up" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-individualnoy-upakovke-belye-6mm197mm-200shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-s-kolenom-chyornye-200shtup-21smo48" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/trubochki-v-indupakovke-fresh-belaya-300shtup-21smo68-1yasch15up" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-60l40sht-10mkm-1yasch25up-600750" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-120l10sht-20mkm-1yasch30up-7001100" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-120l15sht-25mkm-1yasch20up-7001100" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-160l10sht-20mkm-1yasch20up-9001100" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-35l100sht-8mkm-1yasch20up-450550" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-35l30sht-8mkm-1yasch20up-450550" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-35l50sht-8mkm-1yasch20up-450550" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-240l10sht-20mkm-1yasch10up" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-60l20sht-15mkm-1yasch30up-600720" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/paket-dlya-musora-120l20sht-15mkm-1yasch20up-7001100" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-s-zatyazhkami-35l-15shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-120l-tm-super-luxe-10shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-160l-tm-super-luxe-10shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-35l-tm-super-luxe-15shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-60l-tm-super-luxe-10shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pakety-dlya-musora-240l-tm-super-luxe-5shtup" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G308"/>
+  <dimension ref="A1:G311"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A308" sqref="A308"/>
+      <selection activeCell="A311" sqref="A311"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="78" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
-    <col min="7" max="7" width="146.107178" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="154.390869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
     </row>
@@ -4749,80 +4836,80 @@
       </c>
       <c r="C26" t="s">
         <v>86</v>
       </c>
       <c r="D26" t="s">
         <v>87</v>
       </c>
       <c r="E26" t="s">
         <v>88</v>
       </c>
       <c r="F26" t="s">
         <v>89</v>
       </c>
       <c r="G26" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>91</v>
       </c>
       <c r="B27" t="s">
         <v>92</v>
       </c>
       <c r="C27" t="s">
-        <v>64</v>
+        <v>93</v>
       </c>
       <c r="D27" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-      <c r="F27"/>
+        <v>94</v>
+      </c>
+      <c r="E27" t="s">
+        <v>95</v>
+      </c>
+      <c r="F27" t="s">
+        <v>96</v>
+      </c>
       <c r="G27" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="B28" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="C28" t="s">
-        <v>96</v>
+        <v>64</v>
       </c>
       <c r="D28" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="E28"/>
+      <c r="F28"/>
       <c r="G28" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
       <c r="C29" t="s">
         <v>103</v>
       </c>
       <c r="D29" t="s">
         <v>104</v>
       </c>
       <c r="E29" t="s">
         <v>105</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
         <v>106</v>
       </c>
     </row>
@@ -6106,51 +6193,51 @@
         <v>423</v>
       </c>
       <c r="B91" t="s">
         <v>424</v>
       </c>
       <c r="C91" t="s">
         <v>425</v>
       </c>
       <c r="D91" t="s">
         <v>426</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="5" t="s">
         <v>428</v>
       </c>
       <c r="B92" t="s">
         <v>429</v>
       </c>
       <c r="C92" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D92" t="s">
         <v>430</v>
       </c>
       <c r="E92" t="s">
         <v>431</v>
       </c>
       <c r="F92" t="s">
         <v>432</v>
       </c>
       <c r="G92" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="5" t="s">
         <v>434</v>
       </c>
       <c r="B93" t="s">
         <v>435</v>
       </c>
       <c r="C93" t="s">
         <v>436</v>
       </c>
       <c r="D93" t="s">
@@ -6860,124 +6947,126 @@
     <row r="129" spans="1:7">
       <c r="A129" s="5" t="s">
         <v>585</v>
       </c>
       <c r="B129" t="s">
         <v>586</v>
       </c>
       <c r="C129" t="s">
         <v>555</v>
       </c>
       <c r="D129"/>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="5" t="s">
         <v>588</v>
       </c>
       <c r="B130" t="s">
         <v>589</v>
       </c>
       <c r="C130" t="s">
-        <v>555</v>
+        <v>590</v>
       </c>
       <c r="D130"/>
       <c r="E130"/>
       <c r="F130"/>
       <c r="G130" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B131" s="4" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="C131" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D131" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E131" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G131" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="5" t="s">
         <v>168</v>
       </c>
       <c r="B132" t="s">
         <v>169</v>
       </c>
       <c r="C132" t="s">
         <v>170</v>
       </c>
       <c r="D132" t="s">
         <v>171</v>
       </c>
       <c r="E132" t="s">
         <v>172</v>
       </c>
       <c r="F132" t="s">
         <v>173</v>
       </c>
       <c r="G132" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="5" t="s">
-        <v>113</v>
+        <v>175</v>
       </c>
       <c r="B133" t="s">
-        <v>114</v>
+        <v>176</v>
       </c>
       <c r="C133" t="s">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="D133" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
       <c r="E133" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="F133"/>
+        <v>136</v>
+      </c>
+      <c r="F133" t="s">
+        <v>137</v>
+      </c>
       <c r="G133" t="s">
-        <v>118</v>
+        <v>177</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="5" t="s">
         <v>139</v>
       </c>
       <c r="B134" t="s">
         <v>140</v>
       </c>
       <c r="C134" t="s">
         <v>134</v>
       </c>
       <c r="D134" t="s">
         <v>135</v>
       </c>
       <c r="E134" t="s">
         <v>136</v>
       </c>
       <c r="F134" t="s">
         <v>137</v>
       </c>
       <c r="G134" t="s">
         <v>141</v>
       </c>
     </row>
@@ -7217,69 +7306,67 @@
       <c r="G145" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B146" t="s">
         <v>13</v>
       </c>
       <c r="C146" t="s">
         <v>14</v>
       </c>
       <c r="D146" t="s">
         <v>15</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="5" t="s">
-        <v>175</v>
+        <v>113</v>
       </c>
       <c r="B147" t="s">
-        <v>176</v>
+        <v>114</v>
       </c>
       <c r="C147" t="s">
-        <v>134</v>
+        <v>115</v>
       </c>
       <c r="D147" t="s">
-        <v>135</v>
+        <v>116</v>
       </c>
       <c r="E147" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="F147"/>
       <c r="G147" t="s">
-        <v>177</v>
+        <v>118</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="5" t="s">
         <v>119</v>
       </c>
       <c r="B148" t="s">
         <v>120</v>
       </c>
       <c r="C148" t="s">
         <v>121</v>
       </c>
       <c r="D148" t="s">
         <v>122</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="5" t="s">
         <v>84</v>
       </c>
@@ -7301,88 +7388,88 @@
       <c r="G149" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="5" t="s">
         <v>53</v>
       </c>
       <c r="B150" t="s">
         <v>54</v>
       </c>
       <c r="C150" t="s">
         <v>55</v>
       </c>
       <c r="D150" t="s">
         <v>19</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="5" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="B151" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="C151" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="D151" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="E151" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="F151"/>
       <c r="G151" t="s">
-        <v>597</v>
+        <v>598</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="5" t="s">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c r="B152" t="s">
-        <v>599</v>
+        <v>600</v>
       </c>
       <c r="C152" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="D152" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="E152" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F152"/>
       <c r="G152" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="5">
         <v>103251</v>
       </c>
       <c r="B153" t="s">
         <v>74</v>
       </c>
       <c r="C153" t="s">
         <v>75</v>
       </c>
       <c r="D153" t="s">
         <v>76</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="5" t="s">
         <v>67</v>
       </c>
@@ -7457,88 +7544,88 @@
       <c r="G157" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="5" t="s">
         <v>124</v>
       </c>
       <c r="B158" t="s">
         <v>125</v>
       </c>
       <c r="C158" t="s">
         <v>126</v>
       </c>
       <c r="D158" t="s">
         <v>127</v>
       </c>
       <c r="E158"/>
       <c r="F158"/>
       <c r="G158" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="B159" t="s">
+        <v>92</v>
+      </c>
+      <c r="C159" t="s">
+        <v>93</v>
+      </c>
+      <c r="D159" t="s">
         <v>94</v>
       </c>
-      <c r="B159" t="s">
+      <c r="E159" t="s">
         <v>95</v>
       </c>
-      <c r="C159" t="s">
+      <c r="F159" t="s">
         <v>96</v>
       </c>
-      <c r="D159" t="s">
+      <c r="G159" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="5" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="B160" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="C160" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="D160" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160" t="s">
-        <v>608</v>
+        <v>609</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="5" t="s">
         <v>101</v>
       </c>
       <c r="B161" t="s">
         <v>102</v>
       </c>
       <c r="C161" t="s">
         <v>103</v>
       </c>
       <c r="D161" t="s">
         <v>104</v>
       </c>
       <c r="E161" t="s">
         <v>105</v>
       </c>
       <c r="F161"/>
       <c r="G161" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="5" t="s">
@@ -7605,3014 +7692,3135 @@
       <c r="A165" s="5" t="s">
         <v>149</v>
       </c>
       <c r="B165" t="s">
         <v>150</v>
       </c>
       <c r="C165" t="s">
         <v>151</v>
       </c>
       <c r="D165" t="s">
         <v>152</v>
       </c>
       <c r="E165" t="s">
         <v>153</v>
       </c>
       <c r="F165" t="s">
         <v>154</v>
       </c>
       <c r="G165" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="3"/>
       <c r="B166" s="3" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C166" s="3"/>
       <c r="D166" s="3"/>
       <c r="E166" s="3"/>
       <c r="F166" s="3"/>
       <c r="G166" s="3"/>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="4" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="C167" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D167" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E167" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G167" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="5" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
       <c r="B168" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C168" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="D168" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="5">
         <v>3533</v>
       </c>
       <c r="B169" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C169" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="D169" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E169" t="s">
-        <v>618</v>
+        <v>619</v>
       </c>
       <c r="F169" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
       <c r="G169" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="5" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="B170" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="C170" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="D170" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="5" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="B171" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="C171" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="D171" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="E171"/>
       <c r="F171"/>
       <c r="G171" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="5" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B172" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C172" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="D172" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="E172" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="F172" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="G172" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="5" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="B173" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="C173" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="D173" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E173" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F173" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="G173" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="5" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B174" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C174" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D174" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="E174" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="F174" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="G174" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="5" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="B175" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C175" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D175" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="E175" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="F175" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="G175" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="5" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="B176" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="C176" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="D176" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="E176" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="F176" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="G176" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="5" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="B177" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C177" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="D177" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="E177" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="F177" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="G177" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="5" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="B178" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="C178" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="D178" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="5" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="B179" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="C179" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D179" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="E179" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="F179" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="G179" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="5" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="B180" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C180" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="D180" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E180" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F180" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="G180" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="5" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="B181" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="C181" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D181" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="E181" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F181" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="G181" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="5" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="B182" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="C182" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="D182" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="E182" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F182" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="G182" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="5" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="B183" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="C183" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
       <c r="D183" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E183" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F183" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="G183" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="5">
         <v>3532</v>
       </c>
       <c r="B184" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="C184" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="D184" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="E184" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="F184" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="G184" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="5" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="B185" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="C185" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="D185"/>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="5">
         <v>3531</v>
       </c>
       <c r="B186" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="C186" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="D186" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="E186" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="F186" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="G186" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="5">
         <v>3715</v>
       </c>
       <c r="B187" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="C187" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="D187" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E187" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F187" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="G187" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="5" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="B188" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="C188" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="D188" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
       <c r="E188" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F188" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="G188" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="5">
-        <v>41201</v>
+        <v>51201</v>
       </c>
       <c r="B189" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="C189" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="D189" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="E189"/>
       <c r="F189"/>
       <c r="G189" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="5" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="B190" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="C190" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="D190" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="E190"/>
       <c r="F190"/>
       <c r="G190" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="5">
-        <v>71201</v>
+        <v>155301</v>
       </c>
       <c r="B191" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C191" t="s">
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="D191" t="s">
         <v>750</v>
       </c>
+      <c r="D191"/>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="192" spans="1:7">
-      <c r="A192" s="5">
-        <v>155301</v>
+      <c r="A192" s="5" t="s">
+        <v>752</v>
       </c>
       <c r="B192" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="C192" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
       <c r="D192"/>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
     </row>
     <row r="193" spans="1:7">
-      <c r="A193" s="5" t="s">
-        <v>755</v>
+      <c r="A193" s="5">
+        <v>41201</v>
       </c>
       <c r="B193" t="s">
         <v>756</v>
       </c>
       <c r="C193" t="s">
         <v>757</v>
       </c>
-      <c r="D193"/>
+      <c r="D193" t="s">
+        <v>758</v>
+      </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="5">
         <v>60151</v>
       </c>
       <c r="B194" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="C194" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D194" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="5">
         <v>40601</v>
       </c>
       <c r="B195" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
       <c r="C195" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="D195" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="E195"/>
       <c r="F195"/>
       <c r="G195" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="5" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="B196" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="C196" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="D196" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="E196"/>
       <c r="F196"/>
       <c r="G196" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="5">
         <v>40279</v>
       </c>
       <c r="B197" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C197" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D197" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="E197"/>
       <c r="F197"/>
       <c r="G197" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="5" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="B198" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
       <c r="C198" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="D198" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="5" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="B199" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="C199" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="D199"/>
       <c r="E199"/>
       <c r="F199"/>
       <c r="G199" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="5">
-        <v>51201</v>
+        <v>71201</v>
       </c>
       <c r="B200" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="C200" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="D200" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="3"/>
       <c r="B201" s="3" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
       <c r="C201" s="3"/>
       <c r="D201" s="3"/>
       <c r="E201" s="3"/>
       <c r="F201" s="3"/>
       <c r="G201" s="3"/>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B202" s="4" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="C202" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D202" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E202" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G202" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="5" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="B203" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="C203" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D203" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="E203" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="F203" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="G203" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="5" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B204" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C204" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D204" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="E204" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F204" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="G204" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="5" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="B205" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="C205" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
       <c r="D205" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="E205" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="F205" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="G205" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="5" t="s">
-        <v>812</v>
+        <v>813</v>
       </c>
       <c r="B206" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="C206" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D206" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="E206" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F206" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="G206" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="5" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="B207" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="C207" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="D207" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="E207" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="F207" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="G207" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="5" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="B208" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="C208" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="D208" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="E208" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="F208" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="G208" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="5" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="B209" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="C209" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D209" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="E209" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F209" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="G209" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210" s="5" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="B210" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="C210" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="D210" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="E210" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="F210" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="G210" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="5" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B211" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="C211" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="D211" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E211" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="F211" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="G211" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B212" s="4" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="C212" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D212" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E212" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G212" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="5" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="B213" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="C213" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="D213" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="E213" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="F213"/>
       <c r="G213" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
     </row>
     <row r="214" spans="1:7">
-      <c r="A214" s="5">
-        <v>6180</v>
+      <c r="A214" s="5" t="s">
+        <v>850</v>
       </c>
       <c r="B214" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="C214" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="D214" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="E214" t="s">
-        <v>852</v>
-[...1 lines deleted...]
-      <c r="F214"/>
+        <v>854</v>
+      </c>
+      <c r="F214" t="s">
+        <v>855</v>
+      </c>
       <c r="G214" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="5" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="B215" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="C215" t="s">
-        <v>856</v>
-[...3 lines deleted...]
-      </c>
+        <v>859</v>
+      </c>
+      <c r="D215"/>
       <c r="E215"/>
       <c r="F215"/>
       <c r="G215" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="5" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="B216" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="C216" t="s">
-        <v>845</v>
+        <v>863</v>
       </c>
       <c r="D216" t="s">
-        <v>846</v>
+        <v>864</v>
       </c>
       <c r="E216" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
       <c r="F216" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="G216" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="5" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="B217" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="C217" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-      <c r="E217"/>
+        <v>870</v>
+      </c>
+      <c r="D217" t="s">
+        <v>871</v>
+      </c>
+      <c r="E217" t="s">
+        <v>872</v>
+      </c>
       <c r="F217"/>
       <c r="G217" t="s">
-        <v>867</v>
+        <v>873</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="5" t="s">
-        <v>868</v>
+        <v>874</v>
       </c>
       <c r="B218" t="s">
-        <v>869</v>
+        <v>875</v>
       </c>
       <c r="C218" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="D218" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="E218"/>
       <c r="F218"/>
       <c r="G218" t="s">
-        <v>872</v>
+        <v>878</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="5" t="s">
-        <v>873</v>
+        <v>879</v>
       </c>
       <c r="B219" t="s">
-        <v>874</v>
+        <v>880</v>
       </c>
       <c r="C219" t="s">
-        <v>870</v>
+        <v>876</v>
       </c>
       <c r="D219" t="s">
-        <v>871</v>
+        <v>877</v>
       </c>
       <c r="E219"/>
       <c r="F219"/>
       <c r="G219" t="s">
-        <v>875</v>
+        <v>881</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220" s="5">
-        <v>6181</v>
+        <v>6180</v>
       </c>
       <c r="B220" t="s">
-        <v>876</v>
+        <v>882</v>
       </c>
       <c r="C220" t="s">
-        <v>850</v>
+        <v>883</v>
       </c>
       <c r="D220" t="s">
-        <v>851</v>
+        <v>884</v>
       </c>
       <c r="E220" t="s">
-        <v>852</v>
+        <v>885</v>
       </c>
       <c r="F220"/>
       <c r="G220" t="s">
-        <v>877</v>
+        <v>886</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="5" t="s">
-        <v>878</v>
+        <v>887</v>
       </c>
       <c r="B221" t="s">
-        <v>879</v>
+        <v>888</v>
       </c>
       <c r="C221" t="s">
         <v>474</v>
       </c>
       <c r="D221" t="s">
-        <v>880</v>
+        <v>889</v>
       </c>
       <c r="E221" t="s">
-        <v>881</v>
+        <v>890</v>
       </c>
       <c r="F221" t="s">
-        <v>882</v>
+        <v>891</v>
       </c>
       <c r="G221" t="s">
-        <v>883</v>
+        <v>892</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222" s="5" t="s">
-        <v>884</v>
+        <v>893</v>
       </c>
       <c r="B222" t="s">
-        <v>885</v>
+        <v>894</v>
       </c>
       <c r="C222" t="s">
-        <v>856</v>
+        <v>895</v>
       </c>
       <c r="D222" t="s">
-        <v>886</v>
+        <v>896</v>
       </c>
       <c r="E222"/>
       <c r="F222"/>
       <c r="G222" t="s">
-        <v>887</v>
+        <v>897</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="5" t="s">
-        <v>888</v>
+        <v>898</v>
       </c>
       <c r="B223" t="s">
-        <v>889</v>
+        <v>899</v>
       </c>
       <c r="C223" t="s">
-        <v>890</v>
+        <v>863</v>
       </c>
       <c r="D223" t="s">
-        <v>891</v>
+        <v>864</v>
       </c>
       <c r="E223" t="s">
-        <v>892</v>
+        <v>900</v>
       </c>
       <c r="F223" t="s">
-        <v>893</v>
+        <v>866</v>
       </c>
       <c r="G223" t="s">
-        <v>894</v>
+        <v>901</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="5" t="s">
-        <v>895</v>
+        <v>902</v>
       </c>
       <c r="B224" t="s">
-        <v>896</v>
+        <v>903</v>
       </c>
       <c r="C224" t="s">
-        <v>897</v>
+        <v>846</v>
       </c>
       <c r="D224" t="s">
-        <v>898</v>
+        <v>847</v>
       </c>
       <c r="E224" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="F224" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="G224" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
     </row>
     <row r="225" spans="1:7">
-      <c r="A225" s="5">
+      <c r="A225" s="5" t="s">
+        <v>907</v>
+      </c>
+      <c r="B225" t="s">
+        <v>908</v>
+      </c>
+      <c r="C225" t="s">
+        <v>909</v>
+      </c>
+      <c r="D225" t="s">
+        <v>910</v>
+      </c>
+      <c r="E225" t="s">
+        <v>911</v>
+      </c>
+      <c r="F225" t="s">
+        <v>912</v>
+      </c>
+      <c r="G225" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7">
+      <c r="A226" s="5">
         <v>6179</v>
       </c>
-      <c r="B225" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B226" t="s">
-        <v>906</v>
+        <v>914</v>
       </c>
       <c r="C226" t="s">
-        <v>907</v>
-[...6 lines deleted...]
-      </c>
+        <v>915</v>
+      </c>
+      <c r="D226"/>
+      <c r="E226"/>
       <c r="F226"/>
       <c r="G226" t="s">
-        <v>910</v>
+        <v>916</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="5" t="s">
-        <v>911</v>
+        <v>917</v>
       </c>
       <c r="B227" t="s">
-        <v>912</v>
+        <v>918</v>
       </c>
       <c r="C227" t="s">
-        <v>913</v>
+        <v>919</v>
       </c>
       <c r="D227"/>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227" t="s">
-        <v>914</v>
+        <v>920</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="5" t="s">
-        <v>915</v>
+        <v>921</v>
       </c>
       <c r="B228" t="s">
-        <v>916</v>
+        <v>922</v>
       </c>
       <c r="C228" t="s">
-        <v>913</v>
+        <v>859</v>
       </c>
       <c r="D228"/>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="5" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="B229" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="C229" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="D229"/>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="5" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="B230" t="s">
-        <v>923</v>
+        <v>929</v>
       </c>
       <c r="C230" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="D230"/>
       <c r="E230"/>
       <c r="F230"/>
       <c r="G230" t="s">
-        <v>924</v>
+        <v>930</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="5" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="B231" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
       <c r="C231" t="s">
-        <v>927</v>
+        <v>933</v>
       </c>
       <c r="D231" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-      <c r="F231"/>
+        <v>934</v>
+      </c>
+      <c r="E231" t="s">
+        <v>935</v>
+      </c>
+      <c r="F231" t="s">
+        <v>936</v>
+      </c>
       <c r="G231" t="s">
-        <v>929</v>
+        <v>937</v>
       </c>
     </row>
     <row r="232" spans="1:7">
-      <c r="A232" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A232" s="5" t="s">
+        <v>938</v>
+      </c>
+      <c r="B232" t="s">
+        <v>939</v>
+      </c>
+      <c r="C232" t="s">
+        <v>940</v>
+      </c>
+      <c r="D232" t="s">
+        <v>941</v>
+      </c>
+      <c r="E232" t="s">
+        <v>942</v>
+      </c>
+      <c r="F232" t="s">
+        <v>943</v>
+      </c>
+      <c r="G232" t="s">
+        <v>944</v>
       </c>
     </row>
     <row r="233" spans="1:7">
-      <c r="A233" s="5" t="s">
-        <v>931</v>
+      <c r="A233" s="5">
+        <v>6181</v>
       </c>
       <c r="B233" t="s">
-        <v>932</v>
+        <v>945</v>
       </c>
       <c r="C233" t="s">
-        <v>933</v>
+        <v>883</v>
       </c>
       <c r="D233" t="s">
-        <v>934</v>
-[...1 lines deleted...]
-      <c r="E233"/>
+        <v>884</v>
+      </c>
+      <c r="E233" t="s">
+        <v>885</v>
+      </c>
       <c r="F233"/>
       <c r="G233" t="s">
-        <v>935</v>
+        <v>946</v>
       </c>
     </row>
     <row r="234" spans="1:7">
-      <c r="A234" s="5" t="s">
-[...16 lines deleted...]
-        <v>940</v>
+      <c r="A234" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B234" s="4" t="s">
+        <v>947</v>
+      </c>
+      <c r="C234" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D234" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E234" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F234" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G234" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="5" t="s">
-        <v>941</v>
+        <v>948</v>
       </c>
       <c r="B235" t="s">
-        <v>942</v>
+        <v>949</v>
       </c>
       <c r="C235" t="s">
-        <v>943</v>
+        <v>950</v>
       </c>
       <c r="D235" t="s">
-        <v>944</v>
-[...2 lines deleted...]
-      <c r="F235"/>
+        <v>951</v>
+      </c>
+      <c r="E235" t="s">
+        <v>952</v>
+      </c>
+      <c r="F235" t="s">
+        <v>953</v>
+      </c>
       <c r="G235" t="s">
-        <v>945</v>
+        <v>954</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="5" t="s">
-        <v>946</v>
+        <v>955</v>
       </c>
       <c r="B236" t="s">
-        <v>947</v>
+        <v>956</v>
       </c>
       <c r="C236" t="s">
-        <v>948</v>
-[...3 lines deleted...]
-      <c r="F236"/>
+        <v>950</v>
+      </c>
+      <c r="D236" t="s">
+        <v>957</v>
+      </c>
+      <c r="E236" t="s">
+        <v>958</v>
+      </c>
+      <c r="F236" t="s">
+        <v>959</v>
+      </c>
       <c r="G236" t="s">
-        <v>949</v>
+        <v>960</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="5" t="s">
-        <v>950</v>
+        <v>961</v>
       </c>
       <c r="B237" t="s">
-        <v>951</v>
+        <v>962</v>
       </c>
       <c r="C237" t="s">
-        <v>952</v>
+        <v>963</v>
       </c>
       <c r="D237" t="s">
-        <v>953</v>
+        <v>964</v>
       </c>
       <c r="E237" t="s">
-        <v>954</v>
-[...1 lines deleted...]
-      <c r="F237"/>
+        <v>965</v>
+      </c>
+      <c r="F237" t="s">
+        <v>966</v>
+      </c>
       <c r="G237" t="s">
-        <v>955</v>
+        <v>967</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="5" t="s">
-        <v>956</v>
+        <v>968</v>
       </c>
       <c r="B238" t="s">
-        <v>957</v>
+        <v>969</v>
       </c>
       <c r="C238" t="s">
-        <v>958</v>
-[...6 lines deleted...]
-      </c>
+        <v>970</v>
+      </c>
+      <c r="D238"/>
+      <c r="E238"/>
       <c r="F238"/>
       <c r="G238" t="s">
-        <v>961</v>
+        <v>971</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="5" t="s">
-        <v>962</v>
+        <v>972</v>
       </c>
       <c r="B239" t="s">
-        <v>963</v>
+        <v>973</v>
       </c>
       <c r="C239" t="s">
-        <v>943</v>
+        <v>974</v>
       </c>
       <c r="D239" t="s">
-        <v>944</v>
+        <v>975</v>
       </c>
       <c r="E239" t="s">
-        <v>964</v>
+        <v>976</v>
       </c>
       <c r="F239"/>
       <c r="G239" t="s">
-        <v>965</v>
+        <v>977</v>
       </c>
     </row>
     <row r="240" spans="1:7">
-      <c r="A240" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A240" s="5" t="s">
+        <v>978</v>
+      </c>
+      <c r="B240" t="s">
+        <v>979</v>
+      </c>
+      <c r="C240" t="s">
+        <v>980</v>
+      </c>
+      <c r="D240" t="s">
+        <v>981</v>
+      </c>
+      <c r="E240" t="s">
+        <v>982</v>
+      </c>
+      <c r="F240"/>
+      <c r="G240" t="s">
+        <v>983</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241" s="5" t="s">
-        <v>967</v>
+        <v>984</v>
       </c>
       <c r="B241" t="s">
-        <v>968</v>
+        <v>985</v>
       </c>
       <c r="C241" t="s">
-        <v>969</v>
+        <v>986</v>
       </c>
       <c r="D241" t="s">
-        <v>970</v>
-[...6 lines deleted...]
-      </c>
+        <v>987</v>
+      </c>
+      <c r="E241"/>
+      <c r="F241"/>
       <c r="G241" t="s">
-        <v>973</v>
+        <v>988</v>
       </c>
     </row>
     <row r="242" spans="1:7">
-      <c r="A242" s="5" t="s">
-[...18 lines deleted...]
-        <v>976</v>
+      <c r="A242" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B242" s="4" t="s">
+        <v>989</v>
+      </c>
+      <c r="C242" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D242" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E242" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F242" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G242" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="5" t="s">
-        <v>977</v>
+        <v>990</v>
       </c>
       <c r="B243" t="s">
-        <v>978</v>
+        <v>991</v>
       </c>
       <c r="C243" t="s">
-        <v>979</v>
+        <v>992</v>
       </c>
       <c r="D243" t="s">
-        <v>980</v>
+        <v>993</v>
       </c>
       <c r="E243" t="s">
-        <v>981</v>
+        <v>994</v>
       </c>
       <c r="F243" t="s">
-        <v>982</v>
+        <v>995</v>
       </c>
       <c r="G243" t="s">
-        <v>983</v>
+        <v>996</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="5" t="s">
-        <v>984</v>
+        <v>997</v>
       </c>
       <c r="B244" t="s">
-        <v>985</v>
+        <v>998</v>
       </c>
       <c r="C244" t="s">
-        <v>969</v>
+        <v>992</v>
       </c>
       <c r="D244" t="s">
-        <v>970</v>
+        <v>993</v>
       </c>
       <c r="E244" t="s">
-        <v>971</v>
+        <v>994</v>
       </c>
       <c r="F244" t="s">
-        <v>972</v>
+        <v>995</v>
       </c>
       <c r="G244" t="s">
-        <v>986</v>
+        <v>999</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="5" t="s">
-        <v>987</v>
+        <v>1000</v>
       </c>
       <c r="B245" t="s">
-        <v>988</v>
+        <v>1001</v>
       </c>
       <c r="C245" t="s">
-        <v>989</v>
+        <v>1002</v>
       </c>
       <c r="D245" t="s">
-        <v>990</v>
+        <v>1003</v>
       </c>
       <c r="E245" t="s">
-        <v>971</v>
+        <v>1004</v>
       </c>
       <c r="F245" t="s">
-        <v>991</v>
+        <v>1005</v>
       </c>
       <c r="G245" t="s">
-        <v>992</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="5" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B246" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C246" t="s">
+        <v>992</v>
+      </c>
+      <c r="D246" t="s">
         <v>993</v>
       </c>
-      <c r="B246" t="s">
+      <c r="E246" t="s">
         <v>994</v>
       </c>
-      <c r="C246" t="s">
-[...5 lines deleted...]
-      <c r="E246" t="s">
+      <c r="F246" t="s">
         <v>995</v>
       </c>
-      <c r="F246" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G246" t="s">
-        <v>996</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="247" spans="1:7">
-      <c r="A247" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A247" s="5" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B247" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D247" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E247" t="s">
+        <v>994</v>
+      </c>
+      <c r="F247" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G247" t="s">
+        <v>1015</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="5" t="s">
-        <v>998</v>
+        <v>1016</v>
       </c>
       <c r="B248" t="s">
-        <v>999</v>
+        <v>1017</v>
       </c>
       <c r="C248" t="s">
-        <v>1000</v>
+        <v>1012</v>
       </c>
       <c r="D248" t="s">
-        <v>1001</v>
+        <v>1013</v>
       </c>
       <c r="E248" t="s">
-        <v>1002</v>
+        <v>1018</v>
       </c>
       <c r="F248" t="s">
-        <v>1003</v>
+        <v>1014</v>
       </c>
       <c r="G248" t="s">
-        <v>1004</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="249" spans="1:7">
-      <c r="A249" s="5" t="s">
-[...18 lines deleted...]
-        <v>1010</v>
+      <c r="A249" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B249" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C249" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D249" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E249" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F249" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G249" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="5" t="s">
-        <v>1011</v>
+        <v>1021</v>
       </c>
       <c r="B250" t="s">
-        <v>1012</v>
+        <v>1022</v>
       </c>
       <c r="C250" t="s">
-        <v>1013</v>
+        <v>1023</v>
       </c>
       <c r="D250" t="s">
-        <v>1014</v>
+        <v>1024</v>
       </c>
       <c r="E250" t="s">
-        <v>1015</v>
+        <v>1025</v>
       </c>
       <c r="F250" t="s">
-        <v>1016</v>
+        <v>1026</v>
       </c>
       <c r="G250" t="s">
-        <v>1017</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="5" t="s">
-        <v>1018</v>
+        <v>1028</v>
       </c>
       <c r="B251" t="s">
-        <v>1019</v>
+        <v>1029</v>
       </c>
       <c r="C251" t="s">
-        <v>1020</v>
+        <v>1030</v>
       </c>
       <c r="D251" t="s">
-        <v>1014</v>
+        <v>1031</v>
       </c>
       <c r="E251" t="s">
-        <v>1015</v>
+        <v>994</v>
       </c>
       <c r="F251" t="s">
-        <v>1016</v>
+        <v>1032</v>
       </c>
       <c r="G251" t="s">
-        <v>1021</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252" s="5" t="s">
-        <v>1022</v>
+        <v>1034</v>
       </c>
       <c r="B252" t="s">
-        <v>1023</v>
+        <v>1035</v>
       </c>
       <c r="C252" t="s">
-        <v>1000</v>
+        <v>1036</v>
       </c>
       <c r="D252" t="s">
-        <v>1001</v>
+        <v>1037</v>
       </c>
       <c r="E252" t="s">
-        <v>1002</v>
+        <v>1038</v>
       </c>
       <c r="F252" t="s">
-        <v>1003</v>
+        <v>1039</v>
       </c>
       <c r="G252" t="s">
-        <v>1024</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B253" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D253" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E253" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F253" t="s">
+        <v>1039</v>
+      </c>
+      <c r="G253" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7">
+      <c r="A254" s="5" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B254" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D254" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E254" t="s">
         <v>1025</v>
       </c>
-      <c r="B253" t="s">
+      <c r="F254" t="s">
         <v>1026</v>
       </c>
-      <c r="C253" t="s">
-[...35 lines deleted...]
-        <v>11</v>
+      <c r="G254" t="s">
+        <v>1047</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255" s="5" t="s">
-        <v>1029</v>
+        <v>1048</v>
       </c>
       <c r="B255" t="s">
-        <v>1030</v>
+        <v>1049</v>
       </c>
       <c r="C255" t="s">
-        <v>1031</v>
+        <v>1023</v>
       </c>
       <c r="D255" t="s">
-        <v>1032</v>
+        <v>1024</v>
       </c>
       <c r="E255" t="s">
-        <v>1033</v>
+        <v>1025</v>
       </c>
       <c r="F255" t="s">
-        <v>1034</v>
+        <v>1026</v>
       </c>
       <c r="G255" t="s">
-        <v>1035</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="256" spans="1:7">
-      <c r="A256" s="5" t="s">
-[...18 lines deleted...]
-        <v>1042</v>
+      <c r="A256" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B256" s="4" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C256" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D256" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E256" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F256" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G256" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="5" t="s">
-        <v>1043</v>
+        <v>1052</v>
       </c>
       <c r="B257" t="s">
-        <v>1044</v>
+        <v>1053</v>
       </c>
       <c r="C257" t="s">
-        <v>1045</v>
+        <v>1054</v>
       </c>
       <c r="D257" t="s">
-        <v>1046</v>
+        <v>1055</v>
       </c>
       <c r="E257" t="s">
-        <v>1047</v>
+        <v>1056</v>
       </c>
       <c r="F257" t="s">
-        <v>1048</v>
+        <v>1057</v>
       </c>
       <c r="G257" t="s">
-        <v>1049</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="5" t="s">
-        <v>1050</v>
+        <v>1059</v>
       </c>
       <c r="B258" t="s">
-        <v>1051</v>
+        <v>1060</v>
       </c>
       <c r="C258" t="s">
-        <v>1052</v>
+        <v>1061</v>
       </c>
       <c r="D258" t="s">
-        <v>1053</v>
+        <v>1062</v>
       </c>
       <c r="E258" t="s">
-        <v>1033</v>
+        <v>1063</v>
       </c>
       <c r="F258" t="s">
-        <v>1054</v>
+        <v>1064</v>
       </c>
       <c r="G258" t="s">
-        <v>1055</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="259" spans="1:7">
-      <c r="A259" s="4" t="s">
+      <c r="A259" s="5" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B259" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D259" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E259" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F259" t="s">
+        <v>1071</v>
+      </c>
+      <c r="G259" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7">
+      <c r="A260" s="5" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B260" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D260" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E260" t="s">
+        <v>1070</v>
+      </c>
+      <c r="F260" t="s">
+        <v>1077</v>
+      </c>
+      <c r="G260" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7">
+      <c r="A261" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B259" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C259" s="4" t="s">
+      <c r="B261" s="4" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C261" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="D259" s="4" t="s">
+      <c r="D261" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E259" s="4" t="s">
+      <c r="E261" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="F259" s="4" t="s">
+      <c r="F261" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="G259" s="4" t="s">
+      <c r="G261" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="260" spans="1:7">
-      <c r="A260" s="5">
+    <row r="262" spans="1:7">
+      <c r="A262" s="5">
         <v>6181</v>
       </c>
-      <c r="B260" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="B262" t="s">
-        <v>1065</v>
+        <v>945</v>
       </c>
       <c r="C262" t="s">
-        <v>1066</v>
-[...2 lines deleted...]
-      <c r="E262"/>
+        <v>883</v>
+      </c>
+      <c r="D262" t="s">
+        <v>884</v>
+      </c>
+      <c r="E262" t="s">
+        <v>885</v>
+      </c>
       <c r="F262"/>
       <c r="G262" t="s">
-        <v>1067</v>
+        <v>946</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263" s="5" t="s">
-        <v>922</v>
+        <v>1080</v>
       </c>
       <c r="B263" t="s">
-        <v>923</v>
+        <v>1081</v>
       </c>
       <c r="C263" t="s">
-        <v>920</v>
-[...3 lines deleted...]
-      <c r="F263"/>
+        <v>1082</v>
+      </c>
+      <c r="D263" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E263" t="s">
+        <v>1084</v>
+      </c>
+      <c r="F263" t="s">
+        <v>1085</v>
+      </c>
       <c r="G263" t="s">
-        <v>924</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264" s="5" t="s">
-        <v>918</v>
+        <v>1087</v>
       </c>
       <c r="B264" t="s">
-        <v>919</v>
+        <v>1088</v>
       </c>
       <c r="C264" t="s">
-        <v>920</v>
+        <v>1089</v>
       </c>
       <c r="D264"/>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264" t="s">
-        <v>921</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265" s="5" t="s">
-        <v>1068</v>
+        <v>1091</v>
       </c>
       <c r="B265" t="s">
-        <v>1069</v>
+        <v>1092</v>
       </c>
       <c r="C265" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      <c r="F265"/>
+        <v>1093</v>
+      </c>
+      <c r="D265" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E265" t="s">
+        <v>1095</v>
+      </c>
+      <c r="F265" t="s">
+        <v>1096</v>
+      </c>
       <c r="G265" t="s">
-        <v>1071</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="5" t="s">
-        <v>1072</v>
+        <v>928</v>
       </c>
       <c r="B266" t="s">
-        <v>1073</v>
+        <v>929</v>
       </c>
       <c r="C266" t="s">
-        <v>1074</v>
+        <v>926</v>
       </c>
       <c r="D266"/>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266" t="s">
-        <v>1075</v>
+        <v>930</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="5" t="s">
-        <v>1076</v>
+        <v>924</v>
       </c>
       <c r="B267" t="s">
-        <v>1077</v>
+        <v>925</v>
       </c>
       <c r="C267" t="s">
-        <v>1070</v>
+        <v>926</v>
       </c>
       <c r="D267"/>
       <c r="E267"/>
       <c r="F267"/>
       <c r="G267" t="s">
-        <v>1078</v>
+        <v>927</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="5" t="s">
-        <v>1079</v>
+        <v>1098</v>
       </c>
       <c r="B268" t="s">
-        <v>1080</v>
+        <v>1099</v>
       </c>
       <c r="C268" t="s">
-        <v>1081</v>
+        <v>1100</v>
       </c>
       <c r="D268" t="s">
-        <v>1082</v>
+        <v>1101</v>
       </c>
       <c r="E268" t="s">
-        <v>1083</v>
+        <v>1102</v>
       </c>
       <c r="F268" t="s">
-        <v>1084</v>
+        <v>1103</v>
       </c>
       <c r="G268" t="s">
-        <v>1085</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="5" t="s">
-        <v>1086</v>
+        <v>938</v>
       </c>
       <c r="B269" t="s">
-        <v>1087</v>
+        <v>939</v>
       </c>
       <c r="C269" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      <c r="F269"/>
+        <v>940</v>
+      </c>
+      <c r="D269" t="s">
+        <v>941</v>
+      </c>
+      <c r="E269" t="s">
+        <v>942</v>
+      </c>
+      <c r="F269" t="s">
+        <v>943</v>
+      </c>
       <c r="G269" t="s">
-        <v>1088</v>
+        <v>944</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="5" t="s">
-        <v>1089</v>
+        <v>1105</v>
       </c>
       <c r="B270" t="s">
-        <v>1090</v>
+        <v>1106</v>
       </c>
       <c r="C270" t="s">
-        <v>1091</v>
+        <v>1107</v>
       </c>
       <c r="D270" t="s">
-        <v>1092</v>
-[...2 lines deleted...]
-      <c r="F270"/>
+        <v>1108</v>
+      </c>
+      <c r="E270" t="s">
+        <v>1109</v>
+      </c>
+      <c r="F270" t="s">
+        <v>1110</v>
+      </c>
       <c r="G270" t="s">
-        <v>1093</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="5" t="s">
-        <v>1094</v>
+        <v>1112</v>
       </c>
       <c r="B271" t="s">
-        <v>1095</v>
+        <v>1113</v>
       </c>
       <c r="C271" t="s">
-        <v>1074</v>
-[...3 lines deleted...]
-      <c r="F271"/>
+        <v>1100</v>
+      </c>
+      <c r="D271" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E271" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F271" t="s">
+        <v>1103</v>
+      </c>
       <c r="G271" t="s">
-        <v>1096</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="5" t="s">
-        <v>1097</v>
+        <v>1115</v>
       </c>
       <c r="B272" t="s">
-        <v>1098</v>
+        <v>1116</v>
       </c>
       <c r="C272" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="D272" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="E272" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="F272" t="s">
-        <v>1102</v>
+        <v>1103</v>
       </c>
       <c r="G272" t="s">
-        <v>1103</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="5" t="s">
-        <v>1104</v>
+        <v>1118</v>
       </c>
       <c r="B273" t="s">
-        <v>1105</v>
+        <v>1119</v>
       </c>
       <c r="C273" t="s">
-        <v>1106</v>
+        <v>1093</v>
       </c>
       <c r="D273" t="s">
-        <v>1107</v>
+        <v>1094</v>
       </c>
       <c r="E273" t="s">
-        <v>1108</v>
-[...1 lines deleted...]
-      <c r="F273"/>
+        <v>1095</v>
+      </c>
+      <c r="F273" t="s">
+        <v>1096</v>
+      </c>
       <c r="G273" t="s">
-        <v>1109</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="5" t="s">
-        <v>1110</v>
+        <v>1121</v>
       </c>
       <c r="B274" t="s">
-        <v>1111</v>
+        <v>1122</v>
       </c>
       <c r="C274" t="s">
-        <v>1059</v>
+        <v>1123</v>
       </c>
       <c r="D274" t="s">
-        <v>1112</v>
-[...6 lines deleted...]
-      </c>
+        <v>1124</v>
+      </c>
+      <c r="E274"/>
+      <c r="F274"/>
       <c r="G274" t="s">
-        <v>1115</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="275" spans="1:7">
-      <c r="A275" s="5">
-        <v>6180</v>
+      <c r="A275" s="5" t="s">
+        <v>1126</v>
       </c>
       <c r="B275" t="s">
-        <v>849</v>
+        <v>1127</v>
       </c>
       <c r="C275" t="s">
-        <v>850</v>
+        <v>1128</v>
       </c>
       <c r="D275" t="s">
-        <v>851</v>
+        <v>1129</v>
       </c>
       <c r="E275" t="s">
-        <v>852</v>
+        <v>1130</v>
       </c>
       <c r="F275"/>
       <c r="G275" t="s">
-        <v>853</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="5" t="s">
-        <v>1116</v>
+        <v>1132</v>
       </c>
       <c r="B276" t="s">
-        <v>1117</v>
+        <v>1133</v>
       </c>
       <c r="C276" t="s">
-        <v>1118</v>
+        <v>1134</v>
       </c>
       <c r="D276" t="s">
-        <v>1119</v>
+        <v>1135</v>
       </c>
       <c r="E276" t="s">
-        <v>1120</v>
+        <v>1136</v>
       </c>
       <c r="F276" t="s">
-        <v>1121</v>
+        <v>1137</v>
       </c>
       <c r="G276" t="s">
-        <v>1122</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="5" t="s">
-        <v>1123</v>
+        <v>1139</v>
       </c>
       <c r="B277" t="s">
-        <v>1124</v>
+        <v>1140</v>
       </c>
       <c r="C277" t="s">
-        <v>1125</v>
+        <v>1082</v>
       </c>
       <c r="D277" t="s">
-        <v>1126</v>
+        <v>1141</v>
       </c>
       <c r="E277" t="s">
-        <v>1127</v>
-[...1 lines deleted...]
-      <c r="F277"/>
+        <v>1142</v>
+      </c>
+      <c r="F277" t="s">
+        <v>1143</v>
+      </c>
       <c r="G277" t="s">
-        <v>1128</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="278" spans="1:7">
-      <c r="A278" s="5" t="s">
-        <v>888</v>
+      <c r="A278" s="5">
+        <v>6180</v>
       </c>
       <c r="B278" t="s">
-        <v>889</v>
+        <v>882</v>
       </c>
       <c r="C278" t="s">
-        <v>890</v>
+        <v>883</v>
       </c>
       <c r="D278" t="s">
-        <v>891</v>
+        <v>884</v>
       </c>
       <c r="E278" t="s">
-        <v>892</v>
-[...3 lines deleted...]
-      </c>
+        <v>885</v>
+      </c>
+      <c r="F278"/>
       <c r="G278" t="s">
-        <v>894</v>
+        <v>886</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="5" t="s">
-        <v>1129</v>
+        <v>1145</v>
       </c>
       <c r="B279" t="s">
-        <v>1130</v>
+        <v>1146</v>
       </c>
       <c r="C279" t="s">
-        <v>1131</v>
+        <v>1147</v>
       </c>
       <c r="D279" t="s">
-        <v>1132</v>
+        <v>1148</v>
       </c>
       <c r="E279" t="s">
-        <v>1133</v>
-[...1 lines deleted...]
-      <c r="F279"/>
+        <v>1149</v>
+      </c>
+      <c r="F279" t="s">
+        <v>1150</v>
+      </c>
       <c r="G279" t="s">
-        <v>1134</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="5" t="s">
-        <v>859</v>
+        <v>1152</v>
       </c>
       <c r="B280" t="s">
-        <v>860</v>
+        <v>1153</v>
       </c>
       <c r="C280" t="s">
-        <v>845</v>
+        <v>1147</v>
       </c>
       <c r="D280" t="s">
-        <v>846</v>
+        <v>1148</v>
       </c>
       <c r="E280" t="s">
-        <v>861</v>
-[...3 lines deleted...]
-      </c>
+        <v>1149</v>
+      </c>
+      <c r="F280"/>
       <c r="G280" t="s">
-        <v>863</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="5" t="s">
-        <v>1135</v>
+        <v>850</v>
       </c>
       <c r="B281" t="s">
-        <v>1136</v>
+        <v>851</v>
       </c>
       <c r="C281" t="s">
-        <v>1137</v>
+        <v>852</v>
       </c>
       <c r="D281" t="s">
-        <v>1138</v>
+        <v>853</v>
       </c>
       <c r="E281" t="s">
-        <v>1139</v>
+        <v>854</v>
       </c>
       <c r="F281" t="s">
-        <v>1140</v>
+        <v>855</v>
       </c>
       <c r="G281" t="s">
-        <v>1141</v>
+        <v>856</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="5" t="s">
-        <v>1142</v>
+        <v>1155</v>
       </c>
       <c r="B282" t="s">
-        <v>1143</v>
+        <v>1156</v>
       </c>
       <c r="C282" t="s">
-        <v>1144</v>
+        <v>1157</v>
       </c>
       <c r="D282" t="s">
-        <v>1145</v>
+        <v>1158</v>
       </c>
       <c r="E282" t="s">
-        <v>1146</v>
-[...3 lines deleted...]
-      </c>
+        <v>1159</v>
+      </c>
+      <c r="F282"/>
       <c r="G282" t="s">
-        <v>1148</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="5" t="s">
-        <v>1149</v>
+        <v>902</v>
       </c>
       <c r="B283" t="s">
-        <v>1150</v>
+        <v>903</v>
       </c>
       <c r="C283" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      <c r="F283"/>
+        <v>846</v>
+      </c>
+      <c r="D283" t="s">
+        <v>847</v>
+      </c>
+      <c r="E283" t="s">
+        <v>904</v>
+      </c>
+      <c r="F283" t="s">
+        <v>905</v>
+      </c>
       <c r="G283" t="s">
-        <v>1151</v>
+        <v>906</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="5" t="s">
-        <v>1152</v>
+        <v>1161</v>
       </c>
       <c r="B284" t="s">
-        <v>1153</v>
+        <v>1162</v>
       </c>
       <c r="C284" t="s">
-        <v>1154</v>
+        <v>1163</v>
       </c>
       <c r="D284" t="s">
-        <v>1155</v>
-[...2 lines deleted...]
-      <c r="F284"/>
+        <v>1164</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F284" t="s">
+        <v>1166</v>
+      </c>
       <c r="G284" t="s">
-        <v>1156</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="5" t="s">
-        <v>1157</v>
+        <v>1168</v>
       </c>
       <c r="B285" t="s">
-        <v>1158</v>
+        <v>1169</v>
       </c>
       <c r="C285" t="s">
-        <v>1159</v>
+        <v>1100</v>
       </c>
       <c r="D285" t="s">
-        <v>1160</v>
+        <v>1101</v>
       </c>
       <c r="E285" t="s">
-        <v>1161</v>
+        <v>1102</v>
       </c>
       <c r="F285" t="s">
-        <v>1162</v>
+        <v>1103</v>
       </c>
       <c r="G285" t="s">
-        <v>1163</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="5" t="s">
-        <v>1164</v>
+        <v>1171</v>
       </c>
       <c r="B286" t="s">
-        <v>1165</v>
+        <v>1172</v>
       </c>
       <c r="C286" t="s">
-        <v>1159</v>
+        <v>1173</v>
       </c>
       <c r="D286" t="s">
-        <v>1160</v>
+        <v>1174</v>
       </c>
       <c r="E286" t="s">
-        <v>1161</v>
+        <v>1175</v>
       </c>
       <c r="F286" t="s">
-        <v>1162</v>
+        <v>1176</v>
       </c>
       <c r="G286" t="s">
-        <v>1166</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="5" t="s">
-        <v>1167</v>
+        <v>1178</v>
       </c>
       <c r="B287" t="s">
-        <v>1168</v>
+        <v>1179</v>
       </c>
       <c r="C287" t="s">
-        <v>1169</v>
-[...1 lines deleted...]
-      <c r="D287"/>
+        <v>1180</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1181</v>
+      </c>
       <c r="E287"/>
       <c r="F287"/>
       <c r="G287" t="s">
-        <v>1170</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="5" t="s">
-        <v>1171</v>
+        <v>1183</v>
       </c>
       <c r="B288" t="s">
-        <v>1172</v>
+        <v>1184</v>
       </c>
       <c r="C288" t="s">
-        <v>1066</v>
-[...3 lines deleted...]
-      <c r="F288"/>
+        <v>1185</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1187</v>
+      </c>
+      <c r="F288" t="s">
+        <v>1188</v>
+      </c>
       <c r="G288" t="s">
-        <v>1173</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="5" t="s">
-        <v>1174</v>
+        <v>1190</v>
       </c>
       <c r="B289" t="s">
-        <v>1175</v>
+        <v>1191</v>
       </c>
       <c r="C289" t="s">
-        <v>1176</v>
+        <v>1185</v>
       </c>
       <c r="D289" t="s">
-        <v>1177</v>
+        <v>1186</v>
       </c>
       <c r="E289" t="s">
-        <v>1178</v>
-[...1 lines deleted...]
-      <c r="F289"/>
+        <v>1187</v>
+      </c>
+      <c r="F289" t="s">
+        <v>1188</v>
+      </c>
       <c r="G289" t="s">
-        <v>1179</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="5" t="s">
-        <v>1180</v>
+        <v>1193</v>
       </c>
       <c r="B290" t="s">
-        <v>1181</v>
+        <v>1194</v>
       </c>
       <c r="C290" t="s">
-        <v>1125</v>
-[...9 lines deleted...]
-      </c>
+        <v>1195</v>
+      </c>
+      <c r="D290"/>
+      <c r="E290"/>
+      <c r="F290"/>
       <c r="G290" t="s">
-        <v>1183</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="291" spans="1:7">
-      <c r="A291" s="3"/>
-[...7 lines deleted...]
-      <c r="G291" s="3"/>
+      <c r="A291" s="5" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B291" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D291"/>
+      <c r="E291"/>
+      <c r="F291"/>
+      <c r="G291" t="s">
+        <v>1199</v>
+      </c>
     </row>
     <row r="292" spans="1:7">
-      <c r="A292" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A292" s="5" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B292" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1204</v>
+      </c>
+      <c r="F292"/>
+      <c r="G292" t="s">
+        <v>1205</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="5" t="s">
-        <v>1186</v>
+        <v>1206</v>
       </c>
       <c r="B293" t="s">
-        <v>1187</v>
+        <v>1207</v>
       </c>
       <c r="C293" t="s">
-        <v>1188</v>
+        <v>1208</v>
       </c>
       <c r="D293" t="s">
-        <v>1189</v>
+        <v>1209</v>
       </c>
       <c r="E293" t="s">
-        <v>1190</v>
+        <v>1210</v>
       </c>
       <c r="F293" t="s">
-        <v>1191</v>
+        <v>1211</v>
       </c>
       <c r="G293" t="s">
-        <v>1192</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="294" spans="1:7">
-      <c r="A294" s="5" t="s">
-[...19 lines deleted...]
-      </c>
+      <c r="A294" s="3"/>
+      <c r="B294" s="3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C294" s="3"/>
+      <c r="D294" s="3"/>
+      <c r="E294" s="3"/>
+      <c r="F294" s="3"/>
+      <c r="G294" s="3"/>
     </row>
     <row r="295" spans="1:7">
-      <c r="A295" s="5" t="s">
-[...18 lines deleted...]
-        <v>1206</v>
+      <c r="A295" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B295" s="4" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C295" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D295" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E295" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F295" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G295" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="5" t="s">
-        <v>1207</v>
+        <v>1215</v>
       </c>
       <c r="B296" t="s">
-        <v>1208</v>
+        <v>1216</v>
       </c>
       <c r="C296" t="s">
-        <v>1209</v>
+        <v>1217</v>
       </c>
       <c r="D296" t="s">
-        <v>1210</v>
+        <v>1218</v>
       </c>
       <c r="E296" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="F296" t="s">
-        <v>1212</v>
+        <v>1220</v>
       </c>
       <c r="G296" t="s">
-        <v>1213</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="5" t="s">
-        <v>1214</v>
+        <v>1222</v>
       </c>
       <c r="B297" t="s">
-        <v>1215</v>
+        <v>1223</v>
       </c>
       <c r="C297" t="s">
-        <v>1216</v>
+        <v>1224</v>
       </c>
       <c r="D297" t="s">
-        <v>1217</v>
+        <v>1225</v>
       </c>
       <c r="E297" t="s">
-        <v>1218</v>
+        <v>1226</v>
       </c>
       <c r="F297" t="s">
-        <v>1219</v>
+        <v>1227</v>
       </c>
       <c r="G297" t="s">
-        <v>1220</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="5" t="s">
-        <v>1221</v>
+        <v>1229</v>
       </c>
       <c r="B298" t="s">
-        <v>1222</v>
+        <v>1230</v>
       </c>
       <c r="C298" t="s">
-        <v>1223</v>
+        <v>1231</v>
       </c>
       <c r="D298" t="s">
-        <v>1224</v>
+        <v>1232</v>
       </c>
       <c r="E298" t="s">
-        <v>1225</v>
+        <v>1233</v>
       </c>
       <c r="F298" t="s">
-        <v>1226</v>
+        <v>1234</v>
       </c>
       <c r="G298" t="s">
-        <v>1227</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="5" t="s">
-        <v>1228</v>
+        <v>1236</v>
       </c>
       <c r="B299" t="s">
-        <v>1229</v>
+        <v>1237</v>
       </c>
       <c r="C299" t="s">
-        <v>1230</v>
+        <v>1238</v>
       </c>
       <c r="D299" t="s">
-        <v>1231</v>
+        <v>1239</v>
       </c>
       <c r="E299" t="s">
-        <v>1232</v>
+        <v>1240</v>
       </c>
       <c r="F299" t="s">
-        <v>1233</v>
+        <v>1241</v>
       </c>
       <c r="G299" t="s">
-        <v>1234</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="5" t="s">
-        <v>1235</v>
+        <v>1243</v>
       </c>
       <c r="B300" t="s">
-        <v>1236</v>
+        <v>1244</v>
       </c>
       <c r="C300" t="s">
-        <v>1237</v>
+        <v>1245</v>
       </c>
       <c r="D300" t="s">
-        <v>1238</v>
+        <v>1246</v>
       </c>
       <c r="E300" t="s">
-        <v>1239</v>
+        <v>1247</v>
       </c>
       <c r="F300" t="s">
-        <v>1240</v>
+        <v>1248</v>
       </c>
       <c r="G300" t="s">
-        <v>1241</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="5" t="s">
-        <v>1242</v>
+        <v>1250</v>
       </c>
       <c r="B301" t="s">
-        <v>1243</v>
+        <v>1251</v>
       </c>
       <c r="C301" t="s">
-        <v>1244</v>
+        <v>1252</v>
       </c>
       <c r="D301" t="s">
-        <v>1245</v>
+        <v>1253</v>
       </c>
       <c r="E301" t="s">
-        <v>1246</v>
+        <v>1254</v>
       </c>
       <c r="F301" t="s">
-        <v>1247</v>
+        <v>1255</v>
       </c>
       <c r="G301" t="s">
-        <v>1248</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="5" t="s">
-        <v>1249</v>
+        <v>1257</v>
       </c>
       <c r="B302" t="s">
-        <v>1250</v>
+        <v>1258</v>
       </c>
       <c r="C302" t="s">
-        <v>1251</v>
+        <v>1259</v>
       </c>
       <c r="D302" t="s">
-        <v>1252</v>
+        <v>1260</v>
       </c>
       <c r="E302" t="s">
-        <v>1253</v>
+        <v>1261</v>
       </c>
       <c r="F302" t="s">
-        <v>1254</v>
+        <v>1262</v>
       </c>
       <c r="G302" t="s">
-        <v>1255</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="5" t="s">
-        <v>1256</v>
+        <v>1264</v>
       </c>
       <c r="B303" t="s">
-        <v>1257</v>
+        <v>1265</v>
       </c>
       <c r="C303" t="s">
-        <v>1258</v>
-[...3 lines deleted...]
-      <c r="F303"/>
+        <v>1266</v>
+      </c>
+      <c r="D303" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E303" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F303" t="s">
+        <v>1269</v>
+      </c>
       <c r="G303" t="s">
-        <v>1259</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" s="5" t="s">
-        <v>1260</v>
+        <v>1271</v>
       </c>
       <c r="B304" t="s">
-        <v>1261</v>
+        <v>1272</v>
       </c>
       <c r="C304" t="s">
-        <v>1262</v>
-[...3 lines deleted...]
-      <c r="F304"/>
+        <v>1273</v>
+      </c>
+      <c r="D304" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E304" t="s">
+        <v>1275</v>
+      </c>
+      <c r="F304" t="s">
+        <v>1276</v>
+      </c>
       <c r="G304" t="s">
-        <v>1263</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" s="5" t="s">
-        <v>1264</v>
+        <v>1278</v>
       </c>
       <c r="B305" t="s">
-        <v>1265</v>
+        <v>1279</v>
       </c>
       <c r="C305" t="s">
-        <v>1266</v>
-[...3 lines deleted...]
-      <c r="F305"/>
+        <v>1280</v>
+      </c>
+      <c r="D305" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E305" t="s">
+        <v>1282</v>
+      </c>
+      <c r="F305" t="s">
+        <v>1283</v>
+      </c>
       <c r="G305" t="s">
-        <v>1267</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" s="5" t="s">
-        <v>1268</v>
+        <v>1285</v>
       </c>
       <c r="B306" t="s">
-        <v>1269</v>
+        <v>1286</v>
       </c>
       <c r="C306" t="s">
-        <v>1270</v>
+        <v>1287</v>
       </c>
       <c r="D306"/>
       <c r="E306"/>
       <c r="F306"/>
       <c r="G306" t="s">
-        <v>1271</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" s="5" t="s">
-        <v>1272</v>
+        <v>1289</v>
       </c>
       <c r="B307" t="s">
-        <v>1273</v>
+        <v>1290</v>
       </c>
       <c r="C307" t="s">
-        <v>1274</v>
+        <v>1291</v>
       </c>
       <c r="D307"/>
       <c r="E307"/>
       <c r="F307"/>
       <c r="G307" t="s">
-        <v>1275</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" s="5" t="s">
-        <v>1276</v>
+        <v>1293</v>
       </c>
       <c r="B308" t="s">
-        <v>1277</v>
+        <v>1294</v>
       </c>
       <c r="C308" t="s">
-        <v>1278</v>
+        <v>1295</v>
       </c>
       <c r="D308"/>
       <c r="E308"/>
       <c r="F308"/>
       <c r="G308" t="s">
-        <v>1279</v>
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7">
+      <c r="A309" s="5" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B309" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D309"/>
+      <c r="E309"/>
+      <c r="F309"/>
+      <c r="G309" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7">
+      <c r="A310" s="5" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B310" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D310"/>
+      <c r="E310"/>
+      <c r="F310"/>
+      <c r="G310" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7">
+      <c r="A311" s="5" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B311" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D311"/>
+      <c r="E311"/>
+      <c r="F311"/>
+      <c r="G311" t="s">
+        <v>1308</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_20"/>
@@ -10787,120 +10995,123 @@
     <hyperlink ref="G206" r:id="rId_hyperlink_189"/>
     <hyperlink ref="G207" r:id="rId_hyperlink_190"/>
     <hyperlink ref="G208" r:id="rId_hyperlink_191"/>
     <hyperlink ref="G209" r:id="rId_hyperlink_192"/>
     <hyperlink ref="G210" r:id="rId_hyperlink_193"/>
     <hyperlink ref="G211" r:id="rId_hyperlink_194"/>
     <hyperlink ref="G213" r:id="rId_hyperlink_195"/>
     <hyperlink ref="G214" r:id="rId_hyperlink_196"/>
     <hyperlink ref="G215" r:id="rId_hyperlink_197"/>
     <hyperlink ref="G216" r:id="rId_hyperlink_198"/>
     <hyperlink ref="G217" r:id="rId_hyperlink_199"/>
     <hyperlink ref="G218" r:id="rId_hyperlink_200"/>
     <hyperlink ref="G219" r:id="rId_hyperlink_201"/>
     <hyperlink ref="G220" r:id="rId_hyperlink_202"/>
     <hyperlink ref="G221" r:id="rId_hyperlink_203"/>
     <hyperlink ref="G222" r:id="rId_hyperlink_204"/>
     <hyperlink ref="G223" r:id="rId_hyperlink_205"/>
     <hyperlink ref="G224" r:id="rId_hyperlink_206"/>
     <hyperlink ref="G225" r:id="rId_hyperlink_207"/>
     <hyperlink ref="G226" r:id="rId_hyperlink_208"/>
     <hyperlink ref="G227" r:id="rId_hyperlink_209"/>
     <hyperlink ref="G228" r:id="rId_hyperlink_210"/>
     <hyperlink ref="G229" r:id="rId_hyperlink_211"/>
     <hyperlink ref="G230" r:id="rId_hyperlink_212"/>
     <hyperlink ref="G231" r:id="rId_hyperlink_213"/>
-    <hyperlink ref="G233" r:id="rId_hyperlink_214"/>
-    <hyperlink ref="G234" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="G232" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="G233" r:id="rId_hyperlink_215"/>
     <hyperlink ref="G235" r:id="rId_hyperlink_216"/>
     <hyperlink ref="G236" r:id="rId_hyperlink_217"/>
     <hyperlink ref="G237" r:id="rId_hyperlink_218"/>
     <hyperlink ref="G238" r:id="rId_hyperlink_219"/>
     <hyperlink ref="G239" r:id="rId_hyperlink_220"/>
-    <hyperlink ref="G241" r:id="rId_hyperlink_221"/>
-    <hyperlink ref="G242" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="G240" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="G241" r:id="rId_hyperlink_222"/>
     <hyperlink ref="G243" r:id="rId_hyperlink_223"/>
     <hyperlink ref="G244" r:id="rId_hyperlink_224"/>
     <hyperlink ref="G245" r:id="rId_hyperlink_225"/>
     <hyperlink ref="G246" r:id="rId_hyperlink_226"/>
-    <hyperlink ref="G248" r:id="rId_hyperlink_227"/>
-    <hyperlink ref="G249" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="G247" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="G248" r:id="rId_hyperlink_228"/>
     <hyperlink ref="G250" r:id="rId_hyperlink_229"/>
     <hyperlink ref="G251" r:id="rId_hyperlink_230"/>
     <hyperlink ref="G252" r:id="rId_hyperlink_231"/>
     <hyperlink ref="G253" r:id="rId_hyperlink_232"/>
-    <hyperlink ref="G255" r:id="rId_hyperlink_233"/>
-    <hyperlink ref="G256" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="G254" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="G255" r:id="rId_hyperlink_234"/>
     <hyperlink ref="G257" r:id="rId_hyperlink_235"/>
     <hyperlink ref="G258" r:id="rId_hyperlink_236"/>
-    <hyperlink ref="G260" r:id="rId_hyperlink_237"/>
-    <hyperlink ref="G261" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="G259" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="G260" r:id="rId_hyperlink_238"/>
     <hyperlink ref="G262" r:id="rId_hyperlink_239"/>
     <hyperlink ref="G263" r:id="rId_hyperlink_240"/>
     <hyperlink ref="G264" r:id="rId_hyperlink_241"/>
     <hyperlink ref="G265" r:id="rId_hyperlink_242"/>
     <hyperlink ref="G266" r:id="rId_hyperlink_243"/>
     <hyperlink ref="G267" r:id="rId_hyperlink_244"/>
     <hyperlink ref="G268" r:id="rId_hyperlink_245"/>
     <hyperlink ref="G269" r:id="rId_hyperlink_246"/>
     <hyperlink ref="G270" r:id="rId_hyperlink_247"/>
     <hyperlink ref="G271" r:id="rId_hyperlink_248"/>
     <hyperlink ref="G272" r:id="rId_hyperlink_249"/>
     <hyperlink ref="G273" r:id="rId_hyperlink_250"/>
     <hyperlink ref="G274" r:id="rId_hyperlink_251"/>
     <hyperlink ref="G275" r:id="rId_hyperlink_252"/>
     <hyperlink ref="G276" r:id="rId_hyperlink_253"/>
     <hyperlink ref="G277" r:id="rId_hyperlink_254"/>
     <hyperlink ref="G278" r:id="rId_hyperlink_255"/>
     <hyperlink ref="G279" r:id="rId_hyperlink_256"/>
     <hyperlink ref="G280" r:id="rId_hyperlink_257"/>
     <hyperlink ref="G281" r:id="rId_hyperlink_258"/>
     <hyperlink ref="G282" r:id="rId_hyperlink_259"/>
     <hyperlink ref="G283" r:id="rId_hyperlink_260"/>
     <hyperlink ref="G284" r:id="rId_hyperlink_261"/>
     <hyperlink ref="G285" r:id="rId_hyperlink_262"/>
     <hyperlink ref="G286" r:id="rId_hyperlink_263"/>
     <hyperlink ref="G287" r:id="rId_hyperlink_264"/>
     <hyperlink ref="G288" r:id="rId_hyperlink_265"/>
     <hyperlink ref="G289" r:id="rId_hyperlink_266"/>
     <hyperlink ref="G290" r:id="rId_hyperlink_267"/>
-    <hyperlink ref="G293" r:id="rId_hyperlink_268"/>
-[...1 lines deleted...]
-    <hyperlink ref="G295" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="G291" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="G292" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="G293" r:id="rId_hyperlink_270"/>
     <hyperlink ref="G296" r:id="rId_hyperlink_271"/>
     <hyperlink ref="G297" r:id="rId_hyperlink_272"/>
     <hyperlink ref="G298" r:id="rId_hyperlink_273"/>
     <hyperlink ref="G299" r:id="rId_hyperlink_274"/>
     <hyperlink ref="G300" r:id="rId_hyperlink_275"/>
     <hyperlink ref="G301" r:id="rId_hyperlink_276"/>
     <hyperlink ref="G302" r:id="rId_hyperlink_277"/>
     <hyperlink ref="G303" r:id="rId_hyperlink_278"/>
     <hyperlink ref="G304" r:id="rId_hyperlink_279"/>
     <hyperlink ref="G305" r:id="rId_hyperlink_280"/>
     <hyperlink ref="G306" r:id="rId_hyperlink_281"/>
     <hyperlink ref="G307" r:id="rId_hyperlink_282"/>
     <hyperlink ref="G308" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="G309" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="G310" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="G311" r:id="rId_hyperlink_286"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" r:id="rId2"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>