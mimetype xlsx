--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="prices" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="723">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="732">
   <si>
     <t>Facebook</t>
   </si>
   <si>
     <t>Instagram</t>
   </si>
   <si>
     <t>Youtube</t>
   </si>
   <si>
     <t>Twitter</t>
   </si>
   <si>
     <t>Viber</t>
   </si>
   <si>
     <t>Посуда одноразовая</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
@@ -197,102 +197,102 @@
   <si>
     <t>40.3 грн/від 180 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-100sht-plastik</t>
   </si>
   <si>
     <t>pgu4391</t>
   </si>
   <si>
     <t>Вилки одноразовые чёрные пластиковые 100шт  Э-ном</t>
   </si>
   <si>
     <t>40.25 грн/за уп</t>
   </si>
   <si>
     <t>38.81 грн/від 72 уп</t>
   </si>
   <si>
     <t>37.38 грн/від 144 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/vilki-odnorazovye-chyornye-plastikovye-100sht-e-nom</t>
   </si>
   <si>
-    <t>А11012</t>
+    <t>АН11012</t>
   </si>
   <si>
     <t>Вилки одноразовые прозрачные 16см 100шт АН</t>
   </si>
   <si>
-    <t>32.4 грн/за уп</t>
-[...2 lines deleted...]
-    <t>28.8 грн/від 36 уп</t>
+    <t>93 грн/за уп</t>
+  </si>
+  <si>
+    <t>87 грн/від 36 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/vilki-odnorazovye-prozrachnye-16sm-100sht</t>
   </si>
   <si>
     <t>АН4814</t>
   </si>
   <si>
     <t>Вилки одноразовые черные 16см 100шт АН</t>
   </si>
   <si>
-    <t>67.07 грн/за уп</t>
-[...2 lines deleted...]
-    <t>59.62 грн/від 72 уп</t>
+    <t>83 грн/за уп</t>
+  </si>
+  <si>
+    <t>78 грн/від 72 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/vilki-odnorazovye-chernye-16sm-100sht</t>
   </si>
   <si>
     <t>АН4830</t>
   </si>
   <si>
     <t>Лоток пластиковый для еды с крышкой черный 500мл Ø144 50шт АН</t>
   </si>
   <si>
     <t>284.18 грн/за уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/lotok-plastikovyy-dlya-edy-s-kryshkoy-chernyy-500ml-o144-50sht</t>
   </si>
   <si>
     <t>АН4817</t>
   </si>
   <si>
     <t>Соусник с откидной крышкой 30мл 50шт АН</t>
   </si>
   <si>
-    <t>66.53 грн/за уп</t>
-[...2 lines deleted...]
-    <t>64.15 грн/від 20 уп</t>
+    <t>60.69 грн/за уп</t>
+  </si>
+  <si>
+    <t>58.96 грн/від 20 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/sousnik-s-otkidnoy-kryshkoy-30ml-50sht</t>
   </si>
   <si>
     <t>АН4822</t>
   </si>
   <si>
     <t>Стаканы пластиковые прозрачные 480мл 50шт АН</t>
   </si>
   <si>
     <t>53 грн/за уп</t>
   </si>
   <si>
     <t>53 грн/від 30 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-480ml-50sht</t>
   </si>
   <si>
     <t>АН4823</t>
   </si>
   <si>
     <t>Стаканы пластиковые прозрачные 500мл 50шт АН</t>
   </si>
@@ -455,54 +455,54 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-premium-300ml-50sht-rr</t>
   </si>
   <si>
     <t xml:space="preserve">Стаканы пластиковые прозрачные Премиум  500мл 50шт/уп </t>
   </si>
   <si>
     <t>78 грн/за уп</t>
   </si>
   <si>
     <t>76.05 грн/від 20 уп</t>
   </si>
   <si>
     <t>74.1 грн/від 120 уп</t>
   </si>
   <si>
     <t>72.15 грн/від 260 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/stakany-plastikovye-prozrachnye-premium-500ml-50shtup</t>
   </si>
   <si>
     <t>Соусник с откидной крышкой 50мл 50шт АН</t>
   </si>
   <si>
-    <t>69.29 грн/за уп</t>
-[...2 lines deleted...]
-    <t>66.82 грн/від 20 уп</t>
+    <t>78.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>76.01 грн/від 20 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/sousnik-s-otkidnoy-kryshkoy-50ml-50sht</t>
   </si>
   <si>
     <t>011017</t>
   </si>
   <si>
     <t xml:space="preserve">Вилки одноразовые белые 16см 100шт </t>
   </si>
   <si>
     <t>56.4 грн/за уп</t>
   </si>
   <si>
     <t>54.99 грн/від 20 уп</t>
   </si>
   <si>
     <t>53.58 грн/від 120 уп</t>
   </si>
   <si>
     <t>52.17 грн/від 240 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/vilki-odnorazovye-belye-16sm-100sht</t>
   </si>
@@ -782,93 +782,87 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-100shtup-chyornaya-e-nom</t>
   </si>
   <si>
     <t>LF04477</t>
   </si>
   <si>
     <t>Ложка пластиковая чайная 13см 100шт/уп Чёрная</t>
   </si>
   <si>
     <t>40.5 грн/за уп</t>
   </si>
   <si>
     <t>39.15 грн/від 20 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-13sm-100shtup-chyornaya</t>
   </si>
   <si>
     <t>АН4815</t>
   </si>
   <si>
     <t>Ложка чайная пластиковая черная 133мм 100шт АН</t>
   </si>
   <si>
-    <t>74.13 грн/за уп</t>
-[...2 lines deleted...]
-    <t>71.56 грн/від 60 уп</t>
+    <t>78 грн/від 60 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-chernaya-133mm-100sht</t>
   </si>
   <si>
     <t>АН4816</t>
   </si>
   <si>
     <t>Ложка чайная пластиковая прозрачная 133мм 100шт АН</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/lozhka-chaynaya-plastikovaya-prozrachnaya-133mm-100sht</t>
   </si>
   <si>
     <t>000775</t>
   </si>
   <si>
     <t>Ложка пластиковая чайная PG 12см 50шт/уп Красная</t>
   </si>
   <si>
     <t>55.8 грн/за шт</t>
   </si>
   <si>
     <t>53.65 грн/від 30 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-krasnaya</t>
   </si>
   <si>
     <t>КІ-48</t>
   </si>
   <si>
     <t>Ложка пластиковая столовая белая 100шт АН</t>
   </si>
   <si>
-    <t>63.42 грн/за уп</t>
-[...2 lines deleted...]
-    <t>60.32 грн/від 36 уп</t>
+    <t>75 грн/від 36 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-stolovaya-belaya-100sht</t>
   </si>
   <si>
     <t>000955</t>
   </si>
   <si>
     <t>Ложка пластиковая чайная PG 12см 50шт/уп Фиолетовая</t>
   </si>
   <si>
     <t>52.66 грн/за шт</t>
   </si>
   <si>
     <t>50.69 грн/від 30 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/lozhka-plastikovaya-chaynaya-pg-12sm-50shtup-fioletovaya</t>
   </si>
   <si>
     <t>АН4820</t>
   </si>
   <si>
     <t>Ножи одноразовые черные 180мм 100шт АН</t>
   </si>
@@ -1820,155 +1814,161 @@
   <si>
     <t xml:space="preserve">Тарелка бумажная с ламинацией 20*14см Белая 100шт </t>
   </si>
   <si>
     <t>75.6 грн/за шт</t>
   </si>
   <si>
     <t>73.44 грн/від 10 шт</t>
   </si>
   <si>
     <t>70.2 грн/від 30 шт</t>
   </si>
   <si>
     <t>68.04 грн/від 50 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-bumazhnaya-s-laminaciey-2014sm-belaya-100sht</t>
   </si>
   <si>
     <t>002434</t>
   </si>
   <si>
     <t>Тарелка бумажная одноразовая 14*20см Белая 100шт</t>
   </si>
   <si>
-    <t>64 грн/за шт</t>
-[...8 lines deleted...]
-    <t>38.4 грн/від 60 шт</t>
+    <t>78 грн/за шт</t>
+  </si>
+  <si>
+    <t>74.1 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>58.5 грн/від 60 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-1420sm-belaya-100sht</t>
   </si>
   <si>
     <t>002433</t>
   </si>
   <si>
     <t xml:space="preserve">Тарелка бумажная одноразовая Белая Ø-21см 100шт </t>
   </si>
   <si>
     <t>65.52 грн/від 10 шт</t>
   </si>
   <si>
     <t>63.96 грн/від 30 шт</t>
   </si>
   <si>
     <t>63.44 грн/від 60 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-21sm-100sht</t>
   </si>
   <si>
     <t>002435</t>
   </si>
   <si>
     <t xml:space="preserve">Тарелка бумажная одноразовая Белая 14*25см 100шт </t>
   </si>
   <si>
-    <t>81 грн/за шт</t>
-[...8 lines deleted...]
-    <t>63 грн/від 60 шт</t>
+    <t>99 грн/за шт</t>
+  </si>
+  <si>
+    <t>93.5 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>88 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>77 грн/від 60 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-1425sm-100sht</t>
   </si>
   <si>
     <t>002639</t>
   </si>
   <si>
     <t xml:space="preserve">Тарелка бумажная с ламинацией Белая Ø-23 100шт </t>
   </si>
   <si>
     <t>86.4 грн/за шт</t>
   </si>
   <si>
     <t>83.2 грн/від 10 шт</t>
   </si>
   <si>
     <t>80.64 грн/від 30 шт</t>
   </si>
   <si>
     <t>76.16 грн/від 50 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-bumazhnaya-s-laminaciey-belaya-o-23-100sht</t>
   </si>
   <si>
     <t>004007</t>
   </si>
   <si>
     <t>Тарелка бумажная одноразовая Белая Ø-23см 100шт</t>
   </si>
   <si>
-    <t>151.2 грн/за шт</t>
-[...8 lines deleted...]
-    <t>130.68 грн/від 60 шт</t>
+    <t>173.6 грн/за шт</t>
+  </si>
+  <si>
+    <t>167.4 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>161.2 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>155 грн/від 60 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-23sm-100sht</t>
   </si>
   <si>
     <t>TPCR23-UK</t>
   </si>
   <si>
     <t xml:space="preserve">Тарелка  круглая крафт  с  ламинацией .23 см  1уп/100шт </t>
   </si>
   <si>
     <t>343.75 грн/за уп</t>
   </si>
   <si>
+    <t>330 грн/від 8 уп</t>
+  </si>
+  <si>
+    <t>321.75 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>310.75 грн/від 128 уп</t>
+  </si>
+  <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-kruglaya-kraft-s-laminaciey-23-sm-1up100sht</t>
   </si>
   <si>
     <t xml:space="preserve">Тарелка бумажная с био ламинацией Ø-23 100шт </t>
   </si>
   <si>
     <t>164.8 грн/за уп</t>
   </si>
   <si>
     <t>158.01 грн/від 10 уп</t>
   </si>
   <si>
     <t>145 грн/від 30 уп</t>
   </si>
   <si>
     <t>137 грн/від 50 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-bumazhnaya-s-bio-laminaciey-o-23-100sht</t>
   </si>
   <si>
     <t xml:space="preserve">Тарелка бумажная Белая с био ламинацией Ø-17см 100шт </t>
   </si>
   <si>
     <t>89.9 грн/за уп</t>
@@ -2000,81 +2000,81 @@
   <si>
     <t>Тарелка бумажная одноразовая Белая Ø -23 100шт</t>
   </si>
   <si>
     <t>72.5 грн/за уп</t>
   </si>
   <si>
     <t>69.6 грн/від 10 уп</t>
   </si>
   <si>
     <t>66.7 грн/від 30 уп</t>
   </si>
   <si>
     <t>63.8 грн/від 60 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-23-100sht</t>
   </si>
   <si>
     <t>004005</t>
   </si>
   <si>
     <t>Тарелка бумажная одноразовая Белая Ø-17см 100шт</t>
   </si>
   <si>
-    <t>84 грн/за шт</t>
-[...8 lines deleted...]
-    <t>72.6 грн/від 60 шт</t>
+    <t>96.6 грн/за шт</t>
+  </si>
+  <si>
+    <t>93.15 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>89.7 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>86.25 грн/від 60 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-17sm-100sht</t>
   </si>
   <si>
     <t>004006</t>
   </si>
   <si>
     <t>Тарелка бумажная одноразовая Белая Ø-21см 100шт</t>
   </si>
   <si>
-    <t>133 грн/за шт</t>
-[...8 lines deleted...]
-    <t>114.96 грн/від 60 шт</t>
+    <t>145.6 грн/за шт</t>
+  </si>
+  <si>
+    <t>140.4 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>135.2 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>130 грн/від 60 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-bumazhnaya-odnorazovaya-belaya-o-21sm-100sht-0</t>
   </si>
   <si>
     <t>004621</t>
   </si>
   <si>
     <t>Тарелка бумажная десертная Белая 11см 100шт</t>
   </si>
   <si>
     <t>91.8 грн/за уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-bumazhnaya-desertnaya-belaya-11sm-100sht</t>
   </si>
   <si>
     <t>002401</t>
   </si>
   <si>
     <t xml:space="preserve">Тарелка бумажная Эко-Крафт Ø-23 с ламинацией 100шт </t>
   </si>
   <si>
     <t>134.4 грн/за шт</t>
   </si>
@@ -2138,93 +2138,120 @@
   <si>
     <t>Тарелка бумажная без ламинации суповая Белая 600мл 50шт/уп</t>
   </si>
   <si>
     <t>81 грн/за уп</t>
   </si>
   <si>
     <t>77.4 грн/від 5 уп</t>
   </si>
   <si>
     <t>73.2 грн/від 20 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-bumazhnaya-bez-laminacii-supovaya-belaya-600ml-50shtup</t>
   </si>
   <si>
     <t>TPPL15-UK</t>
   </si>
   <si>
     <t xml:space="preserve">Тарелка прямоугольная  крафт  с ламинацией  .15*22 см  1уп/100шт </t>
   </si>
   <si>
     <t>250 грн/за уп</t>
   </si>
   <si>
+    <t>240 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>234 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>226 грн/від 120 уп</t>
+  </si>
+  <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-pryamougolnaya-kraft-s-laminaciey-1522-sm-1up100sht</t>
   </si>
   <si>
     <t>TPPL12-UK</t>
   </si>
   <si>
     <t xml:space="preserve">Тарелка прямоугольная крафт  с ламинацией .12*17 см  1уп/200шт </t>
   </si>
   <si>
     <t>293.75 грн/за уп</t>
   </si>
   <si>
+    <t>282 грн/від 9 уп</t>
+  </si>
+  <si>
+    <t>274.95 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>265.55 грн/від 135 уп</t>
+  </si>
+  <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-pryamougolnaya-kraft-s-laminaciey-1217-sm-1up200sht</t>
   </si>
   <si>
     <t>002402</t>
   </si>
   <si>
     <t xml:space="preserve">Тарелка бумажная ЭКО Крафт с ламинацией Ø -18 100шт </t>
   </si>
   <si>
     <t>107.8 грн/за шт</t>
   </si>
   <si>
     <t>104.72 грн/від 12 шт</t>
   </si>
   <si>
     <t>97.79 грн/від 72 шт</t>
   </si>
   <si>
     <t>91.63 грн/від 204 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-bumazhnaya-eko-kraft-s-laminaciey-o-18-100sht</t>
   </si>
   <si>
     <t>TPCR18-UK</t>
   </si>
   <si>
     <t xml:space="preserve">Тарелка  круглая крафт  с  ламинацией .18 см  1уп/100шт </t>
   </si>
   <si>
     <t>268.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>258 грн/від 12 уп</t>
+  </si>
+  <si>
+    <t>251.55 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>242.95 грн/від 120 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/tarelka-kruglaya-kraft-s-laminaciey-18-sm-1up100sht</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -3799,619 +3826,619 @@
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>61</v>
       </c>
       <c r="C61" t="s">
         <v>62</v>
       </c>
       <c r="D61" t="s">
         <v>63</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="5" t="s">
         <v>253</v>
       </c>
       <c r="B62" t="s">
         <v>254</v>
       </c>
       <c r="C62" t="s">
+        <v>67</v>
+      </c>
+      <c r="D62" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="B63" t="s">
         <v>258</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" t="s">
+        <v>67</v>
+      </c>
+      <c r="D63" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="B64" t="s">
         <v>261</v>
       </c>
-      <c r="B64" t="s">
+      <c r="C64" t="s">
         <v>262</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="B65" t="s">
         <v>266</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
+        <v>86</v>
+      </c>
+      <c r="D65" t="s">
         <v>267</v>
-      </c>
-[...4 lines deleted...]
-        <v>269</v>
       </c>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" t="s">
-        <v>270</v>
+        <v>268</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="B66" t="s">
+        <v>270</v>
+      </c>
+      <c r="C66" t="s">
         <v>271</v>
       </c>
-      <c r="B66" t="s">
+      <c r="D66" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>274</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="B67" t="s">
+        <v>275</v>
+      </c>
+      <c r="C67" t="s">
         <v>276</v>
       </c>
-      <c r="B67" t="s">
+      <c r="D67" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="5" t="s">
         <v>36</v>
       </c>
       <c r="B68" t="s">
         <v>37</v>
       </c>
       <c r="C68" t="s">
         <v>38</v>
       </c>
       <c r="D68" t="s">
         <v>39</v>
       </c>
       <c r="E68" t="s">
         <v>40</v>
       </c>
       <c r="F68" t="s">
         <v>41</v>
       </c>
       <c r="G68" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="5">
         <v>6190</v>
       </c>
       <c r="B69" t="s">
+        <v>279</v>
+      </c>
+      <c r="C69" t="s">
+        <v>280</v>
+      </c>
+      <c r="D69" t="s">
         <v>281</v>
       </c>
-      <c r="C69" t="s">
+      <c r="E69" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="5" t="s">
         <v>99</v>
       </c>
       <c r="B70" t="s">
         <v>100</v>
       </c>
       <c r="C70" t="s">
         <v>96</v>
       </c>
       <c r="D70" t="s">
         <v>97</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="5">
         <v>6188</v>
       </c>
       <c r="B71" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="C71" t="s">
+        <v>280</v>
+      </c>
+      <c r="D71" t="s">
+        <v>281</v>
+      </c>
+      <c r="E71" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="5" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B72" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="C72" t="s">
         <v>151</v>
       </c>
       <c r="D72" t="s">
+        <v>288</v>
+      </c>
+      <c r="E72" t="s">
+        <v>289</v>
+      </c>
+      <c r="F72" t="s">
         <v>290</v>
       </c>
-      <c r="E72" t="s">
+      <c r="G72" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="5">
         <v>9852</v>
       </c>
       <c r="B73" t="s">
+        <v>292</v>
+      </c>
+      <c r="C73" t="s">
+        <v>293</v>
+      </c>
+      <c r="D73" t="s">
         <v>294</v>
       </c>
-      <c r="C73" t="s">
+      <c r="E73" t="s">
         <v>295</v>
       </c>
-      <c r="D73" t="s">
+      <c r="F73" t="s">
         <v>296</v>
       </c>
-      <c r="E73" t="s">
+      <c r="G73" t="s">
         <v>297</v>
-      </c>
-[...4 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="5">
         <v>9854</v>
       </c>
       <c r="B74" t="s">
+        <v>298</v>
+      </c>
+      <c r="C74" t="s">
+        <v>299</v>
+      </c>
+      <c r="D74" t="s">
         <v>300</v>
       </c>
-      <c r="C74" t="s">
+      <c r="E74" t="s">
         <v>301</v>
       </c>
-      <c r="D74" t="s">
+      <c r="F74" t="s">
         <v>302</v>
       </c>
-      <c r="E74" t="s">
+      <c r="G74" t="s">
         <v>303</v>
-      </c>
-[...4 lines deleted...]
-        <v>305</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="B75" t="s">
+        <v>305</v>
+      </c>
+      <c r="C75" t="s">
         <v>306</v>
       </c>
-      <c r="B75" t="s">
+      <c r="D75" t="s">
         <v>307</v>
       </c>
-      <c r="C75" t="s">
+      <c r="E75" t="s">
         <v>308</v>
       </c>
-      <c r="D75" t="s">
+      <c r="F75" t="s">
         <v>309</v>
       </c>
-      <c r="E75" t="s">
+      <c r="G75" t="s">
         <v>310</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="5" t="s">
+        <v>311</v>
+      </c>
+      <c r="B76" t="s">
+        <v>312</v>
+      </c>
+      <c r="C76" t="s">
         <v>313</v>
       </c>
-      <c r="B76" t="s">
+      <c r="D76" t="s">
         <v>314</v>
       </c>
-      <c r="C76" t="s">
+      <c r="E76" t="s">
         <v>315</v>
       </c>
-      <c r="D76" t="s">
+      <c r="F76" t="s">
         <v>316</v>
       </c>
-      <c r="E76" t="s">
+      <c r="G76" t="s">
         <v>317</v>
-      </c>
-[...4 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="5" t="s">
+        <v>318</v>
+      </c>
+      <c r="B77" t="s">
+        <v>319</v>
+      </c>
+      <c r="C77" t="s">
         <v>320</v>
       </c>
-      <c r="B77" t="s">
+      <c r="D77" t="s">
         <v>321</v>
-      </c>
-[...4 lines deleted...]
-        <v>323</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="5" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="B78" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C78" t="s">
         <v>134</v>
       </c>
       <c r="D78" t="s">
+        <v>325</v>
+      </c>
+      <c r="E78" t="s">
+        <v>326</v>
+      </c>
+      <c r="F78" t="s">
         <v>327</v>
       </c>
-      <c r="E78" t="s">
+      <c r="G78" t="s">
         <v>328</v>
-      </c>
-[...4 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="B79" t="s">
+        <v>330</v>
+      </c>
+      <c r="C79" t="s">
         <v>331</v>
       </c>
-      <c r="B79" t="s">
+      <c r="D79" t="s">
         <v>332</v>
       </c>
-      <c r="C79" t="s">
+      <c r="E79" t="s">
         <v>333</v>
       </c>
-      <c r="D79" t="s">
+      <c r="F79" t="s">
         <v>334</v>
       </c>
-      <c r="E79" t="s">
+      <c r="G79" t="s">
         <v>335</v>
-      </c>
-[...4 lines deleted...]
-        <v>337</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="5" t="s">
-        <v>338</v>
+        <v>336</v>
       </c>
       <c r="B80" t="s">
-        <v>339</v>
+        <v>337</v>
       </c>
       <c r="C80" t="s">
         <v>134</v>
       </c>
       <c r="D80" t="s">
+        <v>325</v>
+      </c>
+      <c r="E80" t="s">
+        <v>326</v>
+      </c>
+      <c r="F80" t="s">
         <v>327</v>
       </c>
-      <c r="E80" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G80" t="s">
-        <v>340</v>
+        <v>338</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="B81" t="s">
+        <v>340</v>
+      </c>
+      <c r="C81" t="s">
         <v>341</v>
       </c>
-      <c r="B81" t="s">
+      <c r="D81" t="s">
         <v>342</v>
       </c>
-      <c r="C81" t="s">
+      <c r="E81" t="s">
         <v>343</v>
       </c>
-      <c r="D81" t="s">
+      <c r="F81" t="s">
         <v>344</v>
       </c>
-      <c r="E81" t="s">
+      <c r="G81" t="s">
         <v>345</v>
-      </c>
-[...4 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="5" t="s">
+        <v>346</v>
+      </c>
+      <c r="B82" t="s">
+        <v>347</v>
+      </c>
+      <c r="C82" t="s">
+        <v>341</v>
+      </c>
+      <c r="D82" t="s">
+        <v>342</v>
+      </c>
+      <c r="E82" t="s">
+        <v>343</v>
+      </c>
+      <c r="F82" t="s">
+        <v>344</v>
+      </c>
+      <c r="G82" t="s">
         <v>348</v>
-      </c>
-[...16 lines deleted...]
-        <v>350</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="5" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
       <c r="B83" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="C83" t="s">
         <v>134</v>
       </c>
       <c r="D83" t="s">
+        <v>325</v>
+      </c>
+      <c r="E83" t="s">
+        <v>326</v>
+      </c>
+      <c r="F83" t="s">
         <v>327</v>
       </c>
-      <c r="E83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G83" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="5" t="s">
+        <v>352</v>
+      </c>
+      <c r="B84" t="s">
+        <v>353</v>
+      </c>
+      <c r="C84" t="s">
         <v>354</v>
       </c>
-      <c r="B84" t="s">
+      <c r="D84" t="s">
         <v>355</v>
       </c>
-      <c r="C84" t="s">
+      <c r="E84" t="s">
         <v>356</v>
       </c>
-      <c r="D84" t="s">
+      <c r="F84" t="s">
         <v>357</v>
       </c>
-      <c r="E84" t="s">
+      <c r="G84" t="s">
         <v>358</v>
-      </c>
-[...4 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="5">
         <v>203349</v>
       </c>
       <c r="B85" t="s">
+        <v>359</v>
+      </c>
+      <c r="C85" t="s">
+        <v>360</v>
+      </c>
+      <c r="D85" t="s">
         <v>361</v>
       </c>
-      <c r="C85" t="s">
+      <c r="E85" t="s">
         <v>362</v>
       </c>
-      <c r="D85" t="s">
+      <c r="F85" t="s">
         <v>363</v>
       </c>
-      <c r="E85" t="s">
+      <c r="G85" t="s">
         <v>364</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="5">
         <v>6186</v>
       </c>
       <c r="B86" t="s">
-        <v>367</v>
+        <v>365</v>
       </c>
       <c r="C86" t="s">
+        <v>280</v>
+      </c>
+      <c r="D86" t="s">
+        <v>281</v>
+      </c>
+      <c r="E86" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>368</v>
+        <v>366</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="5">
         <v>6187</v>
       </c>
       <c r="B87" t="s">
-        <v>369</v>
+        <v>367</v>
       </c>
       <c r="C87" t="s">
+        <v>280</v>
+      </c>
+      <c r="D87" t="s">
+        <v>281</v>
+      </c>
+      <c r="E87" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="5" t="s">
+        <v>369</v>
+      </c>
+      <c r="B88" t="s">
+        <v>370</v>
+      </c>
+      <c r="C88" t="s">
         <v>371</v>
       </c>
-      <c r="B88" t="s">
+      <c r="D88" t="s">
         <v>372</v>
       </c>
-      <c r="C88" t="s">
+      <c r="E88" t="s">
         <v>373</v>
-      </c>
-[...4 lines deleted...]
-        <v>375</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>376</v>
+        <v>374</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="5" t="s">
         <v>102</v>
       </c>
       <c r="B89" t="s">
         <v>103</v>
       </c>
       <c r="C89" t="s">
         <v>104</v>
       </c>
       <c r="D89" t="s">
         <v>105</v>
       </c>
       <c r="E89" t="s">
         <v>106</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="5" t="s">
@@ -4438,127 +4465,127 @@
       <c r="A91" s="5" t="s">
         <v>114</v>
       </c>
       <c r="B91" t="s">
         <v>115</v>
       </c>
       <c r="C91" t="s">
         <v>104</v>
       </c>
       <c r="D91" t="s">
         <v>116</v>
       </c>
       <c r="E91" t="s">
         <v>117</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="5">
         <v>6189</v>
       </c>
       <c r="B92" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="C92" t="s">
+        <v>280</v>
+      </c>
+      <c r="D92" t="s">
+        <v>281</v>
+      </c>
+      <c r="E92" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>378</v>
+        <v>376</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="5">
         <v>6176</v>
       </c>
       <c r="B93" t="s">
+        <v>377</v>
+      </c>
+      <c r="C93" t="s">
+        <v>378</v>
+      </c>
+      <c r="D93" t="s">
         <v>379</v>
       </c>
-      <c r="C93" t="s">
+      <c r="E93" t="s">
         <v>380</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="5">
         <v>8327</v>
       </c>
       <c r="B94" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C94" t="s">
+        <v>378</v>
+      </c>
+      <c r="D94" t="s">
+        <v>379</v>
+      </c>
+      <c r="E94" t="s">
         <v>380</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="5">
         <v>1929</v>
       </c>
       <c r="B95" t="s">
+        <v>384</v>
+      </c>
+      <c r="C95" t="s">
+        <v>385</v>
+      </c>
+      <c r="D95" t="s">
         <v>386</v>
       </c>
-      <c r="C95" t="s">
+      <c r="E95" t="s">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="5" t="s">
         <v>125</v>
       </c>
       <c r="B96" t="s">
         <v>126</v>
       </c>
       <c r="C96" t="s">
         <v>127</v>
       </c>
       <c r="D96" t="s">
         <v>128</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="5" t="s">
         <v>130</v>
       </c>
@@ -4578,632 +4605,632 @@
     <row r="98" spans="1:7">
       <c r="A98" s="5" t="s">
         <v>149</v>
       </c>
       <c r="B98" t="s">
         <v>150</v>
       </c>
       <c r="C98" t="s">
         <v>151</v>
       </c>
       <c r="D98" t="s">
         <v>152</v>
       </c>
       <c r="E98" t="s">
         <v>153</v>
       </c>
       <c r="F98" t="s">
         <v>154</v>
       </c>
       <c r="G98" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="B99" t="s">
+        <v>390</v>
+      </c>
+      <c r="C99" t="s">
         <v>391</v>
       </c>
-      <c r="B99" t="s">
+      <c r="D99" t="s">
         <v>392</v>
       </c>
-      <c r="C99" t="s">
+      <c r="E99" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="5">
         <v>6189</v>
       </c>
       <c r="B100" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="C100" t="s">
+        <v>280</v>
+      </c>
+      <c r="D100" t="s">
+        <v>281</v>
+      </c>
+      <c r="E100" t="s">
         <v>282</v>
-      </c>
-[...4 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>398</v>
+        <v>396</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="5">
         <v>203356</v>
       </c>
       <c r="B101" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C101" t="s">
+        <v>360</v>
+      </c>
+      <c r="D101" t="s">
+        <v>361</v>
+      </c>
+      <c r="E101" t="s">
         <v>362</v>
       </c>
-      <c r="D101" t="s">
+      <c r="F101" t="s">
         <v>363</v>
       </c>
-      <c r="E101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G101" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="B102" t="s">
+        <v>400</v>
+      </c>
+      <c r="C102" t="s">
         <v>401</v>
       </c>
-      <c r="B102" t="s">
+      <c r="D102" t="s">
         <v>402</v>
       </c>
-      <c r="C102" t="s">
+      <c r="E102" t="s">
         <v>403</v>
       </c>
-      <c r="D102" t="s">
+      <c r="F102" t="s">
         <v>404</v>
       </c>
-      <c r="E102" t="s">
+      <c r="G102" t="s">
         <v>405</v>
-      </c>
-[...4 lines deleted...]
-        <v>407</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="4" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="C103" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E103" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G103" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B104" t="s">
         <v>71</v>
       </c>
       <c r="C104" t="s">
         <v>72</v>
       </c>
       <c r="D104"/>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B105" s="4" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C105" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E105" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G105" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="B106" t="s">
+        <v>409</v>
+      </c>
+      <c r="C106" t="s">
         <v>410</v>
       </c>
-      <c r="B106" t="s">
+      <c r="D106" t="s">
         <v>411</v>
-      </c>
-[...4 lines deleted...]
-        <v>413</v>
       </c>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="5" t="s">
         <v>70</v>
       </c>
       <c r="B107" t="s">
         <v>71</v>
       </c>
       <c r="C107" t="s">
         <v>72</v>
       </c>
       <c r="D107"/>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="B108" t="s">
+        <v>414</v>
+      </c>
+      <c r="C108" t="s">
         <v>415</v>
       </c>
-      <c r="B108" t="s">
+      <c r="D108" t="s">
         <v>416</v>
       </c>
-      <c r="C108" t="s">
+      <c r="E108" t="s">
         <v>417</v>
       </c>
-      <c r="D108" t="s">
+      <c r="F108" t="s">
         <v>418</v>
       </c>
-      <c r="E108" t="s">
+      <c r="G108" t="s">
         <v>419</v>
-      </c>
-[...4 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="B109" t="s">
+        <v>421</v>
+      </c>
+      <c r="C109" t="s">
         <v>422</v>
       </c>
-      <c r="B109" t="s">
+      <c r="D109" t="s">
         <v>423</v>
       </c>
-      <c r="C109" t="s">
+      <c r="E109" t="s">
         <v>424</v>
       </c>
-      <c r="D109" t="s">
+      <c r="F109" t="s">
         <v>425</v>
       </c>
-      <c r="E109" t="s">
+      <c r="G109" t="s">
         <v>426</v>
-      </c>
-[...4 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="B110" t="s">
+        <v>428</v>
+      </c>
+      <c r="C110" t="s">
         <v>429</v>
       </c>
-      <c r="B110" t="s">
+      <c r="D110" t="s">
         <v>430</v>
       </c>
-      <c r="C110" t="s">
+      <c r="E110" t="s">
         <v>431</v>
       </c>
-      <c r="D110" t="s">
+      <c r="F110" t="s">
         <v>432</v>
       </c>
-      <c r="E110" t="s">
+      <c r="G110" t="s">
         <v>433</v>
-      </c>
-[...4 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="B111" t="s">
+        <v>435</v>
+      </c>
+      <c r="C111" t="s">
         <v>436</v>
       </c>
-      <c r="B111" t="s">
+      <c r="D111" t="s">
         <v>437</v>
       </c>
-      <c r="C111" t="s">
+      <c r="E111" t="s">
         <v>438</v>
       </c>
-      <c r="D111" t="s">
+      <c r="F111" t="s">
         <v>439</v>
       </c>
-      <c r="E111" t="s">
+      <c r="G111" t="s">
         <v>440</v>
-      </c>
-[...4 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="B112" t="s">
+        <v>442</v>
+      </c>
+      <c r="C112" t="s">
         <v>443</v>
       </c>
-      <c r="B112" t="s">
+      <c r="D112" t="s">
         <v>444</v>
-      </c>
-[...4 lines deleted...]
-        <v>446</v>
       </c>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="5" t="s">
+        <v>446</v>
+      </c>
+      <c r="B113" t="s">
+        <v>447</v>
+      </c>
+      <c r="C113" t="s">
         <v>448</v>
       </c>
-      <c r="B113" t="s">
+      <c r="D113" t="s">
         <v>449</v>
-      </c>
-[...4 lines deleted...]
-        <v>451</v>
       </c>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="B114" t="s">
+        <v>452</v>
+      </c>
+      <c r="C114" t="s">
         <v>453</v>
       </c>
-      <c r="B114" t="s">
+      <c r="D114" t="s">
         <v>454</v>
-      </c>
-[...4 lines deleted...]
-        <v>456</v>
       </c>
       <c r="E114"/>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="B115" t="s">
+        <v>457</v>
+      </c>
+      <c r="C115" t="s">
         <v>458</v>
       </c>
-      <c r="B115" t="s">
+      <c r="D115" t="s">
         <v>459</v>
-      </c>
-[...4 lines deleted...]
-        <v>461</v>
       </c>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="B116" t="s">
+        <v>462</v>
+      </c>
+      <c r="C116" t="s">
         <v>463</v>
       </c>
-      <c r="B116" t="s">
+      <c r="D116" t="s">
         <v>464</v>
-      </c>
-[...4 lines deleted...]
-        <v>466</v>
       </c>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="5" t="s">
-        <v>468</v>
+        <v>466</v>
       </c>
       <c r="B117" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="C117" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="D117" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="5" t="s">
+        <v>469</v>
+      </c>
+      <c r="B118" t="s">
+        <v>470</v>
+      </c>
+      <c r="C118" t="s">
         <v>471</v>
       </c>
-      <c r="B118" t="s">
+      <c r="D118" t="s">
         <v>472</v>
-      </c>
-[...4 lines deleted...]
-        <v>474</v>
       </c>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="5" t="s">
         <v>74</v>
       </c>
       <c r="B119" t="s">
         <v>75</v>
       </c>
       <c r="C119" t="s">
         <v>76</v>
       </c>
       <c r="D119" t="s">
         <v>77</v>
       </c>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="5">
         <v>26171</v>
       </c>
       <c r="B120" t="s">
         <v>145</v>
       </c>
       <c r="C120" t="s">
         <v>146</v>
       </c>
       <c r="D120" t="s">
         <v>147</v>
       </c>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="B121" t="s">
+        <v>475</v>
+      </c>
+      <c r="C121" t="s">
         <v>476</v>
       </c>
-      <c r="B121" t="s">
+      <c r="D121" t="s">
         <v>477</v>
       </c>
-      <c r="C121" t="s">
+      <c r="E121" t="s">
         <v>478</v>
       </c>
-      <c r="D121" t="s">
+      <c r="F121" t="s">
         <v>479</v>
       </c>
-      <c r="E121" t="s">
+      <c r="G121" t="s">
         <v>480</v>
-      </c>
-[...4 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="5" t="s">
+        <v>481</v>
+      </c>
+      <c r="B122" t="s">
+        <v>482</v>
+      </c>
+      <c r="C122" t="s">
         <v>483</v>
       </c>
-      <c r="B122" t="s">
+      <c r="D122" t="s">
         <v>484</v>
       </c>
-      <c r="C122" t="s">
+      <c r="E122" t="s">
         <v>485</v>
       </c>
-      <c r="D122" t="s">
+      <c r="F122" t="s">
         <v>486</v>
       </c>
-      <c r="E122" t="s">
+      <c r="G122" t="s">
         <v>487</v>
-      </c>
-[...4 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="B123" t="s">
+        <v>488</v>
+      </c>
+      <c r="C123" t="s">
         <v>422</v>
       </c>
-      <c r="B123" t="s">
-[...2 lines deleted...]
-      <c r="C123" t="s">
+      <c r="D123" t="s">
+        <v>423</v>
+      </c>
+      <c r="E123" t="s">
         <v>424</v>
       </c>
-      <c r="D123" t="s">
+      <c r="F123" t="s">
         <v>425</v>
       </c>
-      <c r="E123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G123" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="C124" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D124" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E124" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G124" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="5">
         <v>203356</v>
       </c>
       <c r="B125" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C125" t="s">
+        <v>360</v>
+      </c>
+      <c r="D125" t="s">
+        <v>361</v>
+      </c>
+      <c r="E125" t="s">
         <v>362</v>
       </c>
-      <c r="D125" t="s">
+      <c r="F125" t="s">
         <v>363</v>
       </c>
-      <c r="E125" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G125" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="5">
         <v>1929</v>
       </c>
       <c r="B126" t="s">
+        <v>384</v>
+      </c>
+      <c r="C126" t="s">
+        <v>385</v>
+      </c>
+      <c r="D126" t="s">
         <v>386</v>
       </c>
-      <c r="C126" t="s">
+      <c r="E126" t="s">
         <v>387</v>
-      </c>
-[...4 lines deleted...]
-        <v>389</v>
       </c>
       <c r="F126"/>
       <c r="G126" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="5" t="s">
         <v>198</v>
       </c>
       <c r="B127" t="s">
         <v>199</v>
       </c>
       <c r="C127" t="s">
         <v>200</v>
       </c>
       <c r="D127" t="s">
         <v>201</v>
       </c>
       <c r="E127" t="s">
         <v>202</v>
       </c>
       <c r="F127" t="s">
         <v>203</v>
       </c>
       <c r="G127" t="s">
         <v>204</v>
       </c>
     </row>
@@ -5213,670 +5240,676 @@
       </c>
       <c r="B128" t="s">
         <v>236</v>
       </c>
       <c r="C128" t="s">
         <v>237</v>
       </c>
       <c r="D128" t="s">
         <v>238</v>
       </c>
       <c r="E128" t="s">
         <v>239</v>
       </c>
       <c r="F128" t="s">
         <v>240</v>
       </c>
       <c r="G128" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="5">
         <v>203349</v>
       </c>
       <c r="B129" t="s">
+        <v>359</v>
+      </c>
+      <c r="C129" t="s">
+        <v>360</v>
+      </c>
+      <c r="D129" t="s">
         <v>361</v>
       </c>
-      <c r="C129" t="s">
+      <c r="E129" t="s">
         <v>362</v>
       </c>
-      <c r="D129" t="s">
+      <c r="F129" t="s">
         <v>363</v>
       </c>
-      <c r="E129" t="s">
+      <c r="G129" t="s">
         <v>364</v>
-      </c>
-[...4 lines deleted...]
-        <v>366</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="5">
         <v>8327</v>
       </c>
       <c r="B130" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="C130" t="s">
+        <v>378</v>
+      </c>
+      <c r="D130" t="s">
+        <v>379</v>
+      </c>
+      <c r="E130" t="s">
         <v>380</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
       <c r="F130"/>
       <c r="G130" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="5">
         <v>6176</v>
       </c>
       <c r="B131" t="s">
+        <v>377</v>
+      </c>
+      <c r="C131" t="s">
+        <v>378</v>
+      </c>
+      <c r="D131" t="s">
         <v>379</v>
       </c>
-      <c r="C131" t="s">
+      <c r="E131" t="s">
         <v>380</v>
-      </c>
-[...4 lines deleted...]
-        <v>382</v>
       </c>
       <c r="F131"/>
       <c r="G131" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="3"/>
       <c r="B132" s="3" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="C132" s="3"/>
       <c r="D132" s="3"/>
       <c r="E132" s="3"/>
       <c r="F132" s="3"/>
       <c r="G132" s="3"/>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B133" s="4" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C133" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D133" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E133" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G133" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="5" t="s">
+        <v>492</v>
+      </c>
+      <c r="B134" t="s">
+        <v>493</v>
+      </c>
+      <c r="C134" t="s">
         <v>494</v>
       </c>
-      <c r="B134" t="s">
+      <c r="D134" t="s">
         <v>495</v>
       </c>
-      <c r="C134" t="s">
+      <c r="E134" t="s">
         <v>496</v>
       </c>
-      <c r="D134" t="s">
+      <c r="F134" t="s">
         <v>497</v>
       </c>
-      <c r="E134" t="s">
+      <c r="G134" t="s">
         <v>498</v>
-      </c>
-[...4 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="5" t="s">
+        <v>499</v>
+      </c>
+      <c r="B135" t="s">
+        <v>500</v>
+      </c>
+      <c r="C135" t="s">
         <v>501</v>
       </c>
-      <c r="B135" t="s">
+      <c r="D135" t="s">
         <v>502</v>
       </c>
-      <c r="C135" t="s">
+      <c r="E135" t="s">
         <v>503</v>
       </c>
-      <c r="D135" t="s">
+      <c r="F135" t="s">
         <v>504</v>
       </c>
-      <c r="E135" t="s">
+      <c r="G135" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>507</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="5" t="s">
+        <v>506</v>
+      </c>
+      <c r="B136" t="s">
+        <v>507</v>
+      </c>
+      <c r="C136" t="s">
         <v>508</v>
       </c>
-      <c r="B136" t="s">
+      <c r="D136" t="s">
         <v>509</v>
       </c>
-      <c r="C136" t="s">
+      <c r="E136" t="s">
         <v>510</v>
       </c>
-      <c r="D136" t="s">
+      <c r="F136" t="s">
         <v>511</v>
       </c>
-      <c r="E136" t="s">
+      <c r="G136" t="s">
         <v>512</v>
-      </c>
-[...4 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="5" t="s">
+        <v>513</v>
+      </c>
+      <c r="B137" t="s">
+        <v>514</v>
+      </c>
+      <c r="C137" t="s">
         <v>515</v>
       </c>
-      <c r="B137" t="s">
+      <c r="D137" t="s">
         <v>516</v>
       </c>
-      <c r="C137" t="s">
+      <c r="E137" t="s">
         <v>517</v>
       </c>
-      <c r="D137" t="s">
+      <c r="F137" t="s">
         <v>518</v>
       </c>
-      <c r="E137" t="s">
+      <c r="G137" t="s">
         <v>519</v>
-      </c>
-[...4 lines deleted...]
-        <v>521</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="5" t="s">
+        <v>520</v>
+      </c>
+      <c r="B138" t="s">
+        <v>521</v>
+      </c>
+      <c r="C138" t="s">
         <v>522</v>
       </c>
-      <c r="B138" t="s">
+      <c r="D138" t="s">
         <v>523</v>
       </c>
-      <c r="C138" t="s">
+      <c r="E138" t="s">
         <v>524</v>
       </c>
-      <c r="D138" t="s">
+      <c r="F138" t="s">
         <v>525</v>
       </c>
-      <c r="E138" t="s">
+      <c r="G138" t="s">
         <v>526</v>
-      </c>
-[...4 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="5" t="s">
+        <v>527</v>
+      </c>
+      <c r="B139" t="s">
+        <v>528</v>
+      </c>
+      <c r="C139" t="s">
         <v>529</v>
-      </c>
-[...4 lines deleted...]
-        <v>531</v>
       </c>
       <c r="D139"/>
       <c r="E139"/>
       <c r="F139"/>
       <c r="G139" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="5" t="s">
+        <v>531</v>
+      </c>
+      <c r="B140" t="s">
+        <v>532</v>
+      </c>
+      <c r="C140" t="s">
         <v>533</v>
       </c>
-      <c r="B140" t="s">
+      <c r="D140" t="s">
         <v>534</v>
       </c>
-      <c r="C140" t="s">
+      <c r="E140" t="s">
         <v>535</v>
       </c>
-      <c r="D140" t="s">
+      <c r="F140" t="s">
         <v>536</v>
       </c>
-      <c r="E140" t="s">
+      <c r="G140" t="s">
         <v>537</v>
-      </c>
-[...4 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="B141" t="s">
+        <v>539</v>
+      </c>
+      <c r="C141" t="s">
         <v>540</v>
       </c>
-      <c r="B141" t="s">
+      <c r="D141" t="s">
         <v>541</v>
       </c>
-      <c r="C141" t="s">
+      <c r="E141" t="s">
         <v>542</v>
       </c>
-      <c r="D141" t="s">
+      <c r="F141" t="s">
         <v>543</v>
       </c>
-      <c r="E141" t="s">
+      <c r="G141" t="s">
         <v>544</v>
-      </c>
-[...4 lines deleted...]
-        <v>546</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="B142" t="s">
+        <v>546</v>
+      </c>
+      <c r="C142" t="s">
         <v>547</v>
       </c>
-      <c r="B142" t="s">
+      <c r="D142" t="s">
         <v>548</v>
       </c>
-      <c r="C142" t="s">
+      <c r="E142" t="s">
         <v>549</v>
       </c>
-      <c r="D142" t="s">
+      <c r="F142" t="s">
         <v>550</v>
       </c>
-      <c r="E142" t="s">
+      <c r="G142" t="s">
         <v>551</v>
-      </c>
-[...4 lines deleted...]
-        <v>553</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="5" t="s">
+        <v>552</v>
+      </c>
+      <c r="B143" t="s">
+        <v>553</v>
+      </c>
+      <c r="C143" t="s">
         <v>554</v>
       </c>
-      <c r="B143" t="s">
+      <c r="D143" t="s">
         <v>555</v>
       </c>
-      <c r="C143" t="s">
+      <c r="E143" t="s">
         <v>556</v>
       </c>
-      <c r="D143" t="s">
+      <c r="F143" t="s">
         <v>557</v>
       </c>
-      <c r="E143" t="s">
+      <c r="G143" t="s">
         <v>558</v>
-      </c>
-[...4 lines deleted...]
-        <v>560</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="5" t="s">
+        <v>559</v>
+      </c>
+      <c r="B144" t="s">
+        <v>560</v>
+      </c>
+      <c r="C144" t="s">
         <v>561</v>
       </c>
-      <c r="B144" t="s">
+      <c r="D144" t="s">
         <v>562</v>
       </c>
-      <c r="C144" t="s">
+      <c r="E144" t="s">
         <v>563</v>
       </c>
-      <c r="D144" t="s">
+      <c r="F144" t="s">
         <v>564</v>
       </c>
-      <c r="E144" t="s">
+      <c r="G144" t="s">
         <v>565</v>
-      </c>
-[...4 lines deleted...]
-        <v>567</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B145" s="4" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="C145" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D145" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E145" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G145" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="5" t="s">
+        <v>567</v>
+      </c>
+      <c r="B146" t="s">
+        <v>568</v>
+      </c>
+      <c r="C146" t="s">
         <v>569</v>
       </c>
-      <c r="B146" t="s">
+      <c r="D146" t="s">
         <v>570</v>
       </c>
-      <c r="C146" t="s">
+      <c r="E146" t="s">
         <v>571</v>
-      </c>
-[...4 lines deleted...]
-        <v>573</v>
       </c>
       <c r="F146"/>
       <c r="G146" t="s">
-        <v>574</v>
+        <v>572</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="B147" t="s">
+        <v>574</v>
+      </c>
+      <c r="C147" t="s">
         <v>575</v>
       </c>
-      <c r="B147" t="s">
+      <c r="D147" t="s">
         <v>576</v>
       </c>
-      <c r="C147" t="s">
+      <c r="E147" t="s">
         <v>577</v>
-      </c>
-[...4 lines deleted...]
-        <v>579</v>
       </c>
       <c r="F147"/>
       <c r="G147" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="5" t="s">
+        <v>579</v>
+      </c>
+      <c r="B148" t="s">
+        <v>580</v>
+      </c>
+      <c r="C148" t="s">
         <v>581</v>
       </c>
-      <c r="B148" t="s">
+      <c r="D148" t="s">
         <v>582</v>
-      </c>
-[...4 lines deleted...]
-        <v>584</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B149" s="4" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="C149" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D149" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E149" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G149" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="5">
         <v>3329</v>
       </c>
       <c r="B150" t="s">
+        <v>585</v>
+      </c>
+      <c r="C150" t="s">
+        <v>586</v>
+      </c>
+      <c r="D150" t="s">
         <v>587</v>
       </c>
-      <c r="C150" t="s">
+      <c r="E150" t="s">
         <v>588</v>
-      </c>
-[...4 lines deleted...]
-        <v>590</v>
       </c>
       <c r="F150"/>
       <c r="G150" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="5" t="s">
+        <v>590</v>
+      </c>
+      <c r="B151" t="s">
+        <v>591</v>
+      </c>
+      <c r="C151" t="s">
         <v>592</v>
       </c>
-      <c r="B151" t="s">
+      <c r="D151" t="s">
         <v>593</v>
       </c>
-      <c r="C151" t="s">
+      <c r="E151" t="s">
         <v>594</v>
       </c>
-      <c r="D151" t="s">
+      <c r="F151" t="s">
         <v>595</v>
       </c>
-      <c r="E151" t="s">
+      <c r="G151" t="s">
         <v>596</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="B152" t="s">
+        <v>598</v>
+      </c>
+      <c r="C152" t="s">
         <v>599</v>
       </c>
-      <c r="B152" t="s">
+      <c r="D152" t="s">
         <v>600</v>
       </c>
-      <c r="C152" t="s">
+      <c r="E152" t="s">
+        <v>594</v>
+      </c>
+      <c r="F152" t="s">
         <v>601</v>
       </c>
-      <c r="D152" t="s">
+      <c r="G152" t="s">
         <v>602</v>
-      </c>
-[...7 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="5" t="s">
+        <v>603</v>
+      </c>
+      <c r="B153" t="s">
+        <v>604</v>
+      </c>
+      <c r="C153" t="s">
+        <v>436</v>
+      </c>
+      <c r="D153" t="s">
+        <v>605</v>
+      </c>
+      <c r="E153" t="s">
         <v>606</v>
       </c>
-      <c r="B153" t="s">
+      <c r="F153" t="s">
         <v>607</v>
       </c>
-      <c r="C153" t="s">
-[...2 lines deleted...]
-      <c r="D153" t="s">
+      <c r="G153" t="s">
         <v>608</v>
-      </c>
-[...7 lines deleted...]
-        <v>611</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="B154" t="s">
+        <v>610</v>
+      </c>
+      <c r="C154" t="s">
+        <v>611</v>
+      </c>
+      <c r="D154" t="s">
         <v>612</v>
       </c>
-      <c r="B154" t="s">
+      <c r="E154" t="s">
         <v>613</v>
       </c>
-      <c r="C154" t="s">
+      <c r="F154" t="s">
         <v>614</v>
       </c>
-      <c r="D154" t="s">
+      <c r="G154" t="s">
         <v>615</v>
-      </c>
-[...7 lines deleted...]
-        <v>618</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="5" t="s">
+        <v>616</v>
+      </c>
+      <c r="B155" t="s">
+        <v>617</v>
+      </c>
+      <c r="C155" t="s">
+        <v>618</v>
+      </c>
+      <c r="D155" t="s">
         <v>619</v>
       </c>
-      <c r="B155" t="s">
+      <c r="E155" t="s">
         <v>620</v>
       </c>
-      <c r="C155" t="s">
+      <c r="F155" t="s">
         <v>621</v>
       </c>
-      <c r="D155" t="s">
+      <c r="G155" t="s">
         <v>622</v>
-      </c>
-[...7 lines deleted...]
-        <v>625</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="5" t="s">
+        <v>623</v>
+      </c>
+      <c r="B156" t="s">
+        <v>624</v>
+      </c>
+      <c r="C156" t="s">
+        <v>625</v>
+      </c>
+      <c r="D156" t="s">
         <v>626</v>
       </c>
-      <c r="B156" t="s">
+      <c r="E156" t="s">
         <v>627</v>
       </c>
-      <c r="C156" t="s">
+      <c r="F156" t="s">
         <v>628</v>
       </c>
-      <c r="D156" t="s">
+      <c r="G156" t="s">
         <v>629</v>
-      </c>
-[...7 lines deleted...]
-        <v>632</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="B157" t="s">
+        <v>631</v>
+      </c>
+      <c r="C157" t="s">
+        <v>632</v>
+      </c>
+      <c r="D157" t="s">
         <v>633</v>
       </c>
-      <c r="B157" t="s">
+      <c r="E157" t="s">
         <v>634</v>
       </c>
-      <c r="C157" t="s">
+      <c r="F157" t="s">
         <v>635</v>
       </c>
-      <c r="D157"/>
-[...1 lines deleted...]
-      <c r="F157"/>
       <c r="G157" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="5">
         <v>3653</v>
       </c>
       <c r="B158" t="s">
         <v>637</v>
       </c>
       <c r="C158" t="s">
         <v>638</v>
       </c>
       <c r="D158" t="s">
         <v>639</v>
       </c>
       <c r="E158" t="s">
         <v>640</v>
       </c>
       <c r="F158" t="s">
         <v>641</v>
       </c>
       <c r="G158" t="s">
         <v>642</v>
@@ -6091,128 +6124,146 @@
       </c>
       <c r="F168" t="s">
         <v>693</v>
       </c>
       <c r="G168" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="5" t="s">
         <v>698</v>
       </c>
       <c r="B169" t="s">
         <v>699</v>
       </c>
       <c r="C169" t="s">
         <v>700</v>
       </c>
       <c r="D169" t="s">
         <v>701</v>
       </c>
       <c r="E169" t="s">
         <v>702</v>
       </c>
       <c r="F169" t="s">
-        <v>364</v>
+        <v>362</v>
       </c>
       <c r="G169" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="5" t="s">
         <v>704</v>
       </c>
       <c r="B170" t="s">
         <v>705</v>
       </c>
       <c r="C170" t="s">
         <v>706</v>
       </c>
-      <c r="D170"/>
-[...1 lines deleted...]
-      <c r="F170"/>
+      <c r="D170" t="s">
+        <v>707</v>
+      </c>
+      <c r="E170" t="s">
+        <v>708</v>
+      </c>
+      <c r="F170" t="s">
+        <v>709</v>
+      </c>
       <c r="G170" t="s">
-        <v>707</v>
+        <v>710</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="5" t="s">
-        <v>708</v>
+        <v>711</v>
       </c>
       <c r="B171" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="C171" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      <c r="F171"/>
+        <v>713</v>
+      </c>
+      <c r="D171" t="s">
+        <v>714</v>
+      </c>
+      <c r="E171" t="s">
+        <v>715</v>
+      </c>
+      <c r="F171" t="s">
+        <v>716</v>
+      </c>
       <c r="G171" t="s">
-        <v>711</v>
+        <v>717</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="5" t="s">
-        <v>712</v>
+        <v>718</v>
       </c>
       <c r="B172" t="s">
-        <v>713</v>
+        <v>719</v>
       </c>
       <c r="C172" t="s">
-        <v>714</v>
+        <v>720</v>
       </c>
       <c r="D172" t="s">
-        <v>715</v>
+        <v>721</v>
       </c>
       <c r="E172" t="s">
-        <v>716</v>
+        <v>722</v>
       </c>
       <c r="F172" t="s">
-        <v>717</v>
+        <v>723</v>
       </c>
       <c r="G172" t="s">
-        <v>718</v>
+        <v>724</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="5" t="s">
-        <v>719</v>
+        <v>725</v>
       </c>
       <c r="B173" t="s">
-        <v>720</v>
+        <v>726</v>
       </c>
       <c r="C173" t="s">
-        <v>721</v>
-[...3 lines deleted...]
-      <c r="F173"/>
+        <v>727</v>
+      </c>
+      <c r="D173" t="s">
+        <v>728</v>
+      </c>
+      <c r="E173" t="s">
+        <v>729</v>
+      </c>
+      <c r="F173" t="s">
+        <v>730</v>
+      </c>
       <c r="G173" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_20"/>