--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -434,54 +434,54 @@
   <si>
     <t>Шоколад Студенческий Молочный</t>
   </si>
   <si>
     <t>64 грн/за шт</t>
   </si>
   <si>
     <t>64 грн/від 16 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/shokolad-studencheskiy-molochnyy</t>
   </si>
   <si>
     <t>005429</t>
   </si>
   <si>
     <t>Шоколад Студенческий Малина</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/shokolad-studencheskiy-malina</t>
   </si>
   <si>
     <t>Конфеты Raffaello 150 г (1уп/6шт)</t>
   </si>
   <si>
-    <t>135 грн/за шт</t>
-[...2 lines deleted...]
-    <t>135 грн/від 6 шт</t>
+    <t>181.13 грн/за шт</t>
+  </si>
+  <si>
+    <t>181.13 грн/від 6 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/konfety-raffaello-150-g-1up6sht</t>
   </si>
   <si>
     <t>коробка-1050</t>
   </si>
   <si>
     <t>Конфеты Chuvs с апельсиновым соком 1шт/30г</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-apelsinovym-sokom-1sht30g</t>
   </si>
   <si>
     <t>коробка-1258</t>
   </si>
   <si>
     <t>Вафли Stroopwafel карамель и сливочное масло 1шт/33 г</t>
   </si>
   <si>
     <t>16 грн/за шт</t>
   </si>
   <si>
     <t>15.34 грн/від 30 шт</t>
   </si>
@@ -623,54 +623,54 @@
   <si>
     <t>Вафли глазированные Milk's 1шт/32г</t>
   </si>
   <si>
     <t>13.5 грн/за шт</t>
   </si>
   <si>
     <t>12.73 грн/від 25 шт</t>
   </si>
   <si>
     <t>12.02 грн/від 100 шт</t>
   </si>
   <si>
     <t>11.42 грн/від 250 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/vafli-glazirovannye-milks-1sht32g</t>
   </si>
   <si>
     <t>005746</t>
   </si>
   <si>
     <t xml:space="preserve">Цукерка фруктова ТМ Paw Patrol 1шт </t>
   </si>
   <si>
-    <t>11.26 грн/за шт</t>
-[...2 lines deleted...]
-    <t>10.76 грн/від 45 шт</t>
+    <t>11.88 грн/за шт</t>
+  </si>
+  <si>
+    <t>11.35 грн/від 45 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/cukerka-fruktova-tm-paw-patrol-1sht</t>
   </si>
   <si>
     <t>005745</t>
   </si>
   <si>
     <t xml:space="preserve">Цукерка фруктова ТМ Minion 1шт </t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/cukerka-fruktova-tm-minion-1sht</t>
   </si>
   <si>
     <t>Печенье Oreo 38г (1ящ/9уп/108шт)</t>
   </si>
   <si>
     <t>8.61 грн/за шт</t>
   </si>
   <si>
     <t>7.98 грн/від 54 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/pechene-oreo-38g-1yasch9up108sht</t>
   </si>
@@ -1763,54 +1763,54 @@
   <si>
     <t>Леденец "Флаг" 1шт 40 г</t>
   </si>
   <si>
     <t>19.35 грн/за шт</t>
   </si>
   <si>
     <t>16.25 грн/від 40 шт</t>
   </si>
   <si>
     <t>16.25 грн/від 80 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/ledenec-flag-1sht-40-g</t>
   </si>
   <si>
     <t>Батончики шоколадные РАЗНЫЕ</t>
   </si>
   <si>
     <t>004961</t>
   </si>
   <si>
     <t xml:space="preserve">Вафли АРТЕК классические 71г </t>
   </si>
   <si>
-    <t>16.08 грн/за шт</t>
-[...2 lines deleted...]
-    <t>15.56 грн/від 45 шт</t>
+    <t>18.38 грн/за шт</t>
+  </si>
+  <si>
+    <t>17.78 грн/від 45 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/vafli-artek-klassicheskie-71g</t>
   </si>
   <si>
     <t>Батончик Bounty 57 гр (1уп/24шт)</t>
   </si>
   <si>
     <t>33.5 грн/за шт</t>
   </si>
   <si>
     <t>32.38 грн/від 24 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/batonchik-bounty-57-gr-1up24sht</t>
   </si>
   <si>
     <t>Батончик Snickers 50гр (1уп/40шт)</t>
   </si>
   <si>
     <t>30.44 грн/за шт</t>
   </si>
   <si>
     <t>29.8 грн/від 40 шт</t>
   </si>
@@ -1841,51 +1841,51 @@
   <si>
     <t>19.9 грн/від 30 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/vafli-fiesta-s-lesnym-orekhom-50g</t>
   </si>
   <si>
     <t>004907</t>
   </si>
   <si>
     <t>Clone of Вафли FIESTA с кокосом 50г</t>
   </si>
   <si>
     <t>21.16 грн/за уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/clone-vafli-fiesta-s-kokosom-50g</t>
   </si>
   <si>
     <t>004963</t>
   </si>
   <si>
     <t xml:space="preserve">Вафли АРТЕК со вкусом ореха 71г  </t>
   </si>
   <si>
-    <t>15.57 грн/від 45 шт</t>
+    <t>17.79 грн/від 45 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/vafli-artek-so-vkusom-orekha-71g</t>
   </si>
   <si>
     <t>004962</t>
   </si>
   <si>
     <t xml:space="preserve">Вафли АРТЕК со вкусом пломбир 80г </t>
   </si>
   <si>
     <t>15.23 грн/від 45 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/vafli-artek-so-vkusom-plombir-80g</t>
   </si>
   <si>
     <t xml:space="preserve"> Батончик трюфельный 40 гр (1уп/12шт)</t>
   </si>
   <si>
     <t>46 грн/за шт</t>
   </si>
   <si>
     <t>43.15 грн/від 12 шт</t>
   </si>
@@ -1928,54 +1928,54 @@
   <si>
     <t xml:space="preserve"> Батончик пряный 40 гр (1уп/12шт)</t>
   </si>
   <si>
     <t>55 грн/за шт</t>
   </si>
   <si>
     <t>52.03 грн/від 12 шт</t>
   </si>
   <si>
     <t>48.78 грн/від 48 шт</t>
   </si>
   <si>
     <t>45.53 грн/від 120 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/batonchik-pryanyy-40-gr-1up12sht</t>
   </si>
   <si>
     <t>004399</t>
   </si>
   <si>
     <t xml:space="preserve">Вафли Артек со вкусом шоколада 71г </t>
   </si>
   <si>
-    <t>16.08 грн/за уп</t>
-[...2 lines deleted...]
-    <t>15.57 грн/від 45 уп</t>
+    <t>18.38 грн/за уп</t>
+  </si>
+  <si>
+    <t>17.79 грн/від 45 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/vafli-artek-so-vkusom-shokolada-71g</t>
   </si>
   <si>
     <t>Батончик кокосовый 40 гр (1уп/12шт)</t>
   </si>
   <si>
     <t>29.5 грн/за шт</t>
   </si>
   <si>
     <t>27.95 грн/від 12 шт</t>
   </si>
   <si>
     <t>26.22 грн/від 48 шт</t>
   </si>
   <si>
     <t>24.15 грн/від 120 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-40-gr-1up12sht</t>
   </si>
   <si>
     <t>Батончик кофейный 40 гр (1уп/12шт)</t>
   </si>