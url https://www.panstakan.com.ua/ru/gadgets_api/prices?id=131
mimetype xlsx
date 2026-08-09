--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="prices" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="653">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="683">
   <si>
     <t>Facebook</t>
   </si>
   <si>
     <t>Instagram</t>
   </si>
   <si>
     <t>Youtube</t>
   </si>
   <si>
     <t>Twitter</t>
   </si>
   <si>
     <t>Viber</t>
   </si>
   <si>
     <t>Сладости</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Конфеты фруктовые Тм ФрукФетта</t>
   </si>
   <si>
@@ -299,440 +299,440 @@
   <si>
     <t>Конфета фруктовая Черника-Клюква 20г/1шт   ФрукФетта  (1уп/25шт)</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-chernika-klyukva-20g1sht-frukfetta-1up25sht</t>
   </si>
   <si>
     <t>Конфета фруктовая Смородина 20г/1шт   ФрукФетта  (1уп/25шт)</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-smorodina-20g1sht-frukfetta-1up25sht</t>
   </si>
   <si>
     <t>0001023</t>
   </si>
   <si>
     <t>Конфета фруктовая Смородина-Базилик 20г/1шт   ФрукФетта  (1уп/25шт)</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-smorodina-bazilik-20g1sht-frukfetta-1up25sht</t>
   </si>
   <si>
     <t>Конфеты / Сладости</t>
   </si>
   <si>
+    <t>003620</t>
+  </si>
+  <si>
+    <t>Шоколад молочный "ОМ" с предсказанием (трюфельная начинка) 12.5г</t>
+  </si>
+  <si>
+    <t>15.6 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/shokolad-molochnyy-om-s-predskazaniem-tryufelnaya-nachinka-125g</t>
+  </si>
+  <si>
+    <t>коробка-0770</t>
+  </si>
+  <si>
+    <t>Конфеты Chuvs с соком манго 1шт/30г</t>
+  </si>
+  <si>
+    <t>12.17 грн/за шт</t>
+  </si>
+  <si>
+    <t>11.51 грн/від 36 шт</t>
+  </si>
+  <si>
+    <t>10.86 грн/від 144 шт</t>
+  </si>
+  <si>
+    <t>10.3 грн/від 288 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-sokom-mango-1sht30g</t>
+  </si>
+  <si>
+    <t>коробка-0121</t>
+  </si>
+  <si>
+    <t>Конфеты Chuvs с соком клубники 1шт/30г</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-sokom-klubniki-1sht30g</t>
+  </si>
+  <si>
+    <t>коробка-0763</t>
+  </si>
+  <si>
+    <t>Конфеты Chuvs с соком смородины 1шт/30г</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-sokom-smorodiny-1sht30g</t>
+  </si>
+  <si>
+    <t>коробка-1067</t>
+  </si>
+  <si>
+    <t>Конфеты Chuvs с соком черники 1шт/30г</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-sokom-cherniki-1sht30g</t>
+  </si>
+  <si>
+    <t>005428</t>
+  </si>
+  <si>
+    <t>Шоколад Студенческий Груша</t>
+  </si>
+  <si>
+    <t>60.13 грн/за шт</t>
+  </si>
+  <si>
+    <t>60.13 грн/від 16 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/shokolad-studencheskiy-grusha</t>
+  </si>
+  <si>
+    <t>003667</t>
+  </si>
+  <si>
+    <t>Шоколад черный "ОМ" с предсказанием (соленая карамель) 12.5г</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/shokolad-chernyy-om-s-predskazaniem-solenaya-karamel-125g</t>
+  </si>
+  <si>
+    <t>Шоколад черный "Hello Dream" с предсказанием 4.5г</t>
+  </si>
+  <si>
+    <t>12.35 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/shokolad-chernyy-hello-dream-s-predskazaniem-45g</t>
+  </si>
+  <si>
+    <t>Шоколад молочный "Hello Dream" с предсказанием 4.5г</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/shokolad-molochnyy-hello-dream-s-predskazaniem-45g</t>
+  </si>
+  <si>
+    <t>009564</t>
+  </si>
+  <si>
+    <t>Шокоорех "Hello Dream" с предсказанием (микс цветов)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/shokoorekh-hello-dream-s-predskazaniem-miks-cvetov</t>
+  </si>
+  <si>
+    <t>005427</t>
+  </si>
+  <si>
+    <t>Шоколад Студенческий Молочный</t>
+  </si>
+  <si>
+    <t>64 грн/за шт</t>
+  </si>
+  <si>
+    <t>64 грн/від 16 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/shokolad-studencheskiy-molochnyy</t>
+  </si>
+  <si>
+    <t>005429</t>
+  </si>
+  <si>
+    <t>Шоколад Студенческий Малина</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/shokolad-studencheskiy-malina</t>
+  </si>
+  <si>
+    <t>Конфеты Raffaello 150 г (1уп/6шт)</t>
+  </si>
+  <si>
+    <t>135 грн/за шт</t>
+  </si>
+  <si>
+    <t>135 грн/від 6 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/konfety-raffaello-150-g-1up6sht</t>
+  </si>
+  <si>
+    <t>коробка-1050</t>
+  </si>
+  <si>
+    <t>Конфеты Chuvs с апельсиновым соком 1шт/30г</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-apelsinovym-sokom-1sht30g</t>
+  </si>
+  <si>
+    <t>коробка-1258</t>
+  </si>
+  <si>
+    <t>Вафли Stroopwafel карамель и сливочное масло 1шт/33 г</t>
+  </si>
+  <si>
+    <t>16 грн/за шт</t>
+  </si>
+  <si>
+    <t>15.34 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>14.7 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>14.06 грн/від 360 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/vafli-stroopwafel-karamel-i-slivochnoe-maslo-1sht33-g</t>
+  </si>
+  <si>
     <t>коробка-1555</t>
   </si>
   <si>
     <t>Пастила фруктовая Yagoda Joy смородина 1шт/15г</t>
   </si>
   <si>
-    <t>16 грн/за шт</t>
-[...1 lines deleted...]
-  <si>
     <t>15.1 грн/від 40 шт</t>
   </si>
   <si>
     <t>14.35 грн/від 120 шт</t>
   </si>
   <si>
     <t>13.73 грн/від 280 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-yagoda-joy-smorodina-1sht15g</t>
   </si>
   <si>
+    <t>коробка-1548</t>
+  </si>
+  <si>
+    <t>Пастила фруктовая Yagoda Joy вишня 1шт/15г</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-yagoda-joy-vishnya-1sht15g</t>
+  </si>
+  <si>
+    <t>коробка-1562</t>
+  </si>
+  <si>
+    <t>Пастила фруктовая Yagoda Joy абрикос 1шт/15г</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-yagoda-joy-abrikos-1sht15g</t>
+  </si>
+  <si>
+    <t>коробка-1586</t>
+  </si>
+  <si>
+    <t>Пастила фруктовая Yagoda Joy клубника 1шт/15г</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-yagoda-joy-klubnika-1sht15g</t>
+  </si>
+  <si>
+    <t>003628</t>
+  </si>
+  <si>
+    <t>Шоколад "ОМ" с предсказанием (ягодно-лимонный чизкейк) 12.5г</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/shokolad-om-s-predskazaniem-yagodno-limonnyy-chizkeyk-125g</t>
+  </si>
+  <si>
+    <t>коробка-1593</t>
+  </si>
+  <si>
+    <t>Пастила фруктовая Kossa Fruit лесные ягоды 1шт/15г</t>
+  </si>
+  <si>
+    <t>15.24 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>14.45 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>14.45 грн/від 270 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-kossa-fruit-lesnye-yagody-1sht15g</t>
+  </si>
+  <si>
+    <t>коробка-7768</t>
+  </si>
+  <si>
+    <t>Вафли Stroopwafel карамель 1шт/33 г</t>
+  </si>
+  <si>
+    <t>12.8 грн/за шт</t>
+  </si>
+  <si>
+    <t>12 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>11.34 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>10.76 грн/від 360 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/vafli-stroopwafel-karamel-1sht33-g</t>
+  </si>
+  <si>
+    <t>коробка-7775</t>
+  </si>
+  <si>
+    <t>Вафли Stroopwafel соленая карамель 1шт/33 г</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/vafli-stroopwafel-solenaya-karamel-1sht33-g</t>
+  </si>
+  <si>
+    <t>коробка-7738</t>
+  </si>
+  <si>
+    <t>Вафли Peanut's Арахисовый вафельный кранч 1шт/36г</t>
+  </si>
+  <si>
+    <t>15.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>14.59 грн/від 20 шт</t>
+  </si>
+  <si>
+    <t>13.69 грн/від 80 шт</t>
+  </si>
+  <si>
+    <t>12.79 грн/від 260 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/vafli-peanuts-arakhisovyy-vafelnyy-kranch-1sht36g</t>
+  </si>
+  <si>
+    <t>коробка-9779</t>
+  </si>
+  <si>
+    <t>Вафли глазированные Milk's 1шт/32г</t>
+  </si>
+  <si>
+    <t>13.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>12.73 грн/від 25 шт</t>
+  </si>
+  <si>
+    <t>12.02 грн/від 100 шт</t>
+  </si>
+  <si>
+    <t>11.42 грн/від 250 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/vafli-glazirovannye-milks-1sht32g</t>
+  </si>
+  <si>
+    <t>005746</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цукерка фруктова ТМ Paw Patrol 1шт </t>
+  </si>
+  <si>
+    <t>11.26 грн/за шт</t>
+  </si>
+  <si>
+    <t>10.76 грн/від 45 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/cukerka-fruktova-tm-paw-patrol-1sht</t>
+  </si>
+  <si>
+    <t>005745</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Цукерка фруктова ТМ Minion 1шт </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/cukerka-fruktova-tm-minion-1sht</t>
+  </si>
+  <si>
+    <t>Печенье Oreo 38г (1ящ/9уп/108шт)</t>
+  </si>
+  <si>
+    <t>8.61 грн/за шт</t>
+  </si>
+  <si>
+    <t>7.98 грн/від 54 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/pechene-oreo-38g-1yasch9up108sht</t>
+  </si>
+  <si>
     <t>коробка-1654</t>
   </si>
   <si>
     <t>Пастила фруктовая Kossa Fruit черника 1шт/15г</t>
   </si>
   <si>
-    <t>15.24 грн/від 30 шт</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-kossa-fruit-chernika-1sht15g</t>
   </si>
   <si>
-    <t>коробка-1586</t>
-[...59 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-apelsinovym-sokom-1sht30g</t>
+    <t>005509</t>
+  </si>
+  <si>
+    <t>Шоколад Студенческий Вишня</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/shokolad-studencheskiy-vishnya</t>
   </si>
   <si>
     <t>коробка-0930</t>
   </si>
   <si>
     <t>Конфеты Chuvs с малиновым соком 1шт/30г</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-malinovym-sokom-1sht30g</t>
   </si>
   <si>
-    <t>коробка-0770</t>
-[...64 lines deleted...]
-  <si>
     <t>005744</t>
   </si>
   <si>
     <t xml:space="preserve">Цукерка фруктова ТМ LOL 1шт </t>
   </si>
   <si>
-    <t>11.26 грн/за шт</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/ru/product/cukerka-fruktova-tm-lol-1sht</t>
   </si>
   <si>
-    <t>коробка-7768</t>
-[...196 lines deleted...]
-  <si>
     <t>Батончик натуральный</t>
   </si>
   <si>
     <t>006665</t>
   </si>
   <si>
     <t>Шоколадный батончик  GUILTU PLEASURE HAZELNUT + CARAMEL 45гр ( 1уп/10шт)</t>
   </si>
   <si>
     <t>79.9 грн/за шт</t>
   </si>
   <si>
     <t>76.14 грн/від 10 шт</t>
   </si>
   <si>
     <t>71.82 грн/від 40 шт</t>
   </si>
   <si>
     <t>67.5 грн/від 100 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-hazelnut-caramel-45gr-1up10sht</t>
   </si>
   <si>
     <t>056685</t>
@@ -1757,267 +1757,357 @@
   <si>
     <t>https://www.panstakan.com.ua/ru/product/ledenec-morozhennoe-so-zhvachkoy-1sht-35-g</t>
   </si>
   <si>
     <t>005005</t>
   </si>
   <si>
     <t>Леденец "Флаг" 1шт 40 г</t>
   </si>
   <si>
     <t>19.35 грн/за шт</t>
   </si>
   <si>
     <t>16.25 грн/від 40 шт</t>
   </si>
   <si>
     <t>16.25 грн/від 80 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/ledenec-flag-1sht-40-g</t>
   </si>
   <si>
     <t>Батончики шоколадные РАЗНЫЕ</t>
   </si>
   <si>
+    <t>004961</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вафли АРТЕК классические 71г </t>
+  </si>
+  <si>
+    <t>16.08 грн/за шт</t>
+  </si>
+  <si>
+    <t>15.56 грн/від 45 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/vafli-artek-klassicheskie-71g</t>
+  </si>
+  <si>
+    <t>Батончик Bounty 57 гр (1уп/24шт)</t>
+  </si>
+  <si>
+    <t>33.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>32.38 грн/від 24 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/batonchik-bounty-57-gr-1up24sht</t>
+  </si>
+  <si>
+    <t>Батончик Snickers 50гр (1уп/40шт)</t>
+  </si>
+  <si>
+    <t>30.44 грн/за шт</t>
+  </si>
+  <si>
+    <t>29.8 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/batonchik-snickers-50gr-1up40sht</t>
+  </si>
+  <si>
+    <t>Батончик NUTS  42гр (1уп/24шт)</t>
+  </si>
+  <si>
+    <t>24.39 грн/за шт</t>
+  </si>
+  <si>
+    <t>23.61 грн/від 24 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/batonchik-nuts-42gr-1up24sht</t>
+  </si>
+  <si>
+    <t>004906</t>
+  </si>
+  <si>
+    <t>Вафли FIESTA с лесным орехом 50г</t>
+  </si>
+  <si>
+    <t>20.68 грн/за уп</t>
+  </si>
+  <si>
+    <t>19.9 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/vafli-fiesta-s-lesnym-orekhom-50g</t>
+  </si>
+  <si>
+    <t>004907</t>
+  </si>
+  <si>
+    <t>Clone of Вафли FIESTA с кокосом 50г</t>
+  </si>
+  <si>
+    <t>21.16 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/clone-vafli-fiesta-s-kokosom-50g</t>
+  </si>
+  <si>
+    <t>004963</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вафли АРТЕК со вкусом ореха 71г  </t>
+  </si>
+  <si>
+    <t>15.57 грн/від 45 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/vafli-artek-so-vkusom-orekha-71g</t>
+  </si>
+  <si>
+    <t>004962</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вафли АРТЕК со вкусом пломбир 80г </t>
+  </si>
+  <si>
+    <t>15.23 грн/від 45 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/vafli-artek-so-vkusom-plombir-80g</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Батончик трюфельный 40 гр (1уп/12шт)</t>
+  </si>
+  <si>
+    <t>46 грн/за шт</t>
+  </si>
+  <si>
+    <t>43.15 грн/від 12 шт</t>
+  </si>
+  <si>
+    <t>40.5 грн/від 48 шт</t>
+  </si>
+  <si>
+    <t>37.85 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/batonchik-tryufelnyy-40-gr-1up12sht</t>
+  </si>
+  <si>
+    <t>Батончик Twix 50 гр (1уп/32шт)</t>
+  </si>
+  <si>
+    <t>30.43 грн/за шт</t>
+  </si>
+  <si>
+    <t>29.8 грн/від 32 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/batonchik-twix-50-gr-1up32sht</t>
+  </si>
+  <si>
     <t>004107</t>
   </si>
   <si>
     <t xml:space="preserve">Вафли АРТЕК со вкусом топленого молока 80г </t>
   </si>
   <si>
     <t>9.49 грн/за шт</t>
   </si>
   <si>
     <t>9.13 грн/від 40 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/vafli-artek-so-vkusom-toplenogo-moloka-80g</t>
   </si>
   <si>
-    <t>Батончик Bounty 57 гр (1уп/24шт)</t>
-[...110 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/vafli-artek-so-vkusom-plombir-80g</t>
+    <t xml:space="preserve"> Батончик пряный 40 гр (1уп/12шт)</t>
+  </si>
+  <si>
+    <t>55 грн/за шт</t>
+  </si>
+  <si>
+    <t>52.03 грн/від 12 шт</t>
+  </si>
+  <si>
+    <t>48.78 грн/від 48 шт</t>
+  </si>
+  <si>
+    <t>45.53 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/batonchik-pryanyy-40-gr-1up12sht</t>
+  </si>
+  <si>
+    <t>004399</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Вафли Артек со вкусом шоколада 71г </t>
+  </si>
+  <si>
+    <t>16.08 грн/за уп</t>
+  </si>
+  <si>
+    <t>15.57 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/vafli-artek-so-vkusom-shokolada-71g</t>
+  </si>
+  <si>
+    <t>Батончик кокосовый 40 гр (1уп/12шт)</t>
+  </si>
+  <si>
+    <t>29.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>27.95 грн/від 12 шт</t>
+  </si>
+  <si>
+    <t>26.22 грн/від 48 шт</t>
+  </si>
+  <si>
+    <t>24.15 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-40-gr-1up12sht</t>
+  </si>
+  <si>
+    <t>Батончик кофейный 40 гр (1уп/12шт)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/batonchik-kofeynyy-40-gr-1up12sht</t>
+  </si>
+  <si>
+    <t>Батончик ореховый 40 гр (1уп/12шт)</t>
+  </si>
+  <si>
+    <t>45 грн/за шт</t>
+  </si>
+  <si>
+    <t>42.62 грн/від 12 шт</t>
+  </si>
+  <si>
+    <t>39.97 грн/від 48 шт</t>
+  </si>
+  <si>
+    <t>37.32 грн/від 120 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/batonchik-orekhovyy-40-gr-1up12sht</t>
+  </si>
+  <si>
+    <t>Батончик Марс  маленький 51 гр (1п/40шт)</t>
+  </si>
+  <si>
+    <t>31.56 грн/за шт</t>
+  </si>
+  <si>
+    <t>30.81 грн/від 40 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/batonchik-mars-malenkiy-51-gr-1p40sht</t>
+  </si>
+  <si>
+    <t>00006655</t>
+  </si>
+  <si>
+    <t>Батончик карамельный  ЧИНАЗЕС   с  орехом 45 гр. ( 1 уп\10 шт )</t>
+  </si>
+  <si>
+    <t>37 грн/за шт</t>
+  </si>
+  <si>
+    <t>35 грн/від 10 шт</t>
+  </si>
+  <si>
+    <t>33.6 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>32.2 грн/від 150 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/batonchik-karamelnyy-chinazes-s-orekhom-45-gr-1-up10-sht</t>
+  </si>
+  <si>
+    <t>001164</t>
+  </si>
+  <si>
+    <t>Шоколад молочный "Весенний" 4.5г</t>
+  </si>
+  <si>
+    <t>4.89 грн/за шт</t>
+  </si>
+  <si>
+    <t>4.56 грн/від 50 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/shokolad-molochnyy-vesenniy-45g</t>
+  </si>
+  <si>
+    <t>004327</t>
+  </si>
+  <si>
+    <t>Шоколад молочный Gold 4.5г</t>
+  </si>
+  <si>
+    <t>3.98 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/shokolad-molochnyy-gold-45g</t>
+  </si>
+  <si>
+    <t>Батончик малиновый с орехами кешью 40 гр (1уп /12шт)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/batonchik-malinovyy-s-orekhami-keshyu-40-gr-1up-12sht</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Батончик соленый арахис 40 гр (1уп/12шт)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/ru/product/batonchik-solenyy-arakhis-40-gr-1up12sht</t>
   </si>
   <si>
     <t>005186</t>
   </si>
   <si>
     <t>Вафли FIESTA с Какао 50г</t>
   </si>
   <si>
     <t>16.58 грн/за шт</t>
   </si>
   <si>
     <t>15.95 грн/від 30 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/vafli-fiesta-s-kakao-50g</t>
-  </si>
-[...73 lines deleted...]
-    <t>https://www.panstakan.com.ua/ru/product/batonchik-karamelnyy-chinazes-s-orekhom-45-gr-1-up10-sht</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -2405,62 +2495,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/%D0%9F%D0%B0%D0%BD%D0%A1%D1%82%D0%B0%D0%BA%D0%B0%D0%BD-1925037847786134/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-limon-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-malina-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-vishnya-kakao-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-oblepikha-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-vishnya-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-grusha-s-trostnikovym-sakharom-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-grusha-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-grusha-s-myodom-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-ezhevika-smyatoy-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-kizil-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-klubnika-limon-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-klubnika-myata-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-klubnika-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-klyukva-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-smorodina-krasnaya-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-frukfetta-mango-20g1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-sliva-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-yabloko-korica-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/assorti-fruktovye-batonchiki-frukfetta-fairy-tales-05-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-yabloko-s-trostnikovym-sakharom-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-malina-s-trostnikovym-sakharom-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-klubnika-s-trostnikovym-sakharom-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-abrikos-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-tyka-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-malina-myata-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-mandarin-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-yabloko-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-yabloko-malina-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-chernika-klyukva-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-smorodina-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-smorodina-bazilik-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-yagoda-joy-smorodina-1sht15g" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-kossa-fruit-chernika-1sht15g" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-yagoda-joy-klubnika-1sht15g" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-yagoda-joy-abrikos-1sht15g" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-yagoda-joy-vishnya-1sht15g" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-studencheskiy-grusha" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-apelsinovym-sokom-1sht30g" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-malinovym-sokom-1sht30g" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-sokom-mango-1sht30g" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-sokom-klubniki-1sht30g" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-sokom-smorodiny-1sht30g" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-sokom-cherniki-1sht30g" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfety-raffaello-150-g-1up6sht" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-stroopwafel-karamel-i-slivochnoe-maslo-1sht33-g" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/cukerka-fruktova-tm-lol-1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-stroopwafel-karamel-1sht33-g" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-studencheskiy-malina" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-peanuts-arakhisovyy-vafelnyy-kranch-1sht36g" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-glazirovannye-milks-1sht32g" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/cukerka-fruktova-tm-paw-patrol-1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/cukerka-fruktova-tm-minion-1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-studencheskiy-vishnya" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-om-s-predskazaniem-yagodno-limonnyy-chizkeyk-125g" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-molochnyy-om-s-predskazaniem-tryufelnaya-nachinka-125g" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-chernyy-om-s-predskazaniem-solenaya-karamel-125g" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-chernyy-hello-dream-s-predskazaniem-45g" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-molochnyy-hello-dream-s-predskazaniem-45g" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pechene-oreo-38g-1yasch9up108sht" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-stroopwafel-solenaya-karamel-1sht33-g" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-studencheskiy-molochnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-kossa-fruit-lesnye-yagody-1sht15g" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoorekh-hello-dream-s-predskazaniem-miks-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-hazelnut-caramel-45gr-1up10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-shokoladnyy-kokos-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-proteinovyy-greckiy-orekh-grusha-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-granola-kuraga-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-granola-finik-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-abrikos-mindal-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-grusha-chia-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-dynya-funduk-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-klubnika-mindal-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-proteinovyy-kokos-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/keto-proteinovyy-batonchik-banana-peanut-45-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-khaymars-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-proteinovyy-funduk-vishnya-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-proteinovyy-shokoladnyy-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-granola-inzhir-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-baunti-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-kozackiy-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-mindal-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-nats-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-coconut-cookie-almond-45-gr-1up10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/keto-proteinovyy-batonchik-vanilla-salt45-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-almond-coco-40-gr-1up10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/proteinoviy-batonchik-vegan-verry-power-40-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/proteinovyy-batonchik-peanut-cacao-45-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/proteinovyy-batonchik-raspberry-matcha-45-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/proteinovyy-batonchik-vegan-almond-caramel-40-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/proteinovyy-batonchik-vegan-cinnamon-roll-40-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/proteinoviy-batonchik-vegan-nutty-caramel-40-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/proteinovyy-batonchik-vegan-salted-caramel-40-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-mood-booster-choco-crunch-40-gr-1up12sht" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-mood-booster-crispy-hazelnut-40-gr-1up12sht" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-queen-pistachio-40-gr-1up-10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/keto-proteinovyy-batonchik-strawberry-almond-45-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-mood-booster-salted-caramel-40-gr-1up12sht" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-salted-almond-40-gr-1up10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-cashew-caramel-40-gr-1up10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-coco-caramel-40-gr-1up10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-double-coconut-40-gr-1up-10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-granola-klassicheskiy-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-peanut-caramel-45-gr-1up10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-snikers-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktova-bob-snail-grusha-ananas-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktova-bob-snail-yabloko-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktova-bob-snail-grusha-mango-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/straypy-fruktovo-yagodnye-asorti-bob-snail-98g-7shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-bob-snail-yabloko-klubnika-1sht30g-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-bob-snail-yabloko-malina-1sht30g-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-bob-snail-yabloko-grusha-1sht30g-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-bob-snail-yabloko-vishnya-1sht30g-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-bob-snail-yabloko-1sht30g-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-bob-snail-yabloko-myata-1sht30g-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktova-bob-snail-mango-1sht30g-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-bob-snail-yabloko-klubnika-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktova-bob-snail-yabloko-malina-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktova-bob-snail-yabloko-grusha-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktova-bob-snail-yabloko-vishnya-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktova-bob-snail-yabloko-banan-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-bob-snail-yabloko-smorodina-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-khot-dog-1sht-30-g" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-pososhok-assorti-1sht-30-g" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-karta-ukrainy-1sht-50-g" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-morozko-1sht-50-g" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-elochka-1sht-30g" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-kartoshka-fri-1sht-30-g" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-v-korobke-monpanse-patrioticheskoe-1sht-30-g" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-kruglyy-fonarik-maksi-1sht-30g" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledency-cvetnye-veseli-gribochki-rv-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-halloween-1sht-30g" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-gnomik-1sht-30-g" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-lyubov-1sht-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-kofeynoe-zerno-1sht-20-g" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-rozovyy-klubnika-1sht-40-g" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-santa-1sht-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-snegovik-1sht-35g" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-ded-moroz-1sht-40-g" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-roza-1sht-rv" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-barashek-assorti-1sht-35-g" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-cyplenok-assorti-1sht-35-g" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-morozhennoe-so-zhvachkoy-1sht-35-g" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-flag-1sht-40-g" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-proteinovyy-kokos-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-artek-so-vkusom-toplenogo-moloka-80g" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-bounty-57-gr-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-snickers-50gr-1up40sht" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-nuts-42gr-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-fiesta-s-lesnym-orekhom-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/clone-vafli-fiesta-s-kokosom-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-artek-so-vkusom-orekha-71g" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-dynya-funduk-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-twix-50-gr-1up32sht" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-artek-klassicheskie-71g" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-granola-klassicheskiy-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-granola-kuraga-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-granola-finik-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-abrikos-mindal-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-grusha-chia-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-artek-so-vkusom-plombir-80g" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-klubnika-mindal-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-proteinovyy-funduk-vishnya-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-proteinovyy-greckiy-orekh-grusha-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-shokoladnyy-kokos-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-proteinovyy-shokoladnyy-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-granola-inzhir-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-fiesta-s-kakao-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-baunti-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-kozackiy-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-nats-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-mars-malenkiy-51-gr-1p40sht" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-snikers-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-khaymars-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-artek-so-vkusom-shokolada-71g" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-molochnyy-gold-45g" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-molochnyy-vesenniy-45g" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-karamelnyy-chinazes-s-orekhom-45-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-mindal-40g" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/%D0%9F%D0%B0%D0%BD%D0%A1%D1%82%D0%B0%D0%BA%D0%B0%D0%BD-1925037847786134/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-limon-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-malina-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-vishnya-kakao-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-oblepikha-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-vishnya-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-grusha-s-trostnikovym-sakharom-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-grusha-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-grusha-s-myodom-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-ezhevika-smyatoy-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-kizil-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-klubnika-limon-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-klubnika-myata-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-klubnika-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-klyukva-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-smorodina-krasnaya-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-frukfetta-mango-20g1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-sliva-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-yabloko-korica-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/assorti-fruktovye-batonchiki-frukfetta-fairy-tales-05-kg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-yabloko-s-trostnikovym-sakharom-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-malina-s-trostnikovym-sakharom-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-klubnika-s-trostnikovym-sakharom-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-abrikos-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-tyka-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-malina-myata-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-mandarin-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-yabloko-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-yabloko-malina-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-chernika-klyukva-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-smorodina-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-smorodina-bazilik-20g1sht-frukfetta-1up25sht" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-molochnyy-om-s-predskazaniem-tryufelnaya-nachinka-125g" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-sokom-mango-1sht30g" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-sokom-klubniki-1sht30g" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-sokom-smorodiny-1sht30g" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-sokom-cherniki-1sht30g" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-studencheskiy-grusha" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-chernyy-om-s-predskazaniem-solenaya-karamel-125g" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-chernyy-hello-dream-s-predskazaniem-45g" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-molochnyy-hello-dream-s-predskazaniem-45g" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoorekh-hello-dream-s-predskazaniem-miks-cvetov" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-studencheskiy-molochnyy" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-studencheskiy-malina" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfety-raffaello-150-g-1up6sht" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-apelsinovym-sokom-1sht30g" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-stroopwafel-karamel-i-slivochnoe-maslo-1sht33-g" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-yagoda-joy-smorodina-1sht15g" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-yagoda-joy-vishnya-1sht15g" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-yagoda-joy-abrikos-1sht15g" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-yagoda-joy-klubnika-1sht15g" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-om-s-predskazaniem-yagodno-limonnyy-chizkeyk-125g" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-kossa-fruit-lesnye-yagody-1sht15g" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-stroopwafel-karamel-1sht33-g" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-stroopwafel-solenaya-karamel-1sht33-g" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-peanuts-arakhisovyy-vafelnyy-kranch-1sht36g" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-glazirovannye-milks-1sht32g" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/cukerka-fruktova-tm-paw-patrol-1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/cukerka-fruktova-tm-minion-1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pechene-oreo-38g-1yasch9up108sht" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/pastila-fruktovaya-kossa-fruit-chernika-1sht15g" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-studencheskiy-vishnya" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfety-chuvs-s-malinovym-sokom-1sht30g" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/cukerka-fruktova-tm-lol-1sht" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-hazelnut-caramel-45gr-1up10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-shokoladnyy-kokos-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-proteinovyy-greckiy-orekh-grusha-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-granola-kuraga-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-granola-finik-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-abrikos-mindal-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-grusha-chia-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-dynya-funduk-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-klubnika-mindal-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-proteinovyy-kokos-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/keto-proteinovyy-batonchik-banana-peanut-45-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-khaymars-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-proteinovyy-funduk-vishnya-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-proteinovyy-shokoladnyy-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-granola-inzhir-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-baunti-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-kozackiy-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-mindal-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-nats-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-coconut-cookie-almond-45-gr-1up10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/keto-proteinovyy-batonchik-vanilla-salt45-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-almond-coco-40-gr-1up10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/proteinoviy-batonchik-vegan-verry-power-40-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/proteinovyy-batonchik-peanut-cacao-45-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/proteinovyy-batonchik-raspberry-matcha-45-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/proteinovyy-batonchik-vegan-almond-caramel-40-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/proteinovyy-batonchik-vegan-cinnamon-roll-40-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/proteinoviy-batonchik-vegan-nutty-caramel-40-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/proteinovyy-batonchik-vegan-salted-caramel-40-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-mood-booster-choco-crunch-40-gr-1up12sht" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-mood-booster-crispy-hazelnut-40-gr-1up12sht" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-queen-pistachio-40-gr-1up-10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/keto-proteinovyy-batonchik-strawberry-almond-45-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-mood-booster-salted-caramel-40-gr-1up12sht" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-salted-almond-40-gr-1up10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-cashew-caramel-40-gr-1up10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-coco-caramel-40-gr-1up10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-double-coconut-40-gr-1up-10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-granola-klassicheskiy-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokoladnyy-batonchik-guiltu-pleasure-peanut-caramel-45-gr-1up10sht" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-snikers-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktova-bob-snail-grusha-ananas-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktova-bob-snail-yabloko-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktova-bob-snail-grusha-mango-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/straypy-fruktovo-yagodnye-asorti-bob-snail-98g-7shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-bob-snail-yabloko-klubnika-1sht30g-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-bob-snail-yabloko-malina-1sht30g-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-bob-snail-yabloko-grusha-1sht30g-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-bob-snail-yabloko-vishnya-1sht30g-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-bob-snail-yabloko-1sht30g-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-bob-snail-yabloko-myata-1sht30g-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktova-bob-snail-mango-1sht30g-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-bob-snail-yabloko-klubnika-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktova-bob-snail-yabloko-malina-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktova-bob-snail-yabloko-grusha-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktova-bob-snail-yabloko-vishnya-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktova-bob-snail-yabloko-banan-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/konfeta-fruktovaya-bob-snail-yabloko-smorodina-1sht14g-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-khot-dog-1sht-30-g" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-pososhok-assorti-1sht-30-g" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-karta-ukrainy-1sht-50-g" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-morozko-1sht-50-g" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-elochka-1sht-30g" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-kartoshka-fri-1sht-30-g" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-v-korobke-monpanse-patrioticheskoe-1sht-30-g" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-kruglyy-fonarik-maksi-1sht-30g" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledency-cvetnye-veseli-gribochki-rv-1up30sht" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-halloween-1sht-30g" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-gnomik-1sht-30-g" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-lyubov-1sht-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-kofeynoe-zerno-1sht-20-g" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-rozovyy-klubnika-1sht-40-g" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-santa-1sht-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-snegovik-1sht-35g" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-ded-moroz-1sht-40-g" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-roza-1sht-rv" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-barashek-assorti-1sht-35-g" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-cyplenok-assorti-1sht-35-g" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-morozhennoe-so-zhvachkoy-1sht-35-g" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/ledenec-flag-1sht-40-g" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-proteinovyy-kokos-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-artek-klassicheskie-71g" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-bounty-57-gr-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-snickers-50gr-1up40sht" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-nuts-42gr-1up24sht" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-fiesta-s-lesnym-orekhom-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/clone-vafli-fiesta-s-kokosom-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-artek-so-vkusom-orekha-71g" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-artek-so-vkusom-plombir-80g" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-tryufelnyy-40-gr-1up12sht" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-twix-50-gr-1up32sht" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-granola-klassicheskiy-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-granola-kuraga-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-granola-finik-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-abrikos-mindal-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-grusha-chia-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-dynya-funduk-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-klubnika-mindal-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-shokoladnyy-kokos-bez-sakhara-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-artek-so-vkusom-toplenogo-moloka-80g" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-pryanyy-40-gr-1up12sht" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-proteinovyy-funduk-vishnya-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-proteinovyy-greckiy-orekh-grusha-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-artek-so-vkusom-shokolada-71g" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kokosovyy-40-gr-1up12sht" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-kofeynyy-40-gr-1up12sht" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-orekhovyy-40-gr-1up12sht" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-mars-malenkiy-51-gr-1p40sht" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-karamelnyy-chinazes-s-orekhom-45-gr-1-up10-sht" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-molochnyy-vesenniy-45g" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/shokolad-molochnyy-gold-45g" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-malinovyy-s-orekhami-keshyu-40-gr-1up-12sht" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-solenyy-arakhis-40-gr-1up12sht" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-snikers-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-nats-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-mindal-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-kozackiy-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-baunti-40g" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/vafli-fiesta-s-kakao-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-granola-inzhir-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-proteinovyy-shokoladnyy-bez-sakhara-50g" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/ru/product/batonchik-medovo-khaymars-40g" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G192"/>
+  <dimension ref="A1:G199"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A192" sqref="A192"/>
+      <selection activeCell="A199" sqref="A199"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="78" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="140.251465" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
@@ -2709,54 +2799,54 @@
         <v>41</v>
       </c>
       <c r="B19" t="s">
         <v>42</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19" t="s">
         <v>44</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5">
         <v>40720</v>
       </c>
       <c r="B20" t="s">
         <v>46</v>
       </c>
       <c r="C20" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="D20" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5">
         <v>40454</v>
       </c>
       <c r="B21" t="s">
         <v>48</v>
       </c>
       <c r="C21" t="s">
         <v>14</v>
       </c>
       <c r="D21" t="s">
         <v>15</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
         <v>49</v>
       </c>
@@ -2823,54 +2913,54 @@
         <v>40461</v>
       </c>
       <c r="B25" t="s">
         <v>57</v>
       </c>
       <c r="C25" t="s">
         <v>14</v>
       </c>
       <c r="D25" t="s">
         <v>15</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5">
         <v>2278</v>
       </c>
       <c r="B26" t="s">
         <v>59</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="D26" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
         <v>61</v>
       </c>
       <c r="B27" t="s">
         <v>62</v>
       </c>
       <c r="C27" t="s">
         <v>63</v>
       </c>
       <c r="D27" t="s">
         <v>64</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
         <v>65</v>
       </c>
@@ -2975,54 +3065,54 @@
         <v>2282</v>
       </c>
       <c r="B33" t="s">
         <v>78</v>
       </c>
       <c r="C33" t="s">
         <v>43</v>
       </c>
       <c r="D33" t="s">
         <v>44</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5">
         <v>40652</v>
       </c>
       <c r="B34" t="s">
         <v>80</v>
       </c>
       <c r="C34" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="D34" t="s">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5">
         <v>40584</v>
       </c>
       <c r="B35" t="s">
         <v>82</v>
       </c>
       <c r="C35" t="s">
         <v>14</v>
       </c>
       <c r="D35" t="s">
         <v>15</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
         <v>83</v>
       </c>
@@ -3114,696 +3204,696 @@
         <v>8</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E40" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5" t="s">
         <v>94</v>
       </c>
       <c r="B41" t="s">
         <v>95</v>
       </c>
       <c r="C41" t="s">
         <v>96</v>
       </c>
-      <c r="D41" t="s">
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41" t="s">
         <v>97</v>
-      </c>
-[...7 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B42" t="s">
+        <v>99</v>
+      </c>
+      <c r="C42" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" t="s">
         <v>101</v>
       </c>
-      <c r="B42" t="s">
+      <c r="E42" t="s">
         <v>102</v>
       </c>
-      <c r="C42" t="s">
-[...2 lines deleted...]
-      <c r="D42" t="s">
+      <c r="F42" t="s">
         <v>103</v>
       </c>
-      <c r="E42" t="s">
+      <c r="G42" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B43" t="s">
+        <v>106</v>
+      </c>
+      <c r="C43" t="s">
+        <v>100</v>
+      </c>
+      <c r="D43" t="s">
+        <v>101</v>
+      </c>
+      <c r="E43" t="s">
+        <v>102</v>
+      </c>
+      <c r="F43" t="s">
+        <v>103</v>
+      </c>
+      <c r="G43" t="s">
         <v>107</v>
-      </c>
-[...16 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B44" t="s">
+        <v>109</v>
+      </c>
+      <c r="C44" t="s">
+        <v>100</v>
+      </c>
+      <c r="D44" t="s">
+        <v>101</v>
+      </c>
+      <c r="E44" t="s">
+        <v>102</v>
+      </c>
+      <c r="F44" t="s">
+        <v>103</v>
+      </c>
+      <c r="G44" t="s">
         <v>110</v>
-      </c>
-[...16 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="5" t="s">
+        <v>111</v>
+      </c>
+      <c r="B45" t="s">
+        <v>112</v>
+      </c>
+      <c r="C45" t="s">
+        <v>100</v>
+      </c>
+      <c r="D45" t="s">
+        <v>101</v>
+      </c>
+      <c r="E45" t="s">
+        <v>102</v>
+      </c>
+      <c r="F45" t="s">
+        <v>103</v>
+      </c>
+      <c r="G45" t="s">
         <v>113</v>
-      </c>
-[...16 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="B46" t="s">
+        <v>115</v>
+      </c>
+      <c r="C46" t="s">
         <v>116</v>
       </c>
-      <c r="B46" t="s">
+      <c r="D46" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="B47" t="s">
+        <v>120</v>
+      </c>
+      <c r="C47" t="s">
+        <v>96</v>
+      </c>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47" t="s">
         <v>121</v>
       </c>
-      <c r="B47" t="s">
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" s="5">
+        <v>400053</v>
+      </c>
+      <c r="B48" t="s">
         <v>122</v>
-      </c>
-[...21 lines deleted...]
-        <v>129</v>
       </c>
       <c r="C48" t="s">
         <v>123</v>
       </c>
-      <c r="D48" t="s">
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48" t="s">
         <v>124</v>
       </c>
-      <c r="E48" t="s">
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" s="5">
+        <v>400046</v>
+      </c>
+      <c r="B49" t="s">
         <v>125</v>
-      </c>
-[...12 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C49" t="s">
         <v>123</v>
       </c>
-      <c r="D49" t="s">
-[...5 lines deleted...]
-      <c r="F49" t="s">
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="5" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="B50" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="C50" t="s">
         <v>123</v>
       </c>
-      <c r="D50" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
       <c r="G50" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="5" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="B51" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="C51" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="D51" t="s">
-        <v>124</v>
-[...6 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="E51"/>
+      <c r="F51"/>
       <c r="G51" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="5" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B52" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="C52" t="s">
-        <v>123</v>
+        <v>116</v>
       </c>
       <c r="D52" t="s">
-        <v>124</v>
-[...6 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="E52"/>
+      <c r="F52"/>
       <c r="G52" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="5">
         <v>3272</v>
       </c>
       <c r="B53" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="C53" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="D53" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="5" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B54" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="C54" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D54" t="s">
-        <v>149</v>
+        <v>101</v>
       </c>
       <c r="E54" t="s">
-        <v>150</v>
+        <v>102</v>
       </c>
       <c r="F54" t="s">
-        <v>151</v>
+        <v>103</v>
       </c>
       <c r="G54" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="5" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="B55" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="C55" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="D55" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-      <c r="F55"/>
+        <v>148</v>
+      </c>
+      <c r="E55" t="s">
+        <v>149</v>
+      </c>
+      <c r="F55" t="s">
+        <v>150</v>
+      </c>
       <c r="G55" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="5" t="s">
-        <v>158</v>
+        <v>152</v>
       </c>
       <c r="B56" t="s">
-        <v>159</v>
+        <v>153</v>
       </c>
       <c r="C56" t="s">
-        <v>160</v>
+        <v>147</v>
       </c>
       <c r="D56" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="E56" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="F56" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="G56" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="5" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="B57" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="C57" t="s">
-        <v>118</v>
+        <v>147</v>
       </c>
       <c r="D57" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="F57"/>
+        <v>154</v>
+      </c>
+      <c r="E57" t="s">
+        <v>155</v>
+      </c>
+      <c r="F57" t="s">
+        <v>156</v>
+      </c>
       <c r="G57" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="5" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="B58" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="C58" t="s">
-        <v>170</v>
+        <v>147</v>
       </c>
       <c r="D58" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="E58" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="F58" t="s">
-        <v>173</v>
+        <v>156</v>
       </c>
       <c r="G58" t="s">
-        <v>174</v>
+        <v>163</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="5" t="s">
-        <v>175</v>
+        <v>164</v>
       </c>
       <c r="B59" t="s">
-        <v>176</v>
+        <v>165</v>
       </c>
       <c r="C59" t="s">
-        <v>177</v>
+        <v>147</v>
       </c>
       <c r="D59" t="s">
-        <v>178</v>
+        <v>154</v>
       </c>
       <c r="E59" t="s">
-        <v>179</v>
+        <v>155</v>
       </c>
       <c r="F59" t="s">
-        <v>180</v>
+        <v>156</v>
       </c>
       <c r="G59" t="s">
-        <v>181</v>
+        <v>166</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="5" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
       <c r="B60" t="s">
-        <v>183</v>
+        <v>168</v>
       </c>
       <c r="C60" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>96</v>
+      </c>
+      <c r="D60"/>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="5" t="s">
-        <v>185</v>
+        <v>170</v>
       </c>
       <c r="B61" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
       <c r="C61" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="D61" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-      <c r="F61"/>
+        <v>172</v>
+      </c>
+      <c r="E61" t="s">
+        <v>173</v>
+      </c>
+      <c r="F61" t="s">
+        <v>174</v>
+      </c>
       <c r="G61" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="5" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="B62" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="C62" t="s">
-        <v>118</v>
-[...3 lines deleted...]
-      <c r="F62"/>
+        <v>178</v>
+      </c>
+      <c r="D62" t="s">
+        <v>179</v>
+      </c>
+      <c r="E62" t="s">
+        <v>180</v>
+      </c>
+      <c r="F62" t="s">
+        <v>181</v>
+      </c>
       <c r="G62" t="s">
-        <v>190</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="5" t="s">
-        <v>191</v>
+        <v>183</v>
       </c>
       <c r="B63" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="C63" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      <c r="F63"/>
+        <v>178</v>
+      </c>
+      <c r="D63" t="s">
+        <v>179</v>
+      </c>
+      <c r="E63" t="s">
+        <v>180</v>
+      </c>
+      <c r="F63" t="s">
+        <v>181</v>
+      </c>
       <c r="G63" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="5" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="B64" t="s">
-        <v>196</v>
+        <v>187</v>
       </c>
       <c r="C64" t="s">
-        <v>193</v>
-[...3 lines deleted...]
-      <c r="F64"/>
+        <v>188</v>
+      </c>
+      <c r="D64" t="s">
+        <v>189</v>
+      </c>
+      <c r="E64" t="s">
+        <v>190</v>
+      </c>
+      <c r="F64" t="s">
+        <v>191</v>
+      </c>
       <c r="G64" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="5" t="s">
+        <v>193</v>
+      </c>
+      <c r="B65" t="s">
+        <v>194</v>
+      </c>
+      <c r="C65" t="s">
+        <v>195</v>
+      </c>
+      <c r="D65" t="s">
+        <v>196</v>
+      </c>
+      <c r="E65" t="s">
+        <v>197</v>
+      </c>
+      <c r="F65" t="s">
         <v>198</v>
       </c>
-      <c r="B65" t="s">
+      <c r="G65" t="s">
         <v>199</v>
       </c>
-      <c r="C65" t="s">
-[...5 lines deleted...]
-      <c r="G65" t="s">
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" s="5" t="s">
         <v>200</v>
-      </c>
-[...3 lines deleted...]
-        <v>400053</v>
       </c>
       <c r="B66" t="s">
         <v>201</v>
       </c>
       <c r="C66" t="s">
         <v>202</v>
       </c>
-      <c r="D66"/>
+      <c r="D66" t="s">
+        <v>203</v>
+      </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="67" spans="1:7">
-      <c r="A67" s="5">
-        <v>400046</v>
+      <c r="A67" s="5" t="s">
+        <v>205</v>
       </c>
       <c r="B67" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C67" t="s">
         <v>202</v>
       </c>
-      <c r="D67"/>
+      <c r="D67" t="s">
+        <v>203</v>
+      </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="5">
         <v>3273</v>
       </c>
       <c r="B68" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C68" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D68" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="5" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B69" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C69" t="s">
-        <v>160</v>
+        <v>147</v>
       </c>
       <c r="D69" t="s">
-        <v>161</v>
+        <v>172</v>
       </c>
       <c r="E69" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="F69" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
       <c r="G69" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="5" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B70" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C70" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>116</v>
+      </c>
+      <c r="D70"/>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="5" t="s">
         <v>218</v>
       </c>
       <c r="B71" t="s">
         <v>219</v>
       </c>
       <c r="C71" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="D71" t="s">
+        <v>101</v>
+      </c>
+      <c r="E71" t="s">
+        <v>102</v>
+      </c>
+      <c r="F71" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="G71" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="5" t="s">
         <v>221</v>
       </c>
       <c r="B72" t="s">
         <v>222</v>
       </c>
       <c r="C72" t="s">
         <v>202</v>
       </c>
-      <c r="D72"/>
+      <c r="D72" t="s">
+        <v>203</v>
+      </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="4" t="s">
         <v>224</v>
       </c>
       <c r="C73" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D73" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E73" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F73" s="4" t="s">
         <v>11</v>
       </c>
@@ -5624,118 +5714,120 @@
         <v>602</v>
       </c>
       <c r="B164" t="s">
         <v>603</v>
       </c>
       <c r="C164" t="s">
         <v>604</v>
       </c>
       <c r="D164" t="s">
         <v>600</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="5" t="s">
         <v>606</v>
       </c>
       <c r="B165" t="s">
         <v>607</v>
       </c>
       <c r="C165" t="s">
+        <v>582</v>
+      </c>
+      <c r="D165" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
       <c r="E165"/>
       <c r="F165"/>
       <c r="G165" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="5" t="s">
-        <v>259</v>
+        <v>610</v>
       </c>
       <c r="B166" t="s">
-        <v>260</v>
+        <v>611</v>
       </c>
       <c r="C166" t="s">
-        <v>234</v>
+        <v>147</v>
       </c>
       <c r="D166" t="s">
-        <v>235</v>
-[...3 lines deleted...]
-      </c>
+        <v>612</v>
+      </c>
+      <c r="E166"/>
       <c r="F166"/>
       <c r="G166" t="s">
-        <v>261</v>
+        <v>613</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="5">
+        <v>30801</v>
+      </c>
+      <c r="B167" t="s">
+        <v>614</v>
+      </c>
+      <c r="C167" t="s">
+        <v>615</v>
+      </c>
+      <c r="D167" t="s">
+        <v>616</v>
+      </c>
+      <c r="E167" t="s">
+        <v>617</v>
+      </c>
+      <c r="F167" t="s">
+        <v>618</v>
+      </c>
+      <c r="G167" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168" s="5">
         <v>9228</v>
       </c>
-      <c r="B167" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="B168" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="C168" t="s">
-        <v>608</v>
+        <v>621</v>
       </c>
       <c r="D168" t="s">
-        <v>617</v>
+        <v>622</v>
       </c>
       <c r="E168"/>
       <c r="F168"/>
       <c r="G168" t="s">
-        <v>618</v>
+        <v>623</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="5" t="s">
         <v>405</v>
       </c>
       <c r="B169" t="s">
         <v>406</v>
       </c>
       <c r="C169" t="s">
         <v>246</v>
       </c>
       <c r="D169" t="s">
         <v>247</v>
       </c>
       <c r="E169" t="s">
         <v>248</v>
       </c>
       <c r="F169"/>
       <c r="G169" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="5" t="s">
@@ -5797,409 +5889,568 @@
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B173" t="s">
         <v>257</v>
       </c>
       <c r="C173" t="s">
         <v>234</v>
       </c>
       <c r="D173" t="s">
         <v>235</v>
       </c>
       <c r="E173" t="s">
         <v>236</v>
       </c>
       <c r="F173"/>
       <c r="G173" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="5" t="s">
-        <v>619</v>
+        <v>259</v>
       </c>
       <c r="B174" t="s">
-        <v>620</v>
+        <v>260</v>
       </c>
       <c r="C174" t="s">
-        <v>96</v>
+        <v>234</v>
       </c>
       <c r="D174" t="s">
-        <v>621</v>
-[...1 lines deleted...]
-      <c r="E174"/>
+        <v>235</v>
+      </c>
+      <c r="E174" t="s">
+        <v>236</v>
+      </c>
       <c r="F174"/>
       <c r="G174" t="s">
-        <v>622</v>
+        <v>261</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="5" t="s">
         <v>262</v>
       </c>
       <c r="B175" t="s">
         <v>263</v>
       </c>
       <c r="C175" t="s">
         <v>234</v>
       </c>
       <c r="D175" t="s">
         <v>235</v>
       </c>
       <c r="E175" t="s">
         <v>236</v>
       </c>
       <c r="F175"/>
       <c r="G175" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="5" t="s">
-        <v>279</v>
+        <v>232</v>
       </c>
       <c r="B176" t="s">
-        <v>280</v>
+        <v>233</v>
       </c>
       <c r="C176" t="s">
-        <v>240</v>
+        <v>234</v>
       </c>
       <c r="D176" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="E176" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="F176"/>
       <c r="G176" t="s">
-        <v>281</v>
+        <v>237</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="5" t="s">
-        <v>238</v>
+        <v>624</v>
       </c>
       <c r="B177" t="s">
-        <v>239</v>
+        <v>625</v>
       </c>
       <c r="C177" t="s">
-        <v>240</v>
+        <v>626</v>
       </c>
       <c r="D177" t="s">
-        <v>241</v>
-[...3 lines deleted...]
-      </c>
+        <v>627</v>
+      </c>
+      <c r="E177"/>
       <c r="F177"/>
       <c r="G177" t="s">
-        <v>243</v>
+        <v>628</v>
       </c>
     </row>
     <row r="178" spans="1:7">
-      <c r="A178" s="5" t="s">
-        <v>232</v>
+      <c r="A178" s="5">
+        <v>30184</v>
       </c>
       <c r="B178" t="s">
-        <v>233</v>
+        <v>629</v>
       </c>
       <c r="C178" t="s">
-        <v>234</v>
+        <v>630</v>
       </c>
       <c r="D178" t="s">
-        <v>235</v>
+        <v>631</v>
       </c>
       <c r="E178" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="F178"/>
+        <v>632</v>
+      </c>
+      <c r="F178" t="s">
+        <v>633</v>
+      </c>
       <c r="G178" t="s">
-        <v>237</v>
+        <v>634</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="5" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="B179" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C179" t="s">
         <v>240</v>
       </c>
       <c r="D179" t="s">
         <v>241</v>
       </c>
       <c r="E179" t="s">
         <v>242</v>
       </c>
       <c r="F179"/>
       <c r="G179" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="5" t="s">
-        <v>285</v>
+        <v>238</v>
       </c>
       <c r="B180" t="s">
-        <v>286</v>
+        <v>239</v>
       </c>
       <c r="C180" t="s">
-        <v>246</v>
+        <v>240</v>
       </c>
       <c r="D180" t="s">
-        <v>247</v>
+        <v>241</v>
       </c>
       <c r="E180" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="F180"/>
       <c r="G180" t="s">
-        <v>287</v>
+        <v>243</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="5" t="s">
-        <v>623</v>
+        <v>635</v>
       </c>
       <c r="B181" t="s">
-        <v>624</v>
+        <v>636</v>
       </c>
       <c r="C181" t="s">
-        <v>625</v>
+        <v>637</v>
       </c>
       <c r="D181" t="s">
-        <v>626</v>
+        <v>638</v>
       </c>
       <c r="E181"/>
       <c r="F181"/>
       <c r="G181" t="s">
-        <v>627</v>
+        <v>639</v>
       </c>
     </row>
     <row r="182" spans="1:7">
-      <c r="A182" s="5" t="s">
-        <v>288</v>
+      <c r="A182" s="5">
+        <v>30658</v>
       </c>
       <c r="B182" t="s">
-        <v>289</v>
+        <v>640</v>
       </c>
       <c r="C182" t="s">
-        <v>290</v>
-[...3 lines deleted...]
-      <c r="F182"/>
+        <v>641</v>
+      </c>
+      <c r="D182" t="s">
+        <v>642</v>
+      </c>
+      <c r="E182" t="s">
+        <v>643</v>
+      </c>
+      <c r="F182" t="s">
+        <v>644</v>
+      </c>
       <c r="G182" t="s">
-        <v>291</v>
+        <v>645</v>
       </c>
     </row>
     <row r="183" spans="1:7">
-      <c r="A183" s="5" t="s">
-        <v>292</v>
+      <c r="A183" s="5">
+        <v>30191</v>
       </c>
       <c r="B183" t="s">
-        <v>293</v>
+        <v>646</v>
       </c>
       <c r="C183" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      <c r="F183"/>
+        <v>630</v>
+      </c>
+      <c r="D183" t="s">
+        <v>631</v>
+      </c>
+      <c r="E183" t="s">
+        <v>632</v>
+      </c>
+      <c r="F183" t="s">
+        <v>633</v>
+      </c>
       <c r="G183" t="s">
-        <v>294</v>
+        <v>647</v>
       </c>
     </row>
     <row r="184" spans="1:7">
-      <c r="A184" s="5" t="s">
-        <v>298</v>
+      <c r="A184" s="5">
+        <v>30276</v>
       </c>
       <c r="B184" t="s">
-        <v>299</v>
+        <v>648</v>
       </c>
       <c r="C184" t="s">
-        <v>277</v>
-[...3 lines deleted...]
-      <c r="F184"/>
+        <v>649</v>
+      </c>
+      <c r="D184" t="s">
+        <v>650</v>
+      </c>
+      <c r="E184" t="s">
+        <v>651</v>
+      </c>
+      <c r="F184" t="s">
+        <v>652</v>
+      </c>
       <c r="G184" t="s">
-        <v>300</v>
+        <v>653</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="5">
         <v>3266</v>
       </c>
       <c r="B185" t="s">
-        <v>628</v>
+        <v>654</v>
       </c>
       <c r="C185" t="s">
-        <v>629</v>
+        <v>655</v>
       </c>
       <c r="D185" t="s">
-        <v>630</v>
+        <v>656</v>
       </c>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185" t="s">
-        <v>631</v>
+        <v>657</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186" s="5" t="s">
-        <v>411</v>
+        <v>658</v>
       </c>
       <c r="B186" t="s">
-        <v>412</v>
+        <v>659</v>
       </c>
       <c r="C186" t="s">
-        <v>413</v>
-[...3 lines deleted...]
-      <c r="F186"/>
+        <v>660</v>
+      </c>
+      <c r="D186" t="s">
+        <v>661</v>
+      </c>
+      <c r="E186" t="s">
+        <v>662</v>
+      </c>
+      <c r="F186" t="s">
+        <v>663</v>
+      </c>
       <c r="G186" t="s">
-        <v>414</v>
+        <v>664</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="5" t="s">
-        <v>275</v>
+        <v>665</v>
       </c>
       <c r="B187" t="s">
-        <v>276</v>
+        <v>666</v>
       </c>
       <c r="C187" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="D187"/>
+        <v>667</v>
+      </c>
+      <c r="D187" t="s">
+        <v>668</v>
+      </c>
       <c r="E187"/>
       <c r="F187"/>
       <c r="G187" t="s">
-        <v>278</v>
+        <v>669</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188" s="5" t="s">
-        <v>632</v>
+        <v>670</v>
       </c>
       <c r="B188" t="s">
-        <v>633</v>
+        <v>671</v>
       </c>
       <c r="C188" t="s">
-        <v>634</v>
-[...3 lines deleted...]
-      </c>
+        <v>672</v>
+      </c>
+      <c r="D188"/>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188" t="s">
-        <v>636</v>
+        <v>673</v>
       </c>
     </row>
     <row r="189" spans="1:7">
-      <c r="A189" s="5" t="s">
-        <v>637</v>
+      <c r="A189" s="5">
+        <v>30344</v>
       </c>
       <c r="B189" t="s">
-        <v>638</v>
+        <v>674</v>
       </c>
       <c r="C189" t="s">
-        <v>639</v>
-[...3 lines deleted...]
-      <c r="F189"/>
+        <v>630</v>
+      </c>
+      <c r="D189" t="s">
+        <v>631</v>
+      </c>
+      <c r="E189" t="s">
+        <v>632</v>
+      </c>
+      <c r="F189" t="s">
+        <v>633</v>
+      </c>
       <c r="G189" t="s">
-        <v>640</v>
+        <v>675</v>
       </c>
     </row>
     <row r="190" spans="1:7">
-      <c r="A190" s="5" t="s">
+      <c r="A190" s="5">
+        <v>30641</v>
+      </c>
+      <c r="B190" t="s">
+        <v>676</v>
+      </c>
+      <c r="C190" t="s">
         <v>641</v>
       </c>
-      <c r="B190" t="s">
+      <c r="D190" t="s">
         <v>642</v>
       </c>
-      <c r="C190" t="s">
+      <c r="E190" t="s">
         <v>643</v>
       </c>
-      <c r="D190" t="s">
+      <c r="F190" t="s">
         <v>644</v>
       </c>
-      <c r="E190"/>
-      <c r="F190"/>
       <c r="G190" t="s">
-        <v>645</v>
+        <v>677</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="5" t="s">
-        <v>646</v>
+        <v>411</v>
       </c>
       <c r="B191" t="s">
-        <v>647</v>
+        <v>412</v>
       </c>
       <c r="C191" t="s">
-        <v>648</v>
-[...9 lines deleted...]
-      </c>
+        <v>413</v>
+      </c>
+      <c r="D191"/>
+      <c r="E191"/>
+      <c r="F191"/>
       <c r="G191" t="s">
-        <v>652</v>
+        <v>414</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="5" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="B192" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="C192" t="s">
         <v>277</v>
       </c>
       <c r="D192"/>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7">
+      <c r="A193" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="B193" t="s">
+        <v>296</v>
+      </c>
+      <c r="C193" t="s">
+        <v>277</v>
+      </c>
+      <c r="D193"/>
+      <c r="E193"/>
+      <c r="F193"/>
+      <c r="G193" t="s">
         <v>297</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7">
+      <c r="A194" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="B194" t="s">
+        <v>293</v>
+      </c>
+      <c r="C194" t="s">
+        <v>277</v>
+      </c>
+      <c r="D194"/>
+      <c r="E194"/>
+      <c r="F194"/>
+      <c r="G194" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7">
+      <c r="A195" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="B195" t="s">
+        <v>289</v>
+      </c>
+      <c r="C195" t="s">
+        <v>290</v>
+      </c>
+      <c r="D195"/>
+      <c r="E195"/>
+      <c r="F195"/>
+      <c r="G195" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7">
+      <c r="A196" s="5" t="s">
+        <v>678</v>
+      </c>
+      <c r="B196" t="s">
+        <v>679</v>
+      </c>
+      <c r="C196" t="s">
+        <v>680</v>
+      </c>
+      <c r="D196" t="s">
+        <v>681</v>
+      </c>
+      <c r="E196"/>
+      <c r="F196"/>
+      <c r="G196" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7">
+      <c r="A197" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="B197" t="s">
+        <v>286</v>
+      </c>
+      <c r="C197" t="s">
+        <v>246</v>
+      </c>
+      <c r="D197" t="s">
+        <v>247</v>
+      </c>
+      <c r="E197" t="s">
+        <v>248</v>
+      </c>
+      <c r="F197"/>
+      <c r="G197" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="B198" t="s">
+        <v>283</v>
+      </c>
+      <c r="C198" t="s">
+        <v>240</v>
+      </c>
+      <c r="D198" t="s">
+        <v>241</v>
+      </c>
+      <c r="E198" t="s">
+        <v>242</v>
+      </c>
+      <c r="F198"/>
+      <c r="G198" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7">
+      <c r="A199" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="B199" t="s">
+        <v>276</v>
+      </c>
+      <c r="C199" t="s">
+        <v>277</v>
+      </c>
+      <c r="D199"/>
+      <c r="E199"/>
+      <c r="F199"/>
+      <c r="G199" t="s">
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_20"/>
@@ -6340,50 +6591,57 @@
     <hyperlink ref="G168" r:id="rId_hyperlink_155"/>
     <hyperlink ref="G169" r:id="rId_hyperlink_156"/>
     <hyperlink ref="G170" r:id="rId_hyperlink_157"/>
     <hyperlink ref="G171" r:id="rId_hyperlink_158"/>
     <hyperlink ref="G172" r:id="rId_hyperlink_159"/>
     <hyperlink ref="G173" r:id="rId_hyperlink_160"/>
     <hyperlink ref="G174" r:id="rId_hyperlink_161"/>
     <hyperlink ref="G175" r:id="rId_hyperlink_162"/>
     <hyperlink ref="G176" r:id="rId_hyperlink_163"/>
     <hyperlink ref="G177" r:id="rId_hyperlink_164"/>
     <hyperlink ref="G178" r:id="rId_hyperlink_165"/>
     <hyperlink ref="G179" r:id="rId_hyperlink_166"/>
     <hyperlink ref="G180" r:id="rId_hyperlink_167"/>
     <hyperlink ref="G181" r:id="rId_hyperlink_168"/>
     <hyperlink ref="G182" r:id="rId_hyperlink_169"/>
     <hyperlink ref="G183" r:id="rId_hyperlink_170"/>
     <hyperlink ref="G184" r:id="rId_hyperlink_171"/>
     <hyperlink ref="G185" r:id="rId_hyperlink_172"/>
     <hyperlink ref="G186" r:id="rId_hyperlink_173"/>
     <hyperlink ref="G187" r:id="rId_hyperlink_174"/>
     <hyperlink ref="G188" r:id="rId_hyperlink_175"/>
     <hyperlink ref="G189" r:id="rId_hyperlink_176"/>
     <hyperlink ref="G190" r:id="rId_hyperlink_177"/>
     <hyperlink ref="G191" r:id="rId_hyperlink_178"/>
     <hyperlink ref="G192" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="G193" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="G194" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="G195" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="G196" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="G197" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="G198" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="G199" r:id="rId_hyperlink_186"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" r:id="rId2"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>