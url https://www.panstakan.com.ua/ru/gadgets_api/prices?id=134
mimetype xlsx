--- v0 (2026-06-24)
+++ v1 (2026-09-24)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="prices" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Facebook</t>
   </si>
   <si>
     <t>Instagram</t>
   </si>
   <si>
     <t>Youtube</t>
   </si>
   <si>
     <t>Twitter</t>
   </si>
   <si>
     <t>Viber</t>
   </si>
   <si>
     <t>Акции / Распродажи</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
@@ -170,93 +170,90 @@
   <si>
     <t>15.95 грн/від 30 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/vafli-fiesta-s-kakao-50g</t>
   </si>
   <si>
     <t>005262</t>
   </si>
   <si>
     <t>Печенье OREO 176г</t>
   </si>
   <si>
     <t>50.63 грн/за уп</t>
   </si>
   <si>
     <t>48 грн/від 12 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/pechene-oreo-176g</t>
   </si>
   <si>
     <t>Печенье-сендвич Ваниль Супер Контик 100г</t>
   </si>
   <si>
-    <t>23.1 грн/за уп</t>
-[...2 lines deleted...]
-    <t>22.23 грн/від 36 уп</t>
+    <t>23.33 грн/за уп</t>
+  </si>
+  <si>
+    <t>22.46 грн/від 36 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/pechene-sendvich-vanil-super-kontik-100g</t>
   </si>
   <si>
     <t>Итальянский суп  Street Soup 50 г</t>
   </si>
   <si>
     <t>35.74 грн/за уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/italyanskiy-sup-street-soup-50-g</t>
   </si>
   <si>
     <t>0030</t>
   </si>
   <si>
     <t xml:space="preserve">Крем-суп гороховый Street Kasha 50 г </t>
   </si>
   <si>
     <t>26.3 грн/за шт</t>
   </si>
   <si>
     <t>25.69 грн/від 10 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/krem-sup-gorokhovyy-street-kasha-50-g</t>
   </si>
   <si>
     <t>004987</t>
   </si>
   <si>
     <t>Печенье-сендвич Супер Контик с кокосом 100г</t>
   </si>
   <si>
-    <t>23.12 грн/за уп</t>
-[...2 lines deleted...]
-    <t>22.24 грн/від 36 уп</t>
+    <t>23.35 грн/за уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/pechene-sendvich-super-kontik-s-kokosom-100g</t>
   </si>
   <si>
     <t>0061</t>
   </si>
   <si>
     <t xml:space="preserve">Каша гречневая с грибами Street Kasha 50 г </t>
   </si>
   <si>
     <t>31.45 грн/за шт</t>
   </si>
   <si>
     <t>30.72 грн/від 10 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/ru/product/kasha-grechnevaya-s-gribami-street-kasha-50-g</t>
   </si>
   <si>
     <t>Каша Овсяная с апельсином Street Kasha 50г 30шт/ящ</t>
   </si>
   <si>
     <t>28.04 грн/за уп</t>
   </si>
@@ -1232,547 +1229,547 @@
         <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>59</v>
       </c>
       <c r="D19" t="s">
         <v>60</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>62</v>
       </c>
       <c r="B20" t="s">
         <v>63</v>
       </c>
       <c r="C20" t="s">
         <v>64</v>
       </c>
       <c r="D20" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" t="s">
         <v>67</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>68</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5">
         <v>70122</v>
       </c>
       <c r="B22" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5">
         <v>70115</v>
       </c>
       <c r="B23" t="s">
+        <v>74</v>
+      </c>
+      <c r="C23" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5">
         <v>70481</v>
       </c>
       <c r="B24" t="s">
+        <v>77</v>
+      </c>
+      <c r="C24" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5">
         <v>70325</v>
       </c>
       <c r="B25" t="s">
+        <v>80</v>
+      </c>
+      <c r="C25" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5">
         <v>70566</v>
       </c>
       <c r="B26" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="C27" t="s">
         <v>18</v>
       </c>
       <c r="D27" t="s">
         <v>19</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5">
         <v>70559</v>
       </c>
       <c r="B28" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C28" t="s">
         <v>55</v>
       </c>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" t="s">
         <v>91</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>92</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B30" t="s">
         <v>96</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>97</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5">
         <v>70429</v>
       </c>
       <c r="B31" t="s">
+        <v>100</v>
+      </c>
+      <c r="C31" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5">
         <v>70436</v>
       </c>
       <c r="B32" t="s">
+        <v>103</v>
+      </c>
+      <c r="C32" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="B33" t="s">
         <v>107</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>108</v>
       </c>
-      <c r="C33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5">
         <v>2713</v>
       </c>
       <c r="B34" t="s">
+        <v>110</v>
+      </c>
+      <c r="C34" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5">
         <v>10000003679</v>
       </c>
       <c r="B35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C35" t="s">
         <v>114</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5">
         <v>10000003680</v>
       </c>
       <c r="B36" t="s">
+        <v>117</v>
+      </c>
+      <c r="C36" t="s">
         <v>118</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5">
         <v>10000003681</v>
       </c>
       <c r="B37" t="s">
+        <v>121</v>
+      </c>
+      <c r="C37" t="s">
         <v>122</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5">
         <v>70443</v>
       </c>
       <c r="B38" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C38" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5">
         <v>70412</v>
       </c>
       <c r="B39" t="s">
+        <v>127</v>
+      </c>
+      <c r="C39" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5" t="s">
+        <v>130</v>
+      </c>
+      <c r="B40" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C40" t="s">
         <v>64</v>
       </c>
       <c r="D40" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B41" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="C41" t="s">
         <v>64</v>
       </c>
       <c r="D41" t="s">
         <v>52</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="B42" t="s">
         <v>137</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
         <v>138</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="B43" t="s">
         <v>142</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43" t="s">
+        <v>138</v>
+      </c>
+      <c r="D43" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="5" t="s">
+        <v>144</v>
+      </c>
+      <c r="B44" t="s">
         <v>145</v>
       </c>
-      <c r="B44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C44" t="s">
+        <v>138</v>
+      </c>
+      <c r="D44" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="B45" t="s">
         <v>148</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" t="s">
+        <v>97</v>
+      </c>
+      <c r="D45" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="5" t="s">
+        <v>150</v>
+      </c>
+      <c r="B46" t="s">
         <v>151</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
         <v>152</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B47" t="s">
         <v>156</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
         <v>157</v>
       </c>
-      <c r="C47" t="s">
+      <c r="D47" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_20"/>