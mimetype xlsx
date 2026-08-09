--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="prices" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3373">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3399">
   <si>
     <t>Facebook</t>
   </si>
   <si>
     <t>Instagram</t>
   </si>
   <si>
     <t>Youtube</t>
   </si>
   <si>
     <t>Twitter</t>
   </si>
   <si>
     <t>Viber</t>
   </si>
   <si>
     <t>Паперові стакани КРАФТОВІ</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
@@ -299,129 +299,129 @@
   <si>
     <t>85.24 грн/за уп</t>
   </si>
   <si>
     <t>81.02 грн/від 32 уп</t>
   </si>
   <si>
     <t>75.89 грн/від 128 уп</t>
   </si>
   <si>
     <t>70.77 грн/від 320 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-300ml-50shtup-kristal-o80</t>
   </si>
   <si>
     <t>Паперові стакани КРАФТ-СУПЕР ЩІЛЬНІ</t>
   </si>
   <si>
     <t>ЭК-4965</t>
   </si>
   <si>
     <t>Стакан паперовий одноразовий  Крафт Супер-щільний 175мл  Ø69</t>
   </si>
   <si>
-    <t>67.74 грн/за уп</t>
-[...2 lines deleted...]
-    <t>62.4 грн/від 40 уп</t>
+    <t>64 грн/за уп</t>
+  </si>
+  <si>
+    <t>60.8 грн/від 40 уп</t>
   </si>
   <si>
     <t>57.6 грн/від 120 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-175ml-o69</t>
   </si>
   <si>
     <t>LF-4544</t>
   </si>
   <si>
     <t>Стакан паперовий одноразовий  Крафт Супер-щільний 180мл  Ø74</t>
   </si>
   <si>
     <t>84 грн/за уп</t>
   </si>
   <si>
     <t>73.6 грн/від 10 уп</t>
   </si>
   <si>
     <t>78.2 грн/від 20 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-180ml-o74</t>
   </si>
   <si>
     <t>ЭК-3977</t>
   </si>
   <si>
     <t>Стакан паперовий одноразовий  Крафт Супер-щільний 500мл  Ø90</t>
   </si>
   <si>
     <t>151.15 грн/за уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-500ml-o90</t>
   </si>
   <si>
     <t>ЭК-3976</t>
   </si>
   <si>
     <t>Стакан паперовий одноразовий  Крафт Супер-щільний 400мл  Ø90</t>
   </si>
   <si>
-    <t>127.58 грн/за уп</t>
+    <t>132.37 грн/за уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-400ml-o90</t>
   </si>
   <si>
     <t>ЭК-3975</t>
   </si>
   <si>
     <t>Стакан паперовий одноразовий  Крафт Супер-щільний 340мл  Ø80</t>
   </si>
   <si>
-    <t>128.99 грн/за уп</t>
+    <t>128 грн/за уп</t>
   </si>
   <si>
     <t>118.41 грн/від 20 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-340ml-o80</t>
   </si>
   <si>
     <t>ЭК-3974</t>
   </si>
   <si>
     <t>Стакан паперовий одноразовий  Крафт Супер-щільний 270мл  Ø79</t>
   </si>
   <si>
-    <t>92.01 грн/за уп</t>
-[...2 lines deleted...]
-    <t>86.39 грн/від 20 уп</t>
+    <t>95.15 грн/за уп</t>
+  </si>
+  <si>
+    <t>89.65 грн/від 20 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-270ml-o79</t>
   </si>
   <si>
     <t>ЭК-3948</t>
   </si>
   <si>
     <t>Стакан паперовий одноразовий  Крафт Супер-щільний 180мл  st72</t>
   </si>
   <si>
     <t>75.95 грн/за уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-180ml-st72</t>
   </si>
   <si>
     <t>ЭК-3973</t>
   </si>
   <si>
     <t>Стакан паперовий одноразовий  Крафт Супер-щільний 110мл</t>
   </si>
   <si>
     <t>51.05 грн/за уп</t>
   </si>
@@ -431,9575 +431,9653 @@
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-110ml</t>
   </si>
   <si>
     <t>ЭК-4387</t>
   </si>
   <si>
     <t>Стакан паперовий одноразовий  Крафт Супер-щільний 250мл  Ø75</t>
   </si>
   <si>
     <t>81.9 грн/за уп</t>
   </si>
   <si>
     <t>69.7 грн/від 120 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-250ml-o75</t>
   </si>
   <si>
     <t>Паперові стакани КОЛЬОРОВІ</t>
   </si>
   <si>
     <t>Стакани паперові 175 мл</t>
   </si>
   <si>
+    <t>Юні Orange-10209237\2</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Orange Біо Юні 175мл 50шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>59.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>56.23 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>52.67 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>49.1 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-175ml-50shtup-o70</t>
+  </si>
+  <si>
+    <t>004259</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  Креатив 175мл 50шт  Ø71</t>
+  </si>
+  <si>
+    <t>67.33 грн/за уп</t>
+  </si>
+  <si>
+    <t>65.64 грн/від 56 уп</t>
+  </si>
+  <si>
+    <t>63.96 грн/від 168 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-175ml-50sht-o71</t>
+  </si>
+  <si>
+    <t>S-C- 0188</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Чорний 175мл 50шт/уп   кр70</t>
+  </si>
+  <si>
+    <t>51.1 грн/за уп</t>
+  </si>
+  <si>
+    <t>48.91 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>45.99 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-chorniy-175ml-50shtup-kr70</t>
+  </si>
+  <si>
+    <t>S-C-01243</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Червоний 175мл 50шт/уп кр70</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-175ml-50shtup-kr70</t>
+  </si>
+  <si>
+    <t>002505</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Сафарі 175мл 50шт/уп (1ящ/60уп) кр69</t>
+  </si>
+  <si>
+    <t>44.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>42.56 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-175ml-50shtup-1yasch60up-kr69</t>
+  </si>
+  <si>
+    <t>Юні17753</t>
+  </si>
+  <si>
+    <t>Стакан паперовий  BLACK-BLACK 175мл 50шт/уп (1ящ/56уп) (Кр71 / Р-71)</t>
+  </si>
+  <si>
+    <t>73.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>69.3 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-175ml-50shtup-1yasch56up-kr71-r-71</t>
+  </si>
+  <si>
+    <t>03194</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Rick &amp; Morty 175мл 50шт/уп (1ящ/44уп) Ø69</t>
+  </si>
+  <si>
+    <t>51.86 грн/за уп</t>
+  </si>
+  <si>
+    <t>49.94 грн/від 44 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-175ml-50shtup-1yasch44up-o69</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Tropical  175 мл 50шт/уп (1ящ/60уп/) Ø69</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-175-ml-50shtup-1yasch60up-o69</t>
+  </si>
+  <si>
+    <t>Стакан паперовий кольоровий 175мл 50шт/уп (1ящ/40уп) Ø69</t>
+  </si>
+  <si>
+    <t>23.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>20.63 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-koloroviy-175ml-50shtup-1yasch40up-o69</t>
+  </si>
+  <si>
+    <t>Юні003885</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Yellow plus  175мл Ø71</t>
+  </si>
+  <si>
+    <t>82 грн/за уп</t>
+  </si>
+  <si>
+    <t>77.92 грн/від 56 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-175ml-o71</t>
+  </si>
+  <si>
+    <t>PH4200</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  S 175мл 50шт  Ø71</t>
+  </si>
+  <si>
+    <t>72.2 грн/за уп</t>
+  </si>
+  <si>
+    <t>70.37 грн/від 56 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-s-175ml-50sht-o71</t>
+  </si>
+  <si>
+    <t>G-1718</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Double Green щільний 185мл 50шт/уп Ø73</t>
+  </si>
+  <si>
+    <t>61.95 грн/за уп</t>
+  </si>
+  <si>
+    <t>59.04 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-185ml-50shtup-o73</t>
+  </si>
+  <si>
+    <t>AL-4518</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразові Патріотичні МІКС 175мл  50шт/уп  Ø69</t>
+  </si>
+  <si>
+    <t>47.77 грн/за уп</t>
+  </si>
+  <si>
+    <t>44.36 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-patriotichni-miks-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>ST0505-50</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  Just Drink 175мл  Ø69</t>
+  </si>
+  <si>
+    <t>43.1 грн/за уп</t>
+  </si>
+  <si>
+    <t>40.5 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-175ml-o69</t>
+  </si>
+  <si>
+    <t>Alfa-4531</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразові Україна ДІМ 175мл  50шт/уп  Ø69</t>
+  </si>
+  <si>
+    <t>51.71 грн/за уп</t>
+  </si>
+  <si>
+    <t>49.58 грн/від 56 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>Alfa-4532</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразові Україна ДІМ 270мл  50шт/уп  Ø80</t>
+  </si>
+  <si>
+    <t>67.17 грн/за уп</t>
+  </si>
+  <si>
+    <t>64.77 грн/від 36 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-270ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>Alfa-4533</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразові Україна ДІМ 340мл  50шт/уп  Ø80</t>
+  </si>
+  <si>
+    <t>75.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>73.56 грн/від 42 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>Alfa-4648</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразові Мрія 175мл  50шт/уп  Ø69</t>
+  </si>
+  <si>
+    <t>49.59 грн/від 56 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>005055</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Пульс білий 175мл 50шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>46.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>44.79 грн/від 56 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>S-C-1243</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Жовтий 175мл 50шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-175ml-50shtup-o70</t>
+  </si>
+  <si>
+    <t>S-C-0194</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Блакитний 175мл 50шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>48.3 грн/за уп</t>
+  </si>
+  <si>
+    <t>46.23 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>43.47 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-175ml-50shtup-o70</t>
+  </si>
+  <si>
+    <t>005094</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Лайкосики 175мл 50шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>42 грн/за уп</t>
+  </si>
+  <si>
+    <t>40.18 грн/від 44 уп</t>
+  </si>
+  <si>
+    <t>38.84 грн/від 132 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>ТД-4036</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Yellow plus Економ 175мл  50шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>72.62 грн/за уп</t>
+  </si>
+  <si>
+    <t>68.5 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>ТД-3487</t>
+  </si>
+  <si>
+    <t>Стакан паперовий  BLACK-BLACK Економ 175мл 50шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>54 грн/за уп</t>
+  </si>
+  <si>
+    <t>50.86 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>Еко-ST0701</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий з Бамбуку 185мл  st72</t>
+  </si>
+  <si>
+    <t>67.72 грн/за уп</t>
+  </si>
+  <si>
+    <t>63.18 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-185ml-st72</t>
+  </si>
+  <si>
+    <t>001221</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Пульс 175мл 50шт/уп (1ящ/60уп) кр69</t>
+  </si>
+  <si>
+    <t>45.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>43.89 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-175ml-50shtup-1yasch60up-kr69</t>
+  </si>
+  <si>
+    <t>001222</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Fashion 175мл 50шт/уп (1ящ/60уп) кр69</t>
+  </si>
+  <si>
+    <t>45 грн/за уп</t>
+  </si>
+  <si>
+    <t>43.23 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-175ml-50shtup-1yasch60up-kr69</t>
+  </si>
+  <si>
+    <t>Стакан паперовий 4oz - Graphite cup 185мл 50шт/уп Ø73</t>
+  </si>
+  <si>
+    <t>58 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.35 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-4oz-graphite-cup-185ml-50shtup-o73</t>
+  </si>
+  <si>
+    <t>Ю-12109263\2</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Snow 175мл 25шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>67 грн/за уп</t>
+  </si>
+  <si>
+    <t>61.65 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>57.54 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-175ml-25shtup-o70</t>
+  </si>
+  <si>
+    <t>Юні Green-10209237\1</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Green Біо Юні 175мл 50шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-175ml-50shtup-o70</t>
+  </si>
+  <si>
+    <t>ST07CI</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Coffe in 185мл 50шт/уп Ø72</t>
+  </si>
+  <si>
+    <t>49 грн/за уп</t>
+  </si>
+  <si>
+    <t>46.2 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>43.4 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>40.6 грн/від 280 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-185ml-50shtup-o72</t>
+  </si>
+  <si>
+    <t>ST05CI</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Coffe in 175мл 50шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>41.34 грн/за уп</t>
+  </si>
+  <si>
+    <t>39 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>36.66 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>34.06 грн/від 280 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>00006195</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Лаванда 175мл 50шт/уп кр69</t>
+  </si>
+  <si>
+    <t>40.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>38.25 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>35.96 грн/від 160 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-175ml-50shtup-kr69</t>
+  </si>
+  <si>
+    <t>Еко-ST05GP</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Lavanda cup 175мл 50шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>52.4 грн/за уп</t>
+  </si>
+  <si>
+    <t>48.65 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>45.5 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>ST05FK</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Coffe first 175мл 50шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>43 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>006037</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Улюблена кава 175мл 50шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>44.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>002707</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Міста 175мл 50шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>42.2 грн/за уп</t>
+  </si>
+  <si>
+    <t>40.32 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>ST05LT</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Cartoonʼs 185мл 50шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>43.53 грн/за уп</t>
+  </si>
+  <si>
+    <t>40.78 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-185ml-50shtup-o69</t>
+  </si>
+  <si>
     <t>ЭК-6413</t>
   </si>
   <si>
     <t>Стакан паперовий двошаровий Хеловін 185мл  Ø72</t>
   </si>
   <si>
     <t>65.5 грн/за уп</t>
   </si>
   <si>
     <t>63.48 грн/від 20 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-185ml-o72</t>
   </si>
   <si>
-    <t>AL-4518</t>
-[...152 lines deleted...]
-    <t>Стакан паперовий 4oz - Graphite cup 185мл 50шт/уп Ø73</t>
+    <t>Ю-12109263\1</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Christmas tree 175мл 25шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-175ml-25shtup-o70</t>
+  </si>
+  <si>
+    <t>ЕК-1221</t>
+  </si>
+  <si>
+    <t>Стакан паперовий BLACK-BLACK 175мл 50шт/уп Ø70 ЕК</t>
+  </si>
+  <si>
+    <t>61.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>57.75 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>54.25 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-175ml-50shtup-o70-ek</t>
+  </si>
+  <si>
+    <t>Ю-10209717</t>
+  </si>
+  <si>
+    <t>Стакани паперові одношарові Новорічні листи мікс 175мл 50шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>83.84 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>79.56 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-175ml-50shtup-o70</t>
+  </si>
+  <si>
+    <t>ST05SC</t>
+  </si>
+  <si>
+    <t>Стакан одношаровий 05oz Yellow CUP 175 мл. 50шт.уп (1ящ / 40уп / 2000шт)  70</t>
+  </si>
+  <si>
+    <t>61.64 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-05oz-yellow-cup-175-ml-50shtup-1yasch-40up-2000sht-70</t>
+  </si>
+  <si>
+    <t>KR5736</t>
+  </si>
+  <si>
+    <t>Стакан паперовий червоно-чорний Кристал 175мл 50шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>45.9 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>42.9 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>Юні LightGreen-10209237\3</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Light Green Біо Юні 175мл 50шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-175ml-50shtup-o70</t>
+  </si>
+  <si>
+    <t>ЕК - 006657</t>
+  </si>
+  <si>
+    <t>Стакан паперовий  5oz - COFFEE CUP ENERGY 175мл   50шт / уп  (40уп /2000шт) ST69.Р 70</t>
+  </si>
+  <si>
+    <t>42.47 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-5oz-coffee-cup-energy-175ml-50sht-40up-2000sht-st69r-70</t>
+  </si>
+  <si>
+    <t>Стакани паперові 340 мл</t>
+  </si>
+  <si>
+    <t>001813</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Fashion 340мл 50шт/уп (1ящ/35уп) кр79</t>
+  </si>
+  <si>
+    <t>68.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-340ml-50shtup-1yasch35up-kr79</t>
+  </si>
+  <si>
+    <t>001893</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Пульс 340мл 50шт/уп (1ящ/35уп) кр79</t>
+  </si>
+  <si>
+    <t>68.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>65.72 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-340ml-50shtup-1yasch35up-kr79</t>
+  </si>
+  <si>
+    <t>S-C-1475</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Чорний 340мл 50шт/уп   Ø80</t>
+  </si>
+  <si>
+    <t>71.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>68.76 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>66 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>004042</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Сафарі 340мл 50шт/уп (1ящ/35уп) кр79-80</t>
+  </si>
+  <si>
+    <t>67.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>64.68 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-340ml-50shtup-1yasch35up-kr79-80</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Чорний 340мл 50шт/уп (1ящ/уп25) Ø79</t>
+  </si>
+  <si>
+    <t>35.96 грн/за уп</t>
+  </si>
+  <si>
+    <t>34.17 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-340ml-50shtup-1yaschup25-o79</t>
+  </si>
+  <si>
+    <t>03196</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Rick &amp; Morty 340мл 50шт/уп (1ящ/32уп) Ø80</t>
+  </si>
+  <si>
+    <t>66.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>63.25 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-340ml-50shtup-1yasch32up-o80</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Tropical  340 мл 50шт/уп (1ящ/35уп/) Ø79</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-340-ml-50shtup-1yasch35up-o79</t>
+  </si>
+  <si>
+    <t>Ю-10209716</t>
+  </si>
+  <si>
+    <t>Стакани паперові одношарові Новорічні листи мікс 350мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>124 грн/за уп</t>
+  </si>
+  <si>
+    <t>118.11 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>114.39 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-350ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>Стакан паперовий кольоровий 340мл 50шт/уп (1ящ/32уп) Ø80</t>
+  </si>
+  <si>
+    <t>33.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>33.13 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-koloroviy-340ml-50shtup-1yasch32up-o80</t>
+  </si>
+  <si>
+    <t>Юні003887</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Yellow plus 340мл Ø80</t>
+  </si>
+  <si>
+    <t>135 грн/за уп</t>
+  </si>
+  <si>
+    <t>126.25 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-340ml-o80</t>
+  </si>
+  <si>
+    <t>ST1208</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  Just Drink 340мл  Ø80</t>
+  </si>
+  <si>
+    <t>71.2 грн/за уп</t>
+  </si>
+  <si>
+    <t>67.9 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-340ml-o80</t>
+  </si>
+  <si>
+    <t>ST10 SC</t>
+  </si>
+  <si>
+    <t>Стакан одношаровий 10oz Yellow CUP 340 мл. 50шт.уп (1ящ / 20уп / 1000шт)  80</t>
+  </si>
+  <si>
+    <t>88.48 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-10oz-yellow-cup-340-ml-50shtup-1yasch-20up-1000sht-80</t>
+  </si>
+  <si>
+    <t>ЕК - 006659</t>
+  </si>
+  <si>
+    <t>Стакан паперовий 10oz - COFFEE CUP ENERGY 340мл   50шт / уп  (20уп /1000шт) Р 80</t>
+  </si>
+  <si>
+    <t>71.93 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-10oz-coffee-cup-energy-340ml-50sht-20up-1000sht-r-80</t>
+  </si>
+  <si>
+    <t>Юні17755</t>
+  </si>
+  <si>
+    <t>Стакан паперовий BLACK-BLACK 340мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>122.14 грн/за уп</t>
+  </si>
+  <si>
+    <t>114.22 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>009753</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразові Мікс Патріот 110мл 50шт/уп</t>
+  </si>
+  <si>
+    <t>68.2 грн/за уп</t>
+  </si>
+  <si>
+    <t>63.8 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-miks-patriot-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>Ю-12109261\2</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Snow 350мл 25шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>95 грн/за уп</t>
+  </si>
+  <si>
+    <t>90.1 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>85.63 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-350ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>G-1720</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Double Green щільний 340мл 50шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>93.33 грн/за уп</t>
+  </si>
+  <si>
+    <t>88.9 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-340ml-50shtup-o79</t>
+  </si>
+  <si>
+    <t>005096</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Лайкосики 340мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>66 грн/за уп</t>
+  </si>
+  <si>
+    <t>63.24 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>60.65 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>ЕК-6982</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий чорний Just Drink 340мл Ø80</t>
+  </si>
+  <si>
+    <t>75 грн/за уп</t>
+  </si>
+  <si>
+    <t>70.98 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-chorniy-just-drink-340ml-o80</t>
+  </si>
+  <si>
+    <t>Alfa-4635</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразові МРІЯ 340мл  50шт/уп  Ø80</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>004667</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразові Патріот 340мл  50шт/уп  Ø80</t>
+  </si>
+  <si>
+    <t>71.61 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-patriot-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>S-C-1338</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Жовтий 340мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>74.38 грн/за уп</t>
+  </si>
+  <si>
+    <t>71.5 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>67.66 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>S-C-13380</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Блакитний 340мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>71 грн/за уп</t>
+  </si>
+  <si>
+    <t>68.25 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>64.58 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>005127</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Пульс білий 340мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>69.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>67.12 грн/від 56 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>004261</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  Креатив 340мл 50шт  Ø79</t>
+  </si>
+  <si>
+    <t>113.17 грн/за уп</t>
+  </si>
+  <si>
+    <t>110.45 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>106.83 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-340ml-50sht-o79</t>
+  </si>
+  <si>
+    <t>ТД-4039</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Yellow plus Економ 340мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>113.37 грн/за уп</t>
+  </si>
+  <si>
+    <t>106.95 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>ТД-4038</t>
+  </si>
+  <si>
+    <t>Стакан паперовий  BLACK-BLACK Економ 340мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>79 грн/за уп</t>
+  </si>
+  <si>
+    <t>75.74 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>004202</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  XL 340мл 50шт  Ø79</t>
+  </si>
+  <si>
+    <t>111.37 грн/за уп</t>
+  </si>
+  <si>
+    <t>108.4 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-xl-340ml-50sht-o79</t>
+  </si>
+  <si>
+    <t>002575</t>
+  </si>
+  <si>
+    <t>Стакан паперовий 10oz - Graphite cup 340мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>85 грн/за уп</t>
+  </si>
+  <si>
+    <t>93.36 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-10oz-graphite-cup-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>00545</t>
+  </si>
+  <si>
+    <t>Стакан паперовий BLACK-BLACK 340мл 50шт/уп Ø80 ЕК</t>
+  </si>
+  <si>
+    <t>107.95 грн/за уп</t>
+  </si>
+  <si>
+    <t>101.6 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-340ml-50shtup-o80-ek</t>
+  </si>
+  <si>
+    <t>KR5738</t>
+  </si>
+  <si>
+    <t>Стакан паперовий червоно-чорний Кристал 340мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>71.94 грн/за уп</t>
+  </si>
+  <si>
+    <t>67.62 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>62.72 грн/від 200 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>00006463</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Улюблена кава 340мл 50шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-340ml-50shtup-o79</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразові Мікс Патріот 340мл 50шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-miks-patriot-340ml-50shtup-o79</t>
+  </si>
+  <si>
+    <t>Ю-12109261\1</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Christmas tree 350мл 25шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-350ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>Юні LightGreen-10209239\3</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Light Green Біо Юні 350мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>104.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>99.63 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>93.73 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>87.08 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-350ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>Юні Orange-10209239\2</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Orange Біо Юні 350мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-350ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>ST10LT</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Cartoonʼs 340мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>72.49 грн/за уп</t>
+  </si>
+  <si>
+    <t>63.05 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>ST10CI</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Coffe in 340мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>70.56 грн/за уп</t>
+  </si>
+  <si>
+    <t>67.2 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>63.36 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>59.04 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>Юні Green-10209239\1</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Green Біо Юні 350мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-350ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>ST10FK</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Coffe first 340мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>72.11 грн/за уп</t>
+  </si>
+  <si>
+    <t>67.65 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>63.5 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>Еко-ST10GP</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Lavanda cup 340мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>92.02 грн/за уп</t>
+  </si>
+  <si>
+    <t>85.73 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>80.01 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>002709</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Міста 340мл 50шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-340ml-50shtup-o79</t>
+  </si>
+  <si>
+    <t>ЭК-5994</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий з Бамбуку 340мл Ø80</t>
+  </si>
+  <si>
+    <t>81 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-340ml-o80</t>
+  </si>
+  <si>
+    <t>Стакани паперові 250 мл</t>
+  </si>
+  <si>
+    <t>Юні Green-10209238\1</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Green Біо Юні 250мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>74.52 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>70.2 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>65.88 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-250ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>кріс-4575</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Крістал "Лего" 250мл 20шт/уп Ø76</t>
+  </si>
+  <si>
+    <t>35.7 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-lego-250ml-20shtup-o76</t>
+  </si>
+  <si>
+    <t>Ю-12109262\1</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Christmas tree 250мл 25шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>77 грн/за уп</t>
+  </si>
+  <si>
+    <t>73.01 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>69.46 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-250ml-25shtup-o80</t>
+  </si>
+  <si>
+    <t>004260</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  Креатив 250мл 50шт  Ø79</t>
+  </si>
+  <si>
+    <t>96.21 грн/за уп</t>
+  </si>
+  <si>
+    <t>94.89 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>91.77 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-250ml-50sht-o79</t>
+  </si>
+  <si>
+    <t>Стакан паперовий 8oz - Graphite cup 270мл 50шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>81.93 грн/за уп</t>
+  </si>
+  <si>
+    <t>78.54 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-8oz-graphite-cup-270ml-50shtup-o79</t>
+  </si>
+  <si>
+    <t>Alfa-4634</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразові МРІЯ 270мл  50шт/уп  Ø80</t>
+  </si>
+  <si>
+    <t>67.48 грн/за уп</t>
+  </si>
+  <si>
+    <t>65.07 грн/від 36 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-270ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>кріс-4573</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Крістал "My Birthday Party" 250мл 20шт/уп Ø76</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-my-birthday-party-250ml-20shtup-o76</t>
+  </si>
+  <si>
+    <t>кріс-4578</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Крістал "Космос" 250мл 20шт/уп Ø76</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-kosmos-250ml-20shtup-o76</t>
+  </si>
+  <si>
+    <t>G-1719</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Double Green щільний 270мл 50шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>82.76 грн/за уп</t>
+  </si>
+  <si>
+    <t>79.1 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-270ml-50shtup-o79</t>
+  </si>
+  <si>
+    <t>кріс-4574</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Крістал "Happy Birthday" 250мл 20шт/уп Ø76</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-happy-birthday-250ml-20shtup-o76</t>
+  </si>
+  <si>
+    <t>кріс-4572</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Крістал "З Днем Народження" 250мл 20шт/уп Ø76</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-z-dnem-narodzhennya-250ml-20shtup-o76</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  М 250мл 50шт  Ø79</t>
+  </si>
+  <si>
+    <t>101.32 грн/за уп</t>
+  </si>
+  <si>
+    <t>98.56 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>96.44 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-m-250ml-50sht-o79</t>
+  </si>
+  <si>
+    <t>02887</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Сафарі 250мл 50шт/уп (1ящ/40уп) кр77-78</t>
+  </si>
+  <si>
+    <t>55 грн/за уп</t>
+  </si>
+  <si>
+    <t>52.39 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-250ml-50shtup-1yasch40up-kr77-78</t>
+  </si>
+  <si>
+    <t>Еко-ST0801</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий одноразовий з Бамбуку 270мл  Ø79 Ромб, 79 СТ </t>
+  </si>
+  <si>
+    <t>75.19 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-270ml-o79-romb-79-st</t>
+  </si>
+  <si>
+    <t>S-C-1297</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Жовтий 250мл 50шт/уп Ø76</t>
+  </si>
+  <si>
+    <t>61.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>59.38 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>57 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-250ml-50shtup-o76</t>
+  </si>
+  <si>
+    <t>005056</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Пульс білий 270мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>57.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.6 грн/від 36 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-270ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>001216</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Fashion 250мл 50шт/уп (1ящ/40уп) кр77</t>
+  </si>
+  <si>
+    <t>55.15 грн/за уп</t>
+  </si>
+  <si>
+    <t>53.44 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-250ml-50shtup-1yasch40up-kr77</t>
+  </si>
+  <si>
+    <t>001217</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Пульс 250мл 50шт/уп (1ящ/40уп) кр77</t>
+  </si>
+  <si>
+    <t>57 грн/за уп</t>
+  </si>
+  <si>
+    <t>53.87 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-250ml-50shtup-1yasch40up-kr77</t>
+  </si>
+  <si>
+    <t>S-C-1152</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Чорний 250мл 50шт/уп  Ø75</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-250ml-50shtup-o75</t>
+  </si>
+  <si>
+    <t>S-C-01297</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Червоний 250мл 50шт/уп  Ø76</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-250ml-50shtup-o76</t>
+  </si>
+  <si>
+    <t>03195</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Rick &amp; Morty 250мл 50шт/уп (1ящ/40уп) кр78 р77</t>
+  </si>
+  <si>
+    <t>54.99 грн/за уп</t>
+  </si>
+  <si>
+    <t>52.12 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-250ml-50shtup-1yasch40up-kr78-r77</t>
+  </si>
+  <si>
+    <t>ЕК - 006658</t>
+  </si>
+  <si>
+    <t>Стакан паперовий  8oz - COFFEE CUP ENERGY 270мл   50шт / уп  (20уп /1000шт) Р79 ST 79</t>
+  </si>
+  <si>
+    <t>67.82 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-8oz-coffee-cup-energy-270ml-50sht-20up-1000sht-r79-st-79</t>
+  </si>
+  <si>
+    <t>004666</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Патріот 250мл  50шт/уп   Ø75</t>
+  </si>
+  <si>
+    <t>67.2 грн/за уп</t>
+  </si>
+  <si>
+    <t>63.51 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-patriot-250ml-50shtup-o75</t>
+  </si>
+  <si>
+    <t>Стакан паперовий кольоровий 250мл 50шт/уп (1ящ/36уп) Ø77</t>
+  </si>
+  <si>
+    <t>30.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>26.88 грн/від 36 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-koloroviy-250ml-50shtup-1yasch36up-o77</t>
+  </si>
+  <si>
+    <t>Юні003886</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Yellow plus 250мл Ø80</t>
+  </si>
+  <si>
+    <t>125 грн/за уп</t>
+  </si>
+  <si>
+    <t>118.27 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-250ml-o80</t>
+  </si>
+  <si>
+    <t>ST07510</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  Just Drink 250мл  Ø76</t>
+  </si>
+  <si>
+    <t>55.72 грн/за уп</t>
+  </si>
+  <si>
+    <t>52.88 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-250ml-o76</t>
+  </si>
+  <si>
+    <t>AL-4543</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Патріотичний Мікс 250мл  50шт/уп   Ø77</t>
+  </si>
+  <si>
+    <t>66.08 грн/за уп</t>
+  </si>
+  <si>
+    <t>62.9 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-patriotichniy-miks-250ml-50shtup-o77</t>
+  </si>
+  <si>
+    <t>ST0808</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  Just Drink 270мл  Ø79</t>
+  </si>
+  <si>
+    <t>66.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-270ml-o79</t>
+  </si>
+  <si>
+    <t>Юні3950</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий  BLACK-BLACK 250мл Ø80</t>
+  </si>
+  <si>
+    <t>112.73 грн/за уп</t>
+  </si>
+  <si>
+    <t>106.66 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-250ml-o80</t>
+  </si>
+  <si>
+    <t>S-C-12970</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Блакитний 250мл 50шт/уп Ø76</t>
+  </si>
+  <si>
+    <t>58.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>56.25 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>54 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-250ml-50shtup-o76</t>
+  </si>
+  <si>
+    <t>ST08SC</t>
+  </si>
+  <si>
+    <t>Стакан одношаровий 8 oz Yellow CUP 270мл. 50шт.уп (1ящ / 20уп / 1000шт)  P79</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-8-oz-yellow-cup-270ml-50shtup-1yasch-20up-1000sht-p79</t>
+  </si>
+  <si>
+    <t>005454</t>
+  </si>
+  <si>
+    <t>Стакан паперовий BLACK-BLACK Чорний 250мл 50шт/уп Ø75 ST  ЕК</t>
+  </si>
+  <si>
+    <t>87.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>82.5 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-chorniy-250ml-50shtup-o75-st-ek</t>
+  </si>
+  <si>
+    <t>ST75CI</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Coffe in 250мл 50шт/уп Ø76</t>
+  </si>
+  <si>
+    <t>56.03 грн/за уп</t>
+  </si>
+  <si>
+    <t>53.28 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>49.58 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>46.62 грн/від 280 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-250ml-50shtup-o76</t>
+  </si>
+  <si>
+    <t>KR5737</t>
+  </si>
+  <si>
+    <t>Стакан паперовий червоно-чорний Кристал 250мл 50шт/уп Ø76</t>
+  </si>
+  <si>
+    <t>57.54 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>53.34 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-250ml-50shtup-o76</t>
+  </si>
+  <si>
+    <t>ST75LT</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Cartoonʼs 250мл 50шт/уп Ø76</t>
+  </si>
+  <si>
+    <t>54.65 грн/за уп</t>
+  </si>
+  <si>
+    <t>51.38 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-250ml-50shtup-o76</t>
+  </si>
+  <si>
+    <t>ТД-001544</t>
+  </si>
+  <si>
+    <t>Стакан паперовий  BLACK-BLACK Економ 250мл 50шт/уп Ø75</t>
+  </si>
+  <si>
+    <t>62.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>60.06 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-250ml-50shtup-o75</t>
+  </si>
+  <si>
+    <t>002708</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Міста 250мл 50шт/уп Ø77</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-250ml-50shtup-o77</t>
+  </si>
+  <si>
+    <t>006038</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Улюблена кава 250мл 50шт/уп Ø77</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-250ml-50shtup-o77</t>
+  </si>
+  <si>
+    <t>Еко-ST08GP</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Lavanda cup 270мл 50шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>84.29 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-270ml-50shtup-o79</t>
+  </si>
+  <si>
+    <t>ST75FK</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Coffe first 250мл 50шт/уп Ø76</t>
+  </si>
+  <si>
+    <t>54.03 грн/за уп</t>
+  </si>
+  <si>
+    <t>50.59 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-250ml-50shtup-o76</t>
+  </si>
+  <si>
+    <t>ST08CI</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Coffe in 270мл 50шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>63 грн/за уп</t>
+  </si>
+  <si>
+    <t>59.85 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>56.25 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>53.1 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-270ml-50shtup-o79</t>
+  </si>
+  <si>
+    <t>006484</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий CHRISTMAS CAFE 270мл 25шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>67.04 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>62.71 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>58.39 грн/від 220 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-cafe-270ml-25shtup-o79</t>
+  </si>
+  <si>
+    <t>Юні Orange-10209238\2</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Orange Біо Юні 250мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>69.12 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-250ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>ТД-4037</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Yellow plus Економ 250мл 50шт/уп Ø75</t>
+  </si>
+  <si>
+    <t>96.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>90.87 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-250ml-50shtup-o75</t>
+  </si>
+  <si>
+    <t>Юні LightGreen-10209238\3</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Light Green Біо Юні 250мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-250ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>ЭК-6414</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Хеловін 270мл  Ø79</t>
+  </si>
+  <si>
+    <t>56.35 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-270ml-o79</t>
+  </si>
+  <si>
+    <t>005095</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Лайкосики 250мл 50шт/уп Ø77</t>
+  </si>
+  <si>
+    <t>52 грн/за уп</t>
+  </si>
+  <si>
+    <t>49.66 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>47.61 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-250ml-50shtup-o77</t>
+  </si>
+  <si>
+    <t>Ю-12109262\2</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Snow 250мл 25шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-250ml-25shtup-o80</t>
+  </si>
+  <si>
+    <t>Ю-10209715</t>
+  </si>
+  <si>
+    <t>Стакани паперові одношарові Новорічні листи мікс 250мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>102 грн/за уп</t>
+  </si>
+  <si>
+    <t>97 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>92.04 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-250ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Tropical  250 мл 50шт/уп (1ящ/40уп/) Ø77</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-250-ml-50shtup-1yasch40up-o77</t>
+  </si>
+  <si>
+    <t>Стакани паперові 110 мл</t>
+  </si>
+  <si>
+    <t>G-1717</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Double Green щільний 110мл 50шт/уп</t>
+  </si>
+  <si>
+    <t>50.15 грн/за уп</t>
+  </si>
+  <si>
+    <t>47.25 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>44.57 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Пульс  110мл 50шт/уп (1ящ/80уп/)</t>
+  </si>
+  <si>
+    <t>37 грн/за уп</t>
+  </si>
+  <si>
+    <t>34.98 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-110ml-50shtup-1yasch80up</t>
+  </si>
+  <si>
+    <t>Еко-ST0401</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий з Бамбуку 110мл</t>
+  </si>
+  <si>
+    <t>48.7 грн/за уп</t>
+  </si>
+  <si>
+    <t>45.49 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-110ml</t>
+  </si>
+  <si>
+    <t>Юні Orange-10209236\2</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Orange Біо Юні 110мл 50шт/уп</t>
+  </si>
+  <si>
+    <t>43.78 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>41.38 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>39.33 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>Юні LightGreen-10209236\3</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Light Green Біо Юні 110мл 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>Ю-12207881\2</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Christmas tree 110мл 35шт/уп</t>
+  </si>
+  <si>
+    <t>86 грн/за уп</t>
+  </si>
+  <si>
+    <t>83.26 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>81.14 грн/від 144 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-110ml-35shtup</t>
+  </si>
+  <si>
+    <t>Ю-12207281\3</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Snow 110мл 35шт/уп</t>
+  </si>
+  <si>
+    <t>58.48 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>56.99 грн/від 144 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-110ml-35shtup</t>
+  </si>
+  <si>
+    <t>Юні003884</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Yellow plus  110мл</t>
+  </si>
+  <si>
+    <t>73 грн/за уп</t>
+  </si>
+  <si>
+    <t>68.38 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-110ml</t>
+  </si>
+  <si>
+    <t>ST04SC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан одношаровий 4 oz Yellow CUP 110мл. 50шт.уп (1ящ / 20уп / 1000шт)  </t>
+  </si>
+  <si>
+    <t>48.16 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-4-oz-yellow-cup-110ml-50shtup-1yasch-20up-1000sht</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Tropical 110мл 50шт/уп (1ящ/80уп/)</t>
+  </si>
+  <si>
+    <t>35.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>33.66 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-110ml-50shtup-1yasch80up</t>
+  </si>
+  <si>
+    <t>ST04CI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий Coffe in 110мл 50шт/уп </t>
+  </si>
+  <si>
+    <t>36.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>35.04 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>32.59 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>30.14 грн/від 280 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>03193</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий Rick &amp; Morty 110мл 50шт/уп (1ящ/60уп) </t>
+  </si>
+  <si>
+    <t>35 грн/за уп</t>
+  </si>
+  <si>
+    <t>33.29 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-110ml-50shtup-1yasch60up</t>
+  </si>
+  <si>
+    <t>S-C-0187</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Чорний 110мл 50шт/уп (1ящ/60уп)</t>
+  </si>
+  <si>
+    <t>38.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>37.5 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>36 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-110ml-50shtup-1yasch60up</t>
+  </si>
+  <si>
+    <t>S-C-01290</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий Червоний 110мл 50шт/уп </t>
+  </si>
+  <si>
+    <t>36.95 грн/за уп</t>
+  </si>
+  <si>
+    <t>35.63 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>34.2 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>001911</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Сафарі  110мл 50шт/уп (1ящ/80уп/)</t>
+  </si>
+  <si>
+    <t>33.66 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-110ml-50shtup-1yasch80up</t>
+  </si>
+  <si>
+    <t>02927</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Fashion  110мл 50шт/уп (1ящ/80уп/)</t>
+  </si>
+  <si>
+    <t>34.98 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-110ml-50shtup-1yasch80up</t>
+  </si>
+  <si>
+    <t>Юні17752</t>
+  </si>
+  <si>
+    <t>Стакан паперовий  BLACK-BLACK 110мл 50шт/уп (1ящ/48уп)</t>
+  </si>
+  <si>
+    <t>63.13 грн/за уп</t>
+  </si>
+  <si>
+    <t>59.14 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-110ml-50shtup-1yasch48up</t>
+  </si>
+  <si>
+    <t>EK-006656</t>
+  </si>
+  <si>
+    <t>Стакан паперовий  4oz - COFFEE CUP ENERGY 110мл   50шт / уп   (20уп /1000шт)</t>
+  </si>
+  <si>
+    <t>37.7 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-4oz-coffee-cup-energy-110ml-50sht-20up-1000sht</t>
+  </si>
+  <si>
+    <t>Юні Green-10209236\1</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Green Біо Юні 110мл 50шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>00006277</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Lavanda cup 110мл 50шт/уп</t>
+  </si>
+  <si>
+    <t>34.5 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>31.75 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-cup-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>Еко-ST04GP</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Lavanda cup 110мл 50шт/уп</t>
+  </si>
+  <si>
+    <t>50.14 грн/за уп</t>
+  </si>
+  <si>
+    <t>46.57 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>43.55 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>ST04FK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий Coffe first 110мл 50шт/уп </t>
+  </si>
+  <si>
+    <t>35.31 грн/за уп</t>
+  </si>
+  <si>
+    <t>32.89 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>ТД-3566</t>
+  </si>
+  <si>
+    <t>Стакан паперовий  BLACK-BLACK Економ 110мл 50шт/уп</t>
+  </si>
+  <si>
+    <t>44 грн/за уп</t>
+  </si>
+  <si>
+    <t>41.52 грн/від 84 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>ТД-4225</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Yellow plus Економ 110мл 50шт/уп</t>
+  </si>
+  <si>
+    <t>59 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.59 грн/від 84 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>005093</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий Лайкосики 110мл 50шт/уп </t>
+  </si>
+  <si>
+    <t>31.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>30.06 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>28.81 грн/від 180 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>S-C-1290</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий Жовтий 110мл 50шт/уп </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>S-C-012900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий Блакитний 110мл 50шт/уп </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>Alfa-5020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий Пульс білий 110мл 50шт/уп </t>
+  </si>
+  <si>
+    <t>35.39 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>33.48 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>Alfa-4647</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразові Мрія 110мл  50шт/уп</t>
+  </si>
+  <si>
+    <t>38.92 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>004258</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  Креатив 110мл 50шт</t>
+  </si>
+  <si>
+    <t>63.49 грн/за уп</t>
+  </si>
+  <si>
+    <t>60.61 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>57.67 грн/від 144 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-110ml-50sht</t>
+  </si>
+  <si>
+    <t>PH1232</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  XS 110мл 50шт</t>
+  </si>
+  <si>
+    <t>64.65 грн/за уп</t>
+  </si>
+  <si>
+    <t>62.69 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-xs-110ml-50sht</t>
+  </si>
+  <si>
+    <t>ST0411</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  Just Drink 110мл</t>
+  </si>
+  <si>
+    <t>38.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>36.47 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-110ml</t>
+  </si>
+  <si>
+    <t>KR5735</t>
+  </si>
+  <si>
+    <t>Стакан паперовий червоно-чорний Кристал 110мл 50шт/уп</t>
+  </si>
+  <si>
+    <t>32.9 грн/від 84 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>Стакан паперовий 4oz - Graphite cup 110мл 50шт/уп</t>
+  </si>
+  <si>
+    <t>45.23 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>43.55 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-4oz-graphite-cup-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>Ю-10209718</t>
+  </si>
+  <si>
+    <t>Стакани паперові одношарові Новорічні листи мікс 110мл 50шт/уп</t>
+  </si>
+  <si>
+    <t>75.58 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>71.06 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>ST04LT</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Cartoonʼs 110мл 50шт/уп</t>
+  </si>
+  <si>
+    <t>36.89 грн/за уп</t>
+  </si>
+  <si>
+    <t>34.68 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>006035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий Міста 110мл 50шт/уп </t>
+  </si>
+  <si>
+    <t>33.41 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>006036</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий Улюблена кава 110мл 50шт/уп </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>Стакани паперові 400 мл</t>
+  </si>
+  <si>
+    <t>002902</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Сафарі 400мл 50шт/уп (1ящ/20уп) кр91</t>
+  </si>
+  <si>
+    <t>96 грн/за уп</t>
+  </si>
+  <si>
+    <t>92.72 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-400ml-50shtup-1yasch20up-kr91</t>
+  </si>
+  <si>
+    <t>ST12 SC</t>
+  </si>
+  <si>
+    <t>Стакан одношаровий 12 oz Yellow CUP 400мл. 50шт.уп (1ящ / 20уп / 1000шт)  90</t>
+  </si>
+  <si>
+    <t>102.83 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-12-oz-yellow-cup-400ml-50shtup-1yasch-20up-1000sht-90</t>
+  </si>
+  <si>
+    <t>S-C-105555</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Червоний 400мл 50шт/уп  кр90</t>
+  </si>
+  <si>
+    <t>104.37 грн/за уп</t>
+  </si>
+  <si>
+    <t>101.5 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>98.88 грн/від 64 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-400ml-50shtup-kr90</t>
+  </si>
+  <si>
+    <t>03197</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Rick &amp; Morty 400мл 50шт/уп (1ящ/20уп) кр90 р89</t>
+  </si>
+  <si>
+    <t>122.73 грн/за уп</t>
+  </si>
+  <si>
+    <t>119.78 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-400ml-50shtup-1yasch20up-kr90-r89</t>
+  </si>
+  <si>
+    <t>Юні Orange-10209240\2</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Orange Біо Юні 450мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>118.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>112.61 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>105.98 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>99.36 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-450ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>006135</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Улюблена кава 400мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>97.28 грн/за уп</t>
+  </si>
+  <si>
+    <t>88.92 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>84.36 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-400ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Tropical  400 мл 50шт/уп (1ящ/20уп/) (кр91, р90)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-400-ml-50shtup-1yasch20up-kr91-r90</t>
+  </si>
+  <si>
+    <t>005079</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Пульс білий 400мл 30шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>55.25 грн/від 36 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-400ml-30shtup-o90</t>
+  </si>
+  <si>
+    <t>ЭК-6415</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Хеловін 400мл  Ø90</t>
+  </si>
+  <si>
+    <t>79.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>76.81 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-400ml-o90</t>
+  </si>
+  <si>
+    <t>ЕК - 006660</t>
+  </si>
+  <si>
+    <t>Стакан паперовий 12oz - COFFEE CUP ENERGY 400мл   50шт / уп  (20уп /1000шт) Р 90</t>
+  </si>
+  <si>
+    <t>101.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-12oz-coffee-cup-energy-400ml-50sht-20up-1000sht-r-90</t>
+  </si>
+  <si>
+    <t>Еко-ST1201</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий з Бамбуку 400мл  Ø90</t>
+  </si>
+  <si>
+    <t>112 грн/за уп</t>
+  </si>
+  <si>
+    <t>106.95 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-400ml-o90</t>
+  </si>
+  <si>
+    <t>ST3938</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  Just Drink 400мл  Ø90</t>
+  </si>
+  <si>
+    <t>96.4 грн/за уп</t>
+  </si>
+  <si>
+    <t>92.71 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-400ml-o90</t>
+  </si>
+  <si>
+    <t>Юні18207</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий  BLACK-BLACK 400мл   Ø90</t>
+  </si>
+  <si>
+    <t>134.51 грн/за уп</t>
+  </si>
+  <si>
+    <t>126.37 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-400ml-o90</t>
+  </si>
+  <si>
+    <t>004154</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Fashion 400мл 50шт/уп кр91 Р90</t>
+  </si>
+  <si>
+    <t>95.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>92.63 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-fashion-400ml-50shtup-kr91-r90</t>
+  </si>
+  <si>
+    <t>004152</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Пульс 400мл 50шт/уп кр91 Р90</t>
+  </si>
+  <si>
+    <t>97 грн/за уп</t>
+  </si>
+  <si>
+    <t>94.2 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-puls-400ml-50shtup-kr91-r90</t>
+  </si>
+  <si>
+    <t>004203</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  XXL 400мл 50шт  Ø90</t>
+  </si>
+  <si>
+    <t>134.66 грн/за уп</t>
+  </si>
+  <si>
+    <t>130.32 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>127.02 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-xxl-400ml-50sht-o90</t>
+  </si>
+  <si>
+    <t>004262</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  Креатив 400мл 50шт  Ø90</t>
+  </si>
+  <si>
+    <t>127 грн/за уп</t>
+  </si>
+  <si>
+    <t>123.37 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>120.23 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-400ml-50sht-o90</t>
+  </si>
+  <si>
+    <t>S-C-0001555</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Чорний 400мл 50шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>108.32 грн/за уп</t>
+  </si>
+  <si>
+    <t>104.58 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>97.13 грн/від 64 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-400ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>S-C-15555</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Жовтий 400мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-400ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>S-C-05055</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Блакитний 400мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>99 грн/за уп</t>
+  </si>
+  <si>
+    <t>96.28 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>93.79 грн/від 64 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-400ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>ТД-1556</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Yellow plus Економ 400мл 50шт/уп Ø91</t>
+  </si>
+  <si>
+    <t>145.85 грн/за уп</t>
+  </si>
+  <si>
+    <t>136.85 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-400ml-50shtup-o91</t>
+  </si>
+  <si>
+    <t>005158</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Лайкосики 400мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>109.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>105.14 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>101.57 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-400ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>Юні LightGreen-10209240\3</t>
+  </si>
+  <si>
+    <t>Стакан паперовий  Light Green Біо Юні 450мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-450ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>ТД-1555</t>
+  </si>
+  <si>
+    <t>Стакан паперовий  BLACK-BLACK Економ 400мл 50шт/уп Ø91</t>
+  </si>
+  <si>
+    <t>87 грн/за уп</t>
+  </si>
+  <si>
+    <t>84.17 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-400ml-50shtup-o91</t>
+  </si>
+  <si>
+    <t>G-1721</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Double Green щільний 400мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>120.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>115.12 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-400ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>ТД-004673</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Чорний 400мл 50шт/уп  Ø91</t>
+  </si>
+  <si>
+    <t>97 грн/за пак</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-400ml-50shtup-o91</t>
+  </si>
+  <si>
+    <t>Стакан паперовий 12oz - Graphite cup 400мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>123.43 грн/за уп</t>
+  </si>
+  <si>
+    <t>119.14 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-12oz-graphite-cup-400ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>ЕК-1222</t>
+  </si>
+  <si>
+    <t>Стакан паперовий BLACK-BLACK 400мл 50шт/уп Ø90 ЕК</t>
+  </si>
+  <si>
+    <t>124.78 грн/за уп</t>
+  </si>
+  <si>
+    <t>120.75 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-400ml-50shtup-o90-ek</t>
+  </si>
+  <si>
+    <t>ST12LT</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Cartoonʼs 400мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>101.99 грн/за уп</t>
+  </si>
+  <si>
+    <t>95.63 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>90.52 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-400ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>Еко-ST12GP</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Lavanda cup 400мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>112.93 грн/за уп</t>
+  </si>
+  <si>
+    <t>107.07 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>101.43 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-400ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>006134</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Міста 400мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-400ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>00006196</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Лаванда 400мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>92.3 грн/за уп</t>
+  </si>
+  <si>
+    <t>87.33 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>84.49 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-400ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>ST12CI</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Coffe in 400мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>91 грн/за уп</t>
+  </si>
+  <si>
+    <t>86.1 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>83.3 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>80.5 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-400ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>Юні Green-10209240\1</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Green Біо Юні 450мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-450ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>Юні003888</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Yellow plus  400мл Ø90</t>
+  </si>
+  <si>
+    <t>149 грн/за уп</t>
+  </si>
+  <si>
+    <t>139.97 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-400ml-o90</t>
+  </si>
+  <si>
+    <t>Стакани паперові 500 мл</t>
+  </si>
+  <si>
+    <t>Юні003952</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий  BLACK-BLACK 500мл  Ø90</t>
+  </si>
+  <si>
+    <t>147.19 грн/за уп</t>
+  </si>
+  <si>
+    <t>137.71 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-500ml-o90</t>
+  </si>
+  <si>
+    <t>ТД-01555</t>
+  </si>
+  <si>
+    <t>Стакан паперовий  BLACK-BLACK Економ 500мл 35шт/уп Ø91</t>
+  </si>
+  <si>
+    <t>74.13 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-500ml-35shtup-o91</t>
+  </si>
+  <si>
+    <t>ТД-01558</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Yellow plus Економ 500мл 35шт/уп Ø91</t>
+  </si>
+  <si>
+    <t>119.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>114.05 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-500ml-35shtup-o91</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Fashion 500мл 50шт/уп (1ящ/20уп) (кр-91/ Р-90)</t>
+  </si>
+  <si>
+    <t>114 грн/за уп</t>
+  </si>
+  <si>
+    <t>110.2 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-500ml-50shtup-1yasch20up-kr-91-r-90</t>
+  </si>
+  <si>
+    <t>Стакан паперовий 16oz - Graphite cup 500мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>140 грн/за уп</t>
+  </si>
+  <si>
+    <t>133.9 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-16oz-graphite-cup-500ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>005159</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Лайкосики 500мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>114.22 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>110.35 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-500ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>S-C-015555</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Жовтий 500мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>118 грн/за уп</t>
+  </si>
+  <si>
+    <t>114.95 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>111.15 грн/від 64 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-500ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>004263</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  Креатив 500мл 50шт  Ø90</t>
+  </si>
+  <si>
+    <t>149.81 грн/за уп</t>
+  </si>
+  <si>
+    <t>146.22 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>142.62 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-500ml-50sht-o90</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  ВXL 500мл 50шт  Ø90</t>
+  </si>
+  <si>
+    <t>170.64 грн/за уп</t>
+  </si>
+  <si>
+    <t>166.37 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-vxl-500ml-50sht-o90</t>
+  </si>
+  <si>
+    <t>G-1722</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Double Green щільний 500мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>145.27 грн/за уп</t>
+  </si>
+  <si>
+    <t>139.06 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-500ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>Еко-ST1601</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий з Бамбуку 500мл  Ø90</t>
+  </si>
+  <si>
+    <t>143 грн/за уп</t>
+  </si>
+  <si>
+    <t>137.41 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-500ml-o90</t>
+  </si>
+  <si>
+    <t>Юні003889</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Yellow plus  500мл Ø90</t>
+  </si>
+  <si>
+    <t>153 грн/за уп</t>
+  </si>
+  <si>
+    <t>143.15 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-500ml-o90</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Tropical 500мл 50шт/уп (1ящ/20уп) (кр-91/ Р-90)</t>
+  </si>
+  <si>
+    <t>103 грн/за уп</t>
+  </si>
+  <si>
+    <t>99.16 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-tropical-500ml-50shtup-1yasch20up-kr-91-r-90</t>
+  </si>
+  <si>
+    <t>03198</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Rick &amp; Morty 500мл 50шт/уп (1ящ/20уп) кр90 р89</t>
+  </si>
+  <si>
+    <t>126.61 грн/за уп</t>
+  </si>
+  <si>
+    <t>123.75 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-500ml-50shtup-1yasch20up-kr90-r89</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Пульс 500мл 50шт/уп (1ящ/20уп) (кр-91/ Р-90)</t>
+  </si>
+  <si>
+    <t>103.25 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-500ml-50shtup-1yasch20up-kr-91-r-90</t>
+  </si>
+  <si>
+    <t>002973</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Сафарі 500мл 50шт/уп (1ящ/20уп) кр91</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-500ml-50shtup-1yasch20up-kr91</t>
+  </si>
+  <si>
+    <t>ЕК - 006661</t>
+  </si>
+  <si>
+    <t>Стакан паперовий 16oz - COFFEE CUP ENERGY 500мл   50шт / уп  (20уп /1000шт) Р 90</t>
+  </si>
+  <si>
+    <t>116.35 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-16oz-coffee-cup-energy-500ml-50sht-20up-1000sht-r-90</t>
+  </si>
+  <si>
+    <t>S-C-55550</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Червоний 500мл 50шт/уп  кр90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-500ml-50shtup-kr90</t>
+  </si>
+  <si>
+    <t>S-C-001555</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Чорний 500мл 50шт/уп  кр90</t>
+  </si>
+  <si>
+    <t>121 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>118 грн/від 64 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-500ml-50shtup-kr90</t>
+  </si>
+  <si>
+    <t>S-C-55050</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Блакитний 500мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-500ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>ЕК-1223</t>
+  </si>
+  <si>
+    <t>Стакан паперовий BLACK-BLACK 500мл 50шт/уп Ø90 ЕК</t>
+  </si>
+  <si>
+    <t>149.35 грн/за уп</t>
+  </si>
+  <si>
+    <t>144.2 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-500ml-50shtup-o90-ek</t>
+  </si>
+  <si>
+    <t>ST16LT</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Cartoonʼs 500мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>117.28 грн/за уп</t>
+  </si>
+  <si>
+    <t>110.5 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>105.4 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-500ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>Еко-ST16GP</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Lavanda cup 500мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>144.88 грн/за уп</t>
+  </si>
+  <si>
+    <t>136.99 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-500ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>00006254</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Міста 500мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>104 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-500ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>00006255</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Улюблена кава 500мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-500ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>ST16CI</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Coffe in 500мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>110.29 грн/за уп</t>
+  </si>
+  <si>
+    <t>105.95 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>101.06 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>96.17 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-500ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>Еко-ST16 LK</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Лаванда 500мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>107.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>103.75 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-500ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>ST16 SC</t>
+  </si>
+  <si>
+    <t>Стакан одношаровий 16oz Yellow CUP 500 мл. 50шт.уп (1ящ / 20уп / 1000шт)  90</t>
+  </si>
+  <si>
+    <t>125.73 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-16oz-yellow-cup-500-ml-50shtup-1yasch-20up-1000sht-90</t>
+  </si>
+  <si>
+    <t>ST1608</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  Just Drink 500мл  Ø90</t>
+  </si>
+  <si>
+    <t>115.03 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-500ml-o90</t>
+  </si>
+  <si>
+    <t>Паперові стакани ДИЗАЙНИ</t>
+  </si>
+  <si>
+    <t>Стакани ЧОРНІ</t>
+  </si>
+  <si>
+    <t>Стакани ЧЕРВОНІ</t>
+  </si>
+  <si>
+    <t>Стакани ФЕШН-ПУЛЬС</t>
+  </si>
+  <si>
+    <t>Стакани САФАРІ</t>
+  </si>
+  <si>
+    <t>Стакани "RICK &amp; MORTY"</t>
+  </si>
+  <si>
+    <t>Стакани TROPICAL</t>
+  </si>
+  <si>
+    <t>Стакани YELLOW PLUS</t>
+  </si>
+  <si>
+    <t>Стакани JUST DRINK</t>
+  </si>
+  <si>
+    <t>Стакани паперові XL</t>
+  </si>
+  <si>
+    <t>Стакани паперові КРЕАТИВ</t>
+  </si>
+  <si>
+    <t>Стакани Жовті</t>
+  </si>
+  <si>
+    <t>Стакани БЛАКИТНІ</t>
+  </si>
+  <si>
+    <t>Стакани паперові Лайкосики</t>
+  </si>
+  <si>
+    <t>Cтакани Double Green</t>
+  </si>
+  <si>
+    <t>Стакани Graphite Cup</t>
+  </si>
+  <si>
+    <t>Стакани паперові червоно-чорні</t>
+  </si>
+  <si>
+    <t>Стакани паперові Cartoonʼs</t>
+  </si>
+  <si>
+    <t>Стакани паперові Міста</t>
+  </si>
+  <si>
+    <t>Стакани паперові Улюблена кава</t>
+  </si>
+  <si>
+    <t>Стакани паперові Coffee first</t>
+  </si>
+  <si>
+    <t>Стакани паперові Coffee in</t>
+  </si>
+  <si>
+    <t>Стаканы бумажные COFFEE CUP ENERGY</t>
+  </si>
+  <si>
+    <t>Паперові стакани гофровані</t>
+  </si>
+  <si>
+    <t>Стакан ГОФРОВАНИЙ бурий</t>
+  </si>
+  <si>
+    <t>СУТ3150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакани паперові Гофровані Бурий 340мл  20шт/уп (1ящ/32уп)  (кр80/р80) </t>
+  </si>
+  <si>
+    <t>54.13 грн/за уп</t>
+  </si>
+  <si>
+    <t>52.27 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-buriy-340ml-20shtup-1yasch32up-kr80r80</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Бурий 110мл  25шт/уп (1ящ/40уп)</t>
+  </si>
+  <si>
+    <t>42.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>40.63 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-110ml-25shtup-1yasch40up</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Бурий 250мл Ø77</t>
+  </si>
+  <si>
+    <t>34.95 грн/за уп</t>
+  </si>
+  <si>
+    <t>33.52 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-buriy-250ml-o77</t>
+  </si>
+  <si>
+    <t>Су004292</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Бурий 400мл 20шт/уп  Ø88</t>
+  </si>
+  <si>
+    <t>56.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>54 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-buriy-400ml-20shtup-o88</t>
+  </si>
+  <si>
+    <t>TD4352</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Бурий 250мл 20шт/уп Ø75</t>
+  </si>
+  <si>
+    <t>0 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-buriy-250ml-20shtup-o75</t>
+  </si>
+  <si>
+    <t>PC-3096</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофрований Бурий 185мл 30шт/уп  Ø72</t>
+  </si>
+  <si>
+    <t>50 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-buriy-185ml-30shtup-o72</t>
+  </si>
+  <si>
+    <t>ТП-4560</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра тп Бурий 500мл 25шт/уп (1ящ/24уп) кр90</t>
+  </si>
+  <si>
+    <t>83 грн/за уп</t>
+  </si>
+  <si>
+    <t>80.47 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>76.23 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-tp-buriy-500ml-25shtup-1yasch24up-kr90</t>
+  </si>
+  <si>
+    <t>СУТ4714</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Бурий 250мл  25шт  Ø77-78 sut</t>
+  </si>
+  <si>
+    <t>68.88 грн/за уп</t>
+  </si>
+  <si>
+    <t>64.13 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-250ml-25sht-o77-78-sut</t>
+  </si>
+  <si>
+    <t>ТД-5499</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Бурий 400мл 15шт/уп Ø91</t>
+  </si>
+  <si>
+    <t>43.35 грн/за уп</t>
+  </si>
+  <si>
+    <t>41.31 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-400ml-15shtup-o91</t>
+  </si>
+  <si>
+    <t>СУТ-5485</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Бурий 250мл 25шт/уп Ø78</t>
+  </si>
+  <si>
+    <t>57.44 грн/за уп</t>
+  </si>
+  <si>
+    <t>53.96 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-buriy-250ml-25shtup-o78</t>
+  </si>
+  <si>
+    <t>Х3558</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразовий Гофро-Крафт Бурий 500мл  25шт/уп (1ящ/20уп) кр91</t>
+  </si>
+  <si>
+    <t>97.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>92.73 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazoviy-gofro-kraft-buriy-500ml-25shtup-1yasch20up-kr91</t>
+  </si>
+  <si>
+    <t>Х3557</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразовий Гофро-Крафт Бурий 400мл  25шт/уп (1ящ/20уп) кр91</t>
+  </si>
+  <si>
+    <t>85.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>81.74 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazoviy-gofro-kraft-buriy-400ml-25shtup-1yasch20up-kr91</t>
+  </si>
+  <si>
+    <t>СУ-6169</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Бурий 500мл 20шт/уп  Ø88</t>
+  </si>
+  <si>
+    <t>66.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>62.1 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>57.6 грн/від 84 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-buriy-500ml-20shtup-o88</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Бурий 340мл  20шт/уп (1ящ/32уп) Ø80</t>
+  </si>
+  <si>
+    <t>62.32 грн/за уп</t>
+  </si>
+  <si>
+    <t>59.45 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-340ml-20shtup-1yasch32up-o80</t>
+  </si>
+  <si>
+    <t>СУТ3367</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Бурий 110мл 25шт/уп (1ящ/48уп)</t>
+  </si>
+  <si>
+    <t>35.79 грн/за уп</t>
+  </si>
+  <si>
+    <t>34 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-buriy-110ml-25shtup-1yasch48up</t>
+  </si>
+  <si>
+    <t>001885</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Бурий 400мл 25шт/уп (1ящ/20уп) кр90</t>
+  </si>
+  <si>
+    <t>43.88 грн/за уп</t>
+  </si>
+  <si>
+    <t>42.53 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-buriy-400ml-25shtup-1yasch20up-kr90</t>
+  </si>
+  <si>
+    <t>003399</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Бурий "Х" 400мл 25шт/уп (1ящ/20уп) (кр91/р90)</t>
+  </si>
+  <si>
+    <t>71.82 грн/за уп</t>
+  </si>
+  <si>
+    <t>70.11 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-buriy-kh-400ml-25shtup-1yasch20up-kr91r90</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Бурий  "Х" 175мл 25шт/уп (1ящ/48уп) кр69</t>
+  </si>
+  <si>
+    <t>29.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>28.26 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-buriy-kh-175ml-25shtup-1yasch48up-kr69</t>
+  </si>
+  <si>
+    <t>ХЕП-3548</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Бурий 250мл  25шт/уп (1ящ/35уп) Ø77</t>
+  </si>
+  <si>
+    <t>58.59 грн/за уп</t>
+  </si>
+  <si>
+    <t>56.36 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-250ml-25shtup-1yasch35up-o77</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Бурий 175мл  Ø69</t>
+  </si>
+  <si>
+    <t>56.73 грн/за уп</t>
+  </si>
+  <si>
+    <t>53.48 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-175ml-o69</t>
+  </si>
+  <si>
+    <t>Хеп3401</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Бурий  Х  500мл 25шт/уп (1ящ/20уп) (кр91/р90)</t>
+  </si>
+  <si>
+    <t>80.72 грн/за уп</t>
+  </si>
+  <si>
+    <t>78.11 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-buriy-kh-500ml-25shtup-1yasch20up-kr91r90</t>
+  </si>
+  <si>
+    <t>СУТ3145</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані "Бурий" 175мл  25шт/уп (1ящ/45уп) Ø69</t>
+  </si>
+  <si>
+    <t>44.27 грн/за уп</t>
+  </si>
+  <si>
+    <t>42.6 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-buriy-175ml-25shtup-1yasch45up-o69</t>
+  </si>
+  <si>
+    <t>PC-02502</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Бурий 400мл 30шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>90.58 грн/за уп</t>
+  </si>
+  <si>
+    <t>86.18 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-400ml-30shtup-o90</t>
+  </si>
+  <si>
+    <t>СУТ3146</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані "Бурий"  250мл 25шт/уп (1ящ/30уп)  Ø-77</t>
+  </si>
+  <si>
+    <t>58.18 грн/за уп</t>
+  </si>
+  <si>
+    <t>56.19 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-buriy-250ml-25shtup-1yasch30up-o-77</t>
+  </si>
+  <si>
+    <t>Стакан ГОФРОВАНИЙ червоний</t>
+  </si>
+  <si>
+    <t>Х3556</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Червоний 400мл  25шт/уп (1ящ/20уп) кр91</t>
+  </si>
+  <si>
+    <t>89.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>87.08 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-400ml-25shtup-1yasch20up-kr91</t>
+  </si>
+  <si>
+    <t>002919</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Червоний 250мл 25шт/уп (1ящ/25уп) Ø77</t>
+  </si>
+  <si>
+    <t>39.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>38.4 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-250ml-25shtup-1yasch25up-o77</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразові Гофро-Крафт Червоний 110мл  25шт/уп</t>
+  </si>
+  <si>
+    <t>51.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>49.7 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-gofro-kraft-chervoniy-110ml-25shtup</t>
+  </si>
+  <si>
+    <t>ХЕП-4871</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Червоний 340мл  25шт/уп  Ø80</t>
+  </si>
+  <si>
+    <t>77.98 грн/за уп</t>
+  </si>
+  <si>
+    <t>74.91 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-340ml-25shtup-o80</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Червоний "Х" 400мл 25шт/уп (1ящ/20уп) (кр91/р90)</t>
+  </si>
+  <si>
+    <t>76.56 грн/за уп</t>
+  </si>
+  <si>
+    <t>74.73 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-kh-400ml-25shtup-1yasch20up-kr91r90</t>
+  </si>
+  <si>
+    <t>ТП- 1884</t>
+  </si>
+  <si>
+    <t>Стакан паперовий ТП Гофра Червоний 500мл 25шт/уп   Ø90</t>
+  </si>
+  <si>
+    <t>101.18 грн/за уп</t>
+  </si>
+  <si>
+    <t>95.94 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>92.1 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tp-gofra-chervoniy-500ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>СУ004291</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Червоний  400мл 20шт/уп  Ø88</t>
+  </si>
+  <si>
+    <t>58.7 грн/за уп</t>
+  </si>
+  <si>
+    <t>56.28 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chervoniy-400ml-20shtup-o88</t>
+  </si>
+  <si>
+    <t>СУ-6174</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Червоний  500мл 20шт/уп  Ø88</t>
+  </si>
+  <si>
+    <t>68.83 грн/за уп</t>
+  </si>
+  <si>
+    <t>64.39 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>60.16 грн/від 84 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chervoniy-500ml-20shtup-o88</t>
+  </si>
+  <si>
+    <t>001430</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Червоний 340мл 25шт/уп (1ящ/24уп) кр79</t>
+  </si>
+  <si>
+    <t>41.85 грн/за уп</t>
+  </si>
+  <si>
+    <t>40.16 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>38.81 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>37.13 грн/від 192 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-340ml-25shtup-1yasch24up-kr79</t>
+  </si>
+  <si>
+    <t>Х3559</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Червоний 500мл  25шт/уп (1ящ/20уп) кр91</t>
+  </si>
+  <si>
+    <t>98 грн/за уп</t>
+  </si>
+  <si>
+    <t>94.72 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-500ml-25shtup-1yasch20up-kr91</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Червоний "Sc" 110мл 25шт/уп (1ящ/40уп)</t>
+  </si>
+  <si>
+    <t>24.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>23.44 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>22.13 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-sc-110ml-25shtup-1yasch40up</t>
+  </si>
+  <si>
+    <t>ХЕП-3543</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Червоний 250мл  25шт/уп (1ящ/35уп) Ø77</t>
+  </si>
+  <si>
+    <t>59.97 грн/за уп</t>
+  </si>
+  <si>
+    <t>58.41 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-250ml-25shtup-1yasch35up-o77</t>
+  </si>
+  <si>
+    <t>СУТ4715</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Червоний 250мл  25шт  Ø77-78  sut</t>
+  </si>
+  <si>
+    <t>72.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>70 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-250ml-25sht-o77-78-sut</t>
+  </si>
+  <si>
+    <t>СУТ3142</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані  Червоний 340мл 20шт/уп (1ящ/32уп) (кр80/р80)</t>
+  </si>
+  <si>
+    <t>55.25 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chervoniy-340ml-20shtup-1yasch32up-kr80r80</t>
+  </si>
+  <si>
+    <t>СУ00294</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Червоний 110мл 25шт/уп (1ящ/48уп)</t>
+  </si>
+  <si>
+    <t>37.28 грн/за уп</t>
+  </si>
+  <si>
+    <t>35.18 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-110ml-25shtup-1yasch48up</t>
+  </si>
+  <si>
+    <t>СУТ3457</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані  Червоний 175мл  25шт/уп (1ящ/45уп) Ø69</t>
+  </si>
+  <si>
+    <t>48.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>46.94 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chervoniy-175ml-25shtup-1yasch45up-o69</t>
+  </si>
+  <si>
+    <t>СУТ3458</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані Червоний  250мл  25шт/уп (1ящ/30уп)  Ø-77</t>
+  </si>
+  <si>
+    <t>57.24 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.26 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chervoniy-250ml-25shtup-1yasch30up-o-77</t>
+  </si>
+  <si>
+    <t>Хеп3068</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Червоний "Х" 500мл 25шт/уп (1ящ/20уп) (кр91/р90)</t>
+  </si>
+  <si>
+    <t>92.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>90.5 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-kh-500ml-25shtup-1yasch20up-kr91r90</t>
+  </si>
+  <si>
+    <t>СУТ3544</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Червоний 340мл  20шт/уп (1ящ/32уп) Ø80</t>
+  </si>
+  <si>
+    <t>65.09 грн/за уп</t>
+  </si>
+  <si>
+    <t>61.6 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-340ml-20shtup-1yasch32up-o80</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Червоний 175мл  25шт/уп (1ящ/45уп) Ø69</t>
+  </si>
+  <si>
+    <t>58.68 грн/за уп</t>
+  </si>
+  <si>
+    <t>56.98 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-175ml-25shtup-1yasch45up-o69</t>
+  </si>
+  <si>
+    <t>Стакан ГОФРОВАНИЙ жовтий</t>
+  </si>
+  <si>
+    <t>СУ-6170</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Жовтий 500мл 20шт/уп  Ø88</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-zhovtiy-500ml-20shtup-o88</t>
+  </si>
+  <si>
+    <t>СУТ-5999</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Жовтий 400мл "СУТ" 20шт/уп Ø88</t>
+  </si>
+  <si>
+    <t>67.62 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-zhovtiy-400ml-sut-20shtup-o88</t>
+  </si>
+  <si>
+    <t>СУ4293</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Жовтий 400мл 20шт/уп  Ø88</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-zhovtiy-400ml-20shtup-o88</t>
+  </si>
+  <si>
+    <t>СУТ3508</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Жовтий 250мл 25шт/уп (1ящ/30уп) Ø-77</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-250ml-25shtup-1yasch30up-o-77</t>
+  </si>
+  <si>
+    <t>Хеп-03493</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Жовтий "Х" 500мл 25шт/уп (1ящ/20уп) (кр91/р90)</t>
+  </si>
+  <si>
+    <t>89.11 грн/за уп</t>
+  </si>
+  <si>
+    <t>87.18 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-kh-500ml-25shtup-1yasch20up-kr91r90</t>
+  </si>
+  <si>
+    <t>СУТ3509</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані Жовтий 340мл  20шт/уп (1ящ/32уп) (кр80/р80)</t>
+  </si>
+  <si>
+    <t>55.41 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-zhovtiy-340ml-20shtup-1yasch32up-kr80r80</t>
+  </si>
+  <si>
+    <t>СУТ3506</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Жовтий 110мл 25шт/уп (1ящ/45уп)</t>
+  </si>
+  <si>
+    <t>35.7 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-110ml-25shtup-1yasch45up</t>
+  </si>
+  <si>
+    <t>СУТ3507</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Жовтий 175мл 25шт/уп (1ящ/45уп) Ø69</t>
+  </si>
+  <si>
+    <t>48.29 грн/за уп</t>
+  </si>
+  <si>
+    <t>45.69 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-175ml-25shtup-1yasch45up-o69</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Жовтий "Х" 400мл 25шт/уп (1ящ/20уп) (кр91/р90)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-kh-400ml-25shtup-1yasch20up-kr91r90</t>
+  </si>
+  <si>
+    <t>СУТ- 6498</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Жовтий 340мл "СУТ" 20шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>57.97 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-zhovtiy-340ml-sut-20shtup-o80</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Жовтий "Х"175мл 25шт/уп (1ящ/48уп) (кр69/р69)</t>
+  </si>
+  <si>
+    <t>33.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>32.5 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-kh175ml-25shtup-1yasch48up-kr69r69</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Жовтий 250мл 25шт/уп (1ящ/30уп) Ø77</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-250ml-25shtup-1yasch30up-o77</t>
+  </si>
+  <si>
+    <t>Стакан ГОФРОВАНИЙ зелений</t>
+  </si>
+  <si>
+    <t>S-Cз-0001272</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий Гофра Зелений 300мл  Ø79-80</t>
+  </si>
+  <si>
+    <t>49.88 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-gofra-zeleniy-300ml-o79-80</t>
+  </si>
+  <si>
+    <t>002920</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Салатовий 250мл 25шт/уп (1ящ/25уп) Ø77</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-250ml-25shtup-1yasch25up-o77</t>
+  </si>
+  <si>
+    <t>ТП4381</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра  Зелений 350мл 30шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>85.63 грн/за уп</t>
+  </si>
+  <si>
+    <t>82.96 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-zeleniy-350ml-30shtup-o90</t>
+  </si>
+  <si>
+    <t>ТП-3657</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Салатовий 500мл 25шт/уп   Ø90</t>
+  </si>
+  <si>
+    <t>97.47 грн/за уп</t>
+  </si>
+  <si>
+    <t>94.4 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>89.3 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-salatoviy-500ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>СУ-6173</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Салатовий 500мл 20шт/уп кр88</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-500ml-20shtup-kr88</t>
+  </si>
+  <si>
+    <t>Ж-6577</t>
+  </si>
+  <si>
+    <t>Стакан гофра 340 мл "Ж" зелений 25шт / 1уп (1ящ / 32уп / 800шт) (Кр-80 / Р-80) 1</t>
+  </si>
+  <si>
+    <t>71.69 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-340-ml-zh-zeleniy-25sht-1up-1yasch-32up-800sht-kr-80-r-80-1</t>
+  </si>
+  <si>
+    <t>PC-1743</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Салатовий 110мл 30шт/уп</t>
+  </si>
+  <si>
+    <t>43.4 грн/за уп</t>
+  </si>
+  <si>
+    <t>41.18 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-salatoviy-110ml-30shtup</t>
+  </si>
+  <si>
+    <t>ТП4378</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Зелений 250мл 30шт/уп  Ø80</t>
+  </si>
+  <si>
+    <t>66.3 грн/за уп</t>
+  </si>
+  <si>
+    <t>63.75 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-zeleniy-250ml-30shtup-o80</t>
+  </si>
+  <si>
+    <t>СУТ3510</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Салатовий 110мл 25шт/уп (1ящ/45уп)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-110ml-25shtup-1yasch45up</t>
+  </si>
+  <si>
+    <t>СУТ3368</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Зелений 110мл 25шт/уп (1ящ/48уп)</t>
+  </si>
+  <si>
+    <t>36.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>35.25 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zeleniy-110ml-25shtup-1yasch48up</t>
+  </si>
+  <si>
+    <t>СУТ3512</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Салатовий 250мл 25шт/уп (1ящ/30уп) Ø-77</t>
+  </si>
+  <si>
+    <t>54.84 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-250ml-25shtup-1yasch30up-o-77</t>
+  </si>
+  <si>
+    <t>S-Cз-0001308</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  Гофра Зелений 400мл 25шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>72.85 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-zeleniy-400ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>СУТ3511</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Салатовий 175мл 25шт/уп (1ящ/45уп) Ø69</t>
+  </si>
+  <si>
+    <t>47.04 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-175ml-25shtup-1yasch45up-o69</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Зелений "Sc" 110мл 25шт/уп (1ящ/40уп)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zeleniy-sc-110ml-25shtup-1yasch40up</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Салатовий "Х" 400мл 25шт/уп (1ящ/20уп) (кр91/р90)</t>
+  </si>
+  <si>
+    <t>59.85 грн/за уп</t>
+  </si>
+  <si>
+    <t>57.47 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-kh-400ml-25shtup-1yasch20up-kr91r90</t>
+  </si>
+  <si>
+    <t>Хеп3054</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Салатовий "Х" 500мл 25шт/уп (1ящ/20уп) (кр91/р90)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-kh-500ml-25shtup-1yasch20up-kr91r90</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Салатовий 250мл 30шт/уп (1ящ/28уп) Ø79</t>
+  </si>
+  <si>
+    <t>48.18 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-salatoviy-250ml-30shtup-1yasch28up-o79</t>
+  </si>
+  <si>
+    <t>СУТ3143</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані  Зелений 340мл 20шт/уп (1ящ/32уп) (кр80/р80)</t>
+  </si>
+  <si>
+    <t>38.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>36.85 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-zeleniy-340ml-20shtup-1yasch32up-kr80r80</t>
+  </si>
+  <si>
+    <t>СУТ3513</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані Салатовий 340мл  20шт/уп (1ящ/32уп) (кр80/р80)</t>
+  </si>
+  <si>
+    <t>57.69 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-salatoviy-340ml-20shtup-1yasch32up-kr80r80</t>
+  </si>
+  <si>
+    <t>СУ001854</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Салатовий 400мл 20шт/уп  кр88</t>
+  </si>
+  <si>
+    <t>56.28 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-400ml-20shtup-kr88</t>
+  </si>
+  <si>
+    <t>Стакан ГОФРОВАНИЙ чорний</t>
+  </si>
+  <si>
+    <t>002918</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Чорний 250мл 25шт/уп (1ящ/25уп) Ø77</t>
+  </si>
+  <si>
+    <t>55.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>53.75 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-250ml-25shtup-1yasch25up-o77</t>
+  </si>
+  <si>
+    <t>ТП4377</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра  Чорний 180мл 30шт/уп  Ø71</t>
+  </si>
+  <si>
+    <t>51.87 грн/за уп</t>
+  </si>
+  <si>
+    <t>49.88 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-180ml-30shtup-o71</t>
+  </si>
+  <si>
+    <t>Х3560</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Чорний 500мл  25шт/уп (1ящ/20уп) кр91</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-500ml-25shtup-1yasch20up-kr91</t>
+  </si>
+  <si>
+    <t>СУТ3151</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані Чорний 340мл  20шт/уп (1ящ/32уп) (кр80/р80)</t>
+  </si>
+  <si>
+    <t>55.47 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chorniy-340ml-20shtup-1yasch32up-kr80r80</t>
+  </si>
+  <si>
+    <t>СУТ3147</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані "Чорний"  250мл  25шт/уп (1ящ/30уп)  Ø-77</t>
+  </si>
+  <si>
+    <t>57.35 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chorniy-250ml-25shtup-1yasch30up-o-77</t>
+  </si>
+  <si>
+    <t>Stor3029</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Чорний "Sc" 110мл 25шт/уп (1ящ/40уп)</t>
+  </si>
+  <si>
+    <t>33.75 грн/від 42 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-sc-110ml-25shtup-1yasch40up</t>
+  </si>
+  <si>
+    <t>03027</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Чорний "Х" 400мл 25шт/уп (1ящ/20уп) (кр91/р90)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-kh-400ml-25shtup-1yasch20up-kr91r90</t>
+  </si>
+  <si>
+    <t>Хеп03028</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Чорний "Х" 500мл 25шт/уп (1ящ/20уп) (кр91/р90)</t>
+  </si>
+  <si>
+    <t>89.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>87.85 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-kh-500ml-25shtup-1yasch20up-kr91r90</t>
+  </si>
+  <si>
+    <t>03014</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Глянець Чорний 185мл 25шт/уп (1ящ/30уп) кр69</t>
+  </si>
+  <si>
+    <t>27.9 грн/за шт</t>
+  </si>
+  <si>
+    <t>26.56 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>25.29 грн/від 90 шт</t>
+  </si>
+  <si>
+    <t>23.8 грн/від 180 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-glyanec-chorniy-185ml-25shtup-1yasch30up-kr69</t>
+  </si>
+  <si>
+    <t>001651</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Чорний 340мл 25шт/уп (1ящ/24уп) Кр79</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-340ml-25shtup-1yasch24up-kr79</t>
+  </si>
+  <si>
+    <t>001879</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Чорний 500мл 20шт/уп (1ящ/20уп) кр90</t>
+  </si>
+  <si>
+    <t>43.92 грн/за уп</t>
+  </si>
+  <si>
+    <t>42.84 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-500ml-20shtup-1yasch20up-kr90</t>
+  </si>
+  <si>
+    <t>СУ-001878</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований Гофра Чорний 400мл Ø88</t>
+  </si>
+  <si>
+    <t>58.29 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.86 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-gofra-chorniy-400ml-o88</t>
+  </si>
+  <si>
+    <t>S-C-001455</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Чорний 400мл  25шт  Ø90</t>
+  </si>
+  <si>
+    <t>72.85 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-400ml-25sht-o90</t>
+  </si>
+  <si>
+    <t>S-C-Ч001314</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Чорний 500мл 25шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>93.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>88.75 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-500ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>007965</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Чорний 110мл  25шт/уп (1ящ/40уп)</t>
+  </si>
+  <si>
+    <t>45.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>43.88 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-110ml-25shtup-1yasch40up</t>
+  </si>
+  <si>
+    <t>Ж-6576</t>
+  </si>
+  <si>
+    <t>Стакан гофра 340 мл "Ж" чорний 25шт / 1уп (1ящ / 32уп / 800шт) (Кр-80 / Р-80) 1</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-340-ml-zh-chorniy-25sht-1up-1yasch-32up-800sht-kr-80-r-80-1</t>
+  </si>
+  <si>
+    <t>Ж-6575</t>
+  </si>
+  <si>
+    <t>Стакан гофра 250 мл "Ж" чорний 25шт / 1уп (1ящ / 36уп / 900шт)  D-76. ST-75</t>
+  </si>
+  <si>
+    <t>56.65 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-250-ml-zh-chorniy-25sht-1up-1yasch-36up-900sht-d-76-st-75</t>
+  </si>
+  <si>
+    <t>СУТ-6488</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані  "Чорний" Хвиля 175мл  25шт/уп (1ящ/45уп) Ø69</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chorniy-khvilya-175ml-25shtup-1yasch45up-o69</t>
+  </si>
+  <si>
+    <t>СУ-6168</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований Гофра Чорний 500мл Ø88</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-gofra-chorniy-500ml-o88</t>
+  </si>
+  <si>
+    <t>СУ-5995</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Чоний 340мл "СУТ" 20шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>57.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>53.81 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-choniy-340ml-sut-20shtup-o80</t>
+  </si>
+  <si>
+    <t>ХЕП-4880</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Чорний 340мл 25шт  Ø80  Х</t>
+  </si>
+  <si>
+    <t>80.71 грн/за уп</t>
+  </si>
+  <si>
+    <t>76.49 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-340ml-25sht-o80-kh</t>
+  </si>
+  <si>
+    <t>СУТ4716</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Чорний 250мл  25шт/уп  Ø77-78  sut</t>
   </si>
   <si>
     <t>64.16 грн/за уп</t>
   </si>
   <si>
-    <t>61.5 грн/від 20 уп</t>
-[...878 lines deleted...]
-    <t>Стакан паперовий одноразовий Double Green щільний 340мл 50шт/уп Ø79</t>
+    <t>61.95 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-250ml-25shtup-o77-78-sut</t>
+  </si>
+  <si>
+    <t>ТП4421</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий одноразовий Гофра Чорний 110мл 30шт/уп </t>
+  </si>
+  <si>
+    <t>43.39 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-110ml-30shtup</t>
+  </si>
+  <si>
+    <t>ТП4382</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра  Чорний 450мл 30шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-450ml-30shtup-o90</t>
+  </si>
+  <si>
+    <t>ТП4380</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра  Чорний 350мл 30шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>83.63 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-350ml-30shtup-o90</t>
+  </si>
+  <si>
+    <t>ТП4379</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра  Чорний 250мл 30шт/уп  Ø80</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-250ml-30shtup-o80</t>
+  </si>
+  <si>
+    <t>СУТ3369</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Чорний 110мл 25шт/уп (1ящ/48уп)</t>
+  </si>
+  <si>
+    <t>35.57 грн/за уп</t>
+  </si>
+  <si>
+    <t>34.92 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-110ml-25shtup-1yasch48up</t>
+  </si>
+  <si>
+    <t>СУТ3144</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані  "Чорний" 175мл  25шт/уп (1ящ/45уп) Ø69</t>
+  </si>
+  <si>
+    <t>47.14 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chorniy-175ml-25shtup-1yasch45up-o69</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Чорний 175мл  25шт/уп (1ящ/45уп) Ø69</t>
+  </si>
+  <si>
+    <t>60.57 грн/за уп</t>
+  </si>
+  <si>
+    <t>57.75 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-175ml-25shtup-1yasch45up-o69</t>
+  </si>
+  <si>
+    <t>Х3555</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Чорний 400мл  25шт/уп (1ящ/20уп) кр91</t>
+  </si>
+  <si>
+    <t>88 грн/за уп</t>
+  </si>
+  <si>
+    <t>83.85 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-400ml-25shtup-1yasch20up-kr91</t>
+  </si>
+  <si>
+    <t>ХЕП-3537</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Чорний 250мл  25шт/уп (1ящ/35уп) Ø77</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-250ml-25shtup-1yasch35up-o77</t>
+  </si>
+  <si>
+    <t>СУТ-3538</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофро-Крафт Чорний 340мл 20шт Ø80</t>
+  </si>
+  <si>
+    <t>64.28 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-340ml-20sht-o80</t>
+  </si>
+  <si>
+    <t>Стакан ГОФРОВАНИЙ синій - голубий</t>
+  </si>
+  <si>
+    <t>002921</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Синій 250мл 25шт/уп (1ящ/25уп) Ø77</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-250ml-25shtup-1yasch25up-o77</t>
+  </si>
+  <si>
+    <t>СУ-6172</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Блакитний 500мл 20шт/уп  Ø88</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-blakitniy-500ml-20shtup-o88</t>
+  </si>
+  <si>
+    <t>СУ4502</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Синій 400мл 20шт/уп  Ø88</t>
+  </si>
+  <si>
+    <t>53.2 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-siniy-400ml-20shtup-o88</t>
+  </si>
+  <si>
+    <t>СУ4503</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Блакитний 400мл 20шт/уп  Ø88</t>
+  </si>
+  <si>
+    <t>55.86 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-blakitniy-400ml-20shtup-o88</t>
+  </si>
+  <si>
+    <t>PC-3095</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразові Гофровані Блакитні 175мл  30шт/уп  Ø72</t>
+  </si>
+  <si>
+    <t>60.84 грн/за уп</t>
+  </si>
+  <si>
+    <t>59.32 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-gofrovani-blakitni-175ml-30shtup-o72</t>
+  </si>
+  <si>
+    <t>СУТ3338</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані  Голубий 340мл 20шт/уп (1ящ/32уп) (кр80/р80)</t>
+  </si>
+  <si>
+    <t>55.36 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-golubiy-340ml-20shtup-1yasch32up-kr80r80</t>
+  </si>
+  <si>
+    <t>PC-4226</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Блакитний 110мл 30шт/уп</t>
+  </si>
+  <si>
+    <t>43.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>41.63 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-blakitniy-110ml-30shtup</t>
+  </si>
+  <si>
+    <t>СУ-6171</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра Синій 500мл 20шт/уп  Ø88</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-siniy-500ml-20shtup-o88</t>
+  </si>
+  <si>
+    <t>СУТ3515</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Синій 175мл 25шт/уп (1ящ/45уп) Ø69</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-175ml-25shtup-1yasch45up-o69</t>
+  </si>
+  <si>
+    <t>СУТ3514</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Синій 110мл 25шт/уп (1ящ/45уп)</t>
+  </si>
+  <si>
+    <t>36.55 грн/за уп</t>
+  </si>
+  <si>
+    <t>34.91 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-110ml-25shtup-1yasch45up</t>
+  </si>
+  <si>
+    <t>СУТ3459</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані Синій 340мл  20шт/уп (1ящ/32уп) (кр80/р80)</t>
+  </si>
+  <si>
+    <t>61.87 грн/за уп</t>
+  </si>
+  <si>
+    <t>59.05 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-siniy-340ml-20shtup-1yasch32up-kr80r80</t>
+  </si>
+  <si>
+    <t>СУТ3460</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані Синій  250мл  25шт/уп (1ящ/30уп)  Ø-77</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-siniy-250ml-25shtup-1yasch30up-o-77</t>
+  </si>
+  <si>
+    <t>Хеп3403</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Синій  Х  500мл 25шт/уп (1ящ/20уп) (кр91/р90)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-kh-500ml-25shtup-1yasch20up-kr91r90</t>
+  </si>
+  <si>
+    <t>СУТ3339</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Голубий 110мл 25шт/уп (1ящ/48уп)</t>
+  </si>
+  <si>
+    <t>35.44 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-golubiy-110ml-25shtup-1yasch48up</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Синій "Х"175мл 25шт/уп (1ящ/48уп) (кр69/р69)</t>
+  </si>
+  <si>
+    <t>33.78 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-kh175ml-25shtup-1yasch48up-kr69r69</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра Синій "Х" 400мл 25шт/уп (1ящ/20уп) (кр91/р90)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-kh-400ml-25shtup-1yasch20up-kr91r90</t>
+  </si>
+  <si>
+    <t>СУТ3336</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані Голубий 175мл  25шт/уп (1ящ/45уп) Ø69</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-golubiy-175ml-25shtup-1yasch45up-o69</t>
+  </si>
+  <si>
+    <t>СУТ3337</t>
+  </si>
+  <si>
+    <t>Стакани паперові Гофровані  Голубий 250мл 25шт/уп (1ящ/30уп) Ø-77</t>
+  </si>
+  <si>
+    <t>56.3 грн/за шт</t>
+  </si>
+  <si>
+    <t>54.12 грн/від 30 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-golubiy-250ml-25shtup-1yasch30up-o-77</t>
+  </si>
+  <si>
+    <t>Стакан ГОФРОВАНИЙ-ХВИЛЯ бурий</t>
+  </si>
+  <si>
+    <t>PC-02045</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Бурий 275мл 30шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>74 грн/за уп</t>
+  </si>
+  <si>
+    <t>70.11 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-275ml-30shtup-o80</t>
+  </si>
+  <si>
+    <t>PC-2501</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Бурий 500мл 20шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>68.91 грн/за уп</t>
+  </si>
+  <si>
+    <t>66.28 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-500ml-20shtup-o90</t>
+  </si>
+  <si>
+    <t>СУТ-5458</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований Хвиля Бурий 175мл 25шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>50 грн/за уп</t>
+  </si>
+  <si>
+    <t>47.81 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-buriy-175ml-25shtup-o69</t>
+  </si>
+  <si>
+    <t>PC-2046</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Бурий 180мл 30шт/уп Ø71</t>
+  </si>
+  <si>
+    <t>65.1 грн/за уп</t>
+  </si>
+  <si>
+    <t>62.78 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-180ml-30shtup-o71</t>
+  </si>
+  <si>
+    <t>PC-02237</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий Гофра-Хвиля Бурий 110мл 30шт/уп </t>
+  </si>
+  <si>
+    <t>54.67 грн/за уп</t>
+  </si>
+  <si>
+    <t>52.66 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-110ml-30shtup</t>
+  </si>
+  <si>
+    <t>Стакан ГОФРОВАНИЙ-ХВИЛЯ червоний</t>
+  </si>
+  <si>
+    <t>004141</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Червоний 175мл 20шт/уп  Ø69  TD</t>
+  </si>
+  <si>
+    <t>62.64 грн/за уп</t>
+  </si>
+  <si>
+    <t>59.45 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-175ml-20shtup-o69-td</t>
+  </si>
+  <si>
+    <t>004143</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Червоний 340мл 20шт/уп  Ø80  TD</t>
+  </si>
+  <si>
+    <t>66.86 грн/за уп</t>
+  </si>
+  <si>
+    <t>64.43 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-340ml-20shtup-o80-td</t>
+  </si>
+  <si>
+    <t>PC-3091</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Червоний 400мл 30шт/уп (1ящ/20уп) Ø90</t>
+  </si>
+  <si>
+    <t>119.14 грн/за уп</t>
+  </si>
+  <si>
+    <t>113.01 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-400ml-30shtup-1yasch20up-o90</t>
+  </si>
+  <si>
+    <t>PC-3090</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Червоний 275мл 30шт/уп (1ящ/28уп) Ø80</t>
+  </si>
+  <si>
+    <t>94.85 грн/за уп</t>
+  </si>
+  <si>
+    <t>91.26 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-275ml-30shtup-1yasch28up-o80</t>
+  </si>
+  <si>
+    <t>PC-3092</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Червоний 500мл 20шт/уп (1ящ/24уп) Ø90</t>
+  </si>
+  <si>
+    <t>87.79 грн/за уп</t>
+  </si>
+  <si>
+    <t>84.25 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-500ml-20shtup-1yasch24up-o90</t>
+  </si>
+  <si>
+    <t>PC-3089</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Червоний 180мл 30шт/уп (1ящ/35уп) Ø71</t>
+  </si>
+  <si>
+    <t>80.91 грн/за уп</t>
+  </si>
+  <si>
+    <t>77 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-180ml-30shtup-1yasch35up-o71</t>
+  </si>
+  <si>
+    <t>004144</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Червоний 400мл 15шт/уп  Ø91  TD</t>
+  </si>
+  <si>
+    <t>59.08 грн/за уп</t>
+  </si>
+  <si>
+    <t>56.72 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-400ml-15shtup-o91-td</t>
+  </si>
+  <si>
+    <t>004142</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Червоний 250мл 20шт/уп  Ø75  TD</t>
+  </si>
+  <si>
+    <t>63.42 грн/за уп</t>
+  </si>
+  <si>
+    <t>60.36 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-250ml-20shtup-o75-td</t>
+  </si>
+  <si>
+    <t>TD004431</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовый Гофра-Хвиля Червоний 500мл 15шт/уп  Ø91</t>
+  </si>
+  <si>
+    <t>59.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>56.95 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazovyy-gofra-khvilya-chervoniy-500ml-15shtup-o91</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Червоний 340мл 20шт/уп Ø80 СУТ</t>
+  </si>
+  <si>
+    <t>60.06 грн/за уп</t>
+  </si>
+  <si>
+    <t>57.88 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-340ml-20shtup-o80-sut</t>
+  </si>
+  <si>
+    <t>ТД4243</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий одноразовий Гофра-Хвиля Червоний 110мл 20шт/уп </t>
+  </si>
+  <si>
+    <t>39.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>37.3 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>34.96 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-110ml-20shtup</t>
+  </si>
+  <si>
+    <t>СУТ - 6586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан СУТ ХВИЛЯ  гофра 500мл ЧЕРВОНА 20шт / уп (1ящ / 28уп / 560шт) (Р-88) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-sut-khvilya-gofra-500ml-chervona-20sht-1yasch-28up-560sht-r-88</t>
+  </si>
+  <si>
+    <t>PC-3088</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Червоний 110мл 30шт/уп (1ящ/48уп)</t>
+  </si>
+  <si>
+    <t>65.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>63.57 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-110ml-30shtup-1yasch48up</t>
+  </si>
+  <si>
+    <t>СУТ-5998</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий Гофра-Хвиля Червоний 175мл "СУТ" 25шт/уп Ø69 </t>
+  </si>
+  <si>
+    <t>52.96 грн/за уп</t>
+  </si>
+  <si>
+    <t>49.28 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-175ml-sut-25shtup-o69</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Червоний 340мл СУТ 20шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>57.5 грн/за шт</t>
+  </si>
+  <si>
+    <t>53.81 грн/від 32 шт</t>
+  </si>
+  <si>
+    <t>50.27 грн/від 128 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-340ml-sut-20shtup-o80</t>
+  </si>
+  <si>
+    <t>Стакан ГОФРОВАНИЙ-ХВИЛЯ чорний</t>
+  </si>
+  <si>
+    <t>12302165/1</t>
+  </si>
+  <si>
+    <t>Стакан гофрований ХВИЛЯ ЧОРНИЙ Юні 250мл 25шт.уп  (20 рук /500)  80</t>
+  </si>
+  <si>
+    <t>67.03 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-khvilya-chorniy-yuni-250ml-25shtup-20-ruk-500-80</t>
+  </si>
+  <si>
+    <t>004136</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Чоний 175мл 20шт/уп  Ø70  TD</t>
+  </si>
+  <si>
+    <t>52.2 грн/за уп</t>
+  </si>
+  <si>
+    <t>49.54 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-choniy-175ml-20shtup-o70-td</t>
+  </si>
+  <si>
+    <t>СУТ-5997</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Чоний 400мл "СУТ" 20шт/уп Ø88</t>
+  </si>
+  <si>
+    <t>68.4 грн/за уп</t>
+  </si>
+  <si>
+    <t>64.4 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-choniy-400ml-sut-20shtup-o88</t>
+  </si>
+  <si>
+    <t>12302096/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан гофрований ХВИЛЯ ЧОРНИЙ Юні 110мл 35шт.уп  (36 рук /1260) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-khvilya-chorniy-yuni-110ml-35shtup-36-ruk-1260</t>
+  </si>
+  <si>
+    <t>СУТ - 6544</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан СУТ ХВИЛЯ  гофра 500мл чорний 20шт / уп (1ящ / 28уп / 560шт) (Р-88) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-sut-khvilya-gofra-500ml-chorniy-20sht-1yasch-28up-560sht-r-88</t>
+  </si>
+  <si>
+    <t>ТД-4558</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Чорний 110мл 20шт/уп</t>
+  </si>
+  <si>
+    <t>44.28 грн/за уп</t>
+  </si>
+  <si>
+    <t>41.5 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>38.89 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-110ml-20shtup</t>
+  </si>
+  <si>
+    <t>12302164/2</t>
+  </si>
+  <si>
+    <t>Стакан гофрований ХВИЛЯ ЧОРНИЙ  Юні 175мл 30шт.уп  (28 рук /840)  70</t>
+  </si>
+  <si>
+    <t>63.94 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-khvilya-chorniy-yuni-175ml-30shtup-28-ruk-840-70</t>
+  </si>
+  <si>
+    <t>12302164/3</t>
+  </si>
+  <si>
+    <t>Стакан гофрований ХВИЛЯ ЧОРНИЙ Юні 350мл 25шт.уп  (20 рук /500)  90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-khvilya-chorniy-yuni-350ml-25shtup-20-ruk-500-90</t>
+  </si>
+  <si>
+    <t>12302164/4</t>
+  </si>
+  <si>
+    <t>Стакан гофрований ХВИЛЯ ЧОРНИЙ Юні 450мл 20шт.уп  (24 рук /480)  90</t>
+  </si>
+  <si>
+    <t>89.42 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-khvilya-chorniy-yuni-450ml-20shtup-24-ruk-480-90</t>
+  </si>
+  <si>
+    <t>004140</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Чорний 400мл 15шт/уп  Ø91  TD</t>
+  </si>
+  <si>
+    <t>57.92 грн/за уп</t>
+  </si>
+  <si>
+    <t>54.02 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chorniy-400ml-15shtup-o91-td</t>
+  </si>
+  <si>
+    <t>PC-3082</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Чорний 180мл 30шт/уп (1ящ/35уп) Ø71</t>
+  </si>
+  <si>
+    <t>70.14 грн/за уп</t>
+  </si>
+  <si>
+    <t>65.93 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-180ml-30shtup-1yasch35up-o71</t>
+  </si>
+  <si>
+    <t>PC-3080</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Чорний 110мл 30шт/уп (1ящ/48уп)</t>
+  </si>
+  <si>
+    <t>58.62 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.25 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-110ml-30shtup-1yasch48up</t>
+  </si>
+  <si>
+    <t>PC-3084</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Чорний 400мл 30шт/уп (1ящ/20уп) Ø90</t>
+  </si>
+  <si>
+    <t>106.74 грн/за уп</t>
+  </si>
+  <si>
+    <t>101.38 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-400ml-30shtup-1yasch20up-o90</t>
+  </si>
+  <si>
+    <t>PC-003083</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Чорний 275мл 30шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>89.14 грн/за уп</t>
+  </si>
+  <si>
+    <t>85.41 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-275ml-30shtup-o80</t>
+  </si>
+  <si>
+    <t>PC-3085</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Чорний 500мл 20шт/уп (1ящ/24уп) Ø90</t>
+  </si>
+  <si>
+    <t>82.33 грн/за уп</t>
+  </si>
+  <si>
+    <t>79.3 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-500ml-20shtup-1yasch24up-o90</t>
+  </si>
+  <si>
+    <t>004432</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Чорний 500мл 15шт/уп  Ø91</t>
+  </si>
+  <si>
+    <t>60.01 грн/за уп</t>
+  </si>
+  <si>
+    <t>57.05 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chorniy-500ml-15shtup-o91</t>
+  </si>
+  <si>
+    <t>СУТ-5996</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий Гофра-Хвиля Чоний 250мл "СУТ" 25шт/уп Ø78 </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-choniy-250ml-sut-25shtup-o78</t>
+  </si>
+  <si>
+    <t>004137</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Чоний 250мл 20шт/уп  Ø75  TD</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-choniy-250ml-20shtup-o75-td</t>
+  </si>
+  <si>
+    <t>004139</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Чорний 340мл 20шт/уп  Ø80  TD</t>
+  </si>
+  <si>
+    <t>61.11 грн/за уп</t>
+  </si>
+  <si>
+    <t>58.75 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chorniy-340ml-20shtup-o80-td</t>
+  </si>
+  <si>
+    <t>004138</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Чорний 300мл 20шт/уп  Ø80  TD</t>
+  </si>
+  <si>
+    <t>64.34 грн/за уп</t>
+  </si>
+  <si>
+    <t>61.59 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chorniy-300ml-20shtup-o80-td</t>
+  </si>
+  <si>
+    <t>Стакан ГОФРОВАНИЙ-ХВИЛЯ білий</t>
+  </si>
+  <si>
+    <t>PC-4360</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовый Гофра-Хвиля Білий 180мл 30шт/уп Ø71</t>
+  </si>
+  <si>
+    <t>70.4 грн/за уп</t>
+  </si>
+  <si>
+    <t>67.58 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazovyy-gofra-khvilya-biliy-180ml-30shtup-o71</t>
+  </si>
+  <si>
+    <t>PC-4361</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Білий 270мл 30шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>87.41 грн/за уп</t>
+  </si>
+  <si>
+    <t>84.2 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-biliy-270ml-30shtup-o80</t>
+  </si>
+  <si>
+    <t>PC-4362</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Білий 400мл 30шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>102.76 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-biliy-400ml-30shtup-o90</t>
+  </si>
+  <si>
+    <t>РС-5872</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Білий 450мл 20шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>72.28 грн/за уп</t>
+  </si>
+  <si>
+    <t>68.94 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-biliy-450ml-20shtup-o90</t>
+  </si>
+  <si>
+    <t>PC-4359</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Білий 110мл 30шт/уп</t>
+  </si>
+  <si>
+    <t>61.52 грн/за уп</t>
+  </si>
+  <si>
+    <t>58.97 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-biliy-110ml-30shtup</t>
+  </si>
+  <si>
+    <t>Стакани паперові ГОФРО-КРАФТ бурий</t>
+  </si>
+  <si>
+    <t>Стакани паперові ГОФРО-КРАФТ червоний</t>
+  </si>
+  <si>
+    <t>Стакани паперові ГОФРО-КРАФТ чорний</t>
+  </si>
+  <si>
+    <t>Стакан ГОФРОВАНИЙ-ХВИЛЯ салатовий</t>
+  </si>
+  <si>
+    <t>004356</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Салатовий 250мл 20шт/уп  Ø75  TD</t>
+  </si>
+  <si>
+    <t>43.45 грн/за уп</t>
+  </si>
+  <si>
+    <t>41.5 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-salatoviy-250ml-20shtup-o75-td</t>
+  </si>
+  <si>
+    <t>TD004355</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий Гофра-Хвиля Салатовий 110мл 20шт/уп </t>
+  </si>
+  <si>
+    <t>29.3 грн/за уп</t>
+  </si>
+  <si>
+    <t>28.12 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-salatoviy-110ml-20shtup</t>
+  </si>
+  <si>
+    <t>TD004354</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Салатовий 175мл 20шт/уп  Ø69  TD</t>
+  </si>
+  <si>
+    <t>37.92 грн/за уп</t>
+  </si>
+  <si>
+    <t>36 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-salatoviy-175ml-20shtup-o69-td</t>
+  </si>
+  <si>
+    <t>Стакани паперові ГОФРОВАНІ зайці</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофрований Зайці 400мл 15шт/уп  Ø91</t>
+  </si>
+  <si>
+    <t>60.03 грн/за уп</t>
+  </si>
+  <si>
+    <t>58.68 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>57.67 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zayci-400ml-15shtup-o91</t>
+  </si>
+  <si>
+    <t>004268</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофрований Зайці 250мл 20шт/уп  Ø75</t>
+  </si>
+  <si>
+    <t>63.48 грн/за уп</t>
+  </si>
+  <si>
+    <t>61.78 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>60.2 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zayci-250ml-20shtup-o75</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофрований Зайці 340мл 20шт/уп  Ø80</t>
+  </si>
+  <si>
+    <t>64.91 грн/за уп</t>
+  </si>
+  <si>
+    <t>63.11 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>61.47 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zayci-340ml-20shtup-o80</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофрований Зайці 175мл 20шт/уп  Ø69</t>
+  </si>
+  <si>
+    <t>52.85 грн/за уп</t>
+  </si>
+  <si>
+    <t>49.98 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>47.9 грн/від 135 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zayci-175ml-20shtup-o69</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий одноразовий Гофрований Зайці 110мл 20шт/уп </t>
+  </si>
+  <si>
+    <t>48.61 грн/за уп</t>
+  </si>
+  <si>
+    <t>47.12 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>45.26 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zayci-110ml-20shtup</t>
+  </si>
+  <si>
+    <t>Стакани паперові ГОФРОВАНІ Double Black</t>
+  </si>
+  <si>
+    <t>Юні19336</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофрований чорний-чорний 250мл 30шт/уп  Ø80</t>
+  </si>
+  <si>
+    <t>92.07 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>85.45 грн/від 112 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-chorniy-chorniy-250ml-30shtup-o80</t>
+  </si>
+  <si>
+    <t>Юні19337</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофрований чорний-чорний 350мл 25шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>105 грн/за уп</t>
+  </si>
+  <si>
+    <t>97.51 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>90.34 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-chorniy-chorniy-350ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>Юні004275</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофрований чорний-чорний 450мл 20шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>95.02 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>88.09 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-chorniy-chorniy-450ml-20shtup-o90</t>
+  </si>
+  <si>
+    <t>Юні19335</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофрований чорний-чорний 175мл 30шт/уп  Ø71</t>
+  </si>
+  <si>
+    <t>74.47 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>69.04 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-chorniy-chorniy-175ml-30shtup-o71</t>
+  </si>
+  <si>
+    <t>Юні19334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий одноразовий Гофрований чорний-чорний 110мл 30шт/уп </t>
+  </si>
+  <si>
+    <t>69 грн/за уп</t>
+  </si>
+  <si>
+    <t>64.64 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>59.82 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-chorniy-chorniy-110ml-30shtup</t>
+  </si>
+  <si>
+    <t>Стакани паперові ГОФРОВАНІ ХВИЛЯСТІ сакура</t>
+  </si>
+  <si>
+    <t>PC-4415</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий одноразовий Гофра-Хвиля Сакура 110мл 30шт/уп </t>
+  </si>
+  <si>
+    <t>57.3 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.5 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-sakura-110ml-30shtup</t>
+  </si>
+  <si>
+    <t>PC-4416</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  Гофра-Хвиля Сакура 180мл 30шт/уп Ø71</t>
+  </si>
+  <si>
+    <t>75.83 грн/за уп</t>
+  </si>
+  <si>
+    <t>73.65 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-sakura-180ml-30shtup-o71</t>
+  </si>
+  <si>
+    <t>PC-4419</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Сакура 500мл 20шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>84.81 грн/за уп</t>
+  </si>
+  <si>
+    <t>82.15 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-sakura-500ml-20shtup-o90</t>
+  </si>
+  <si>
+    <t>PC-4417</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Сакура 275мл 30шт/уп  Ø80</t>
+  </si>
+  <si>
+    <t>92.06 грн/за уп</t>
+  </si>
+  <si>
+    <t>89.15 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-sakura-275ml-30shtup-o80</t>
+  </si>
+  <si>
+    <t>PC-4418</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофра-Хвиля Сакура 400мл 30шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>115.15 грн/за уп</t>
+  </si>
+  <si>
+    <t>112.14 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-sakura-400ml-30shtup-o90</t>
+  </si>
+  <si>
+    <t>Стакани паперові ГОФРОВАНІ мілітарі</t>
+  </si>
+  <si>
+    <t>ТП-4498</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий одноразовий Гофрований Мілітарі 110мл 30шт/уп </t>
+  </si>
+  <si>
+    <t>51.46 грн/за уп</t>
+  </si>
+  <si>
+    <t>49.14 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-militari-110ml-30shtup</t>
+  </si>
+  <si>
+    <t>Стакан ГОФРОВАНИЙ-ХВИЛЯ Very Peri</t>
+  </si>
+  <si>
+    <t>PC-4615</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Very Peri 400мл 30шт/уп (1ящ/20уп) Ø90</t>
+  </si>
+  <si>
+    <t>107.76 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-very-peri-400ml-30shtup-1yasch20up-o90</t>
+  </si>
+  <si>
+    <t>PC-4616</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Very Peri 500мл 20шт/уп (1ящ/24уп) Ø90</t>
+  </si>
+  <si>
+    <t>78.89 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-very-peri-500ml-20shtup-1yasch24up-o90</t>
+  </si>
+  <si>
+    <t>PC-4614</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Very Peri 110мл 30шт/уп (1ящ/48уп)</t>
+  </si>
+  <si>
+    <t>53.28 грн/від 144 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-very-peri-110ml-30shtup-1yasch48up</t>
+  </si>
+  <si>
+    <t>PC-4610</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Very Peri 180мл 30шт/уп Ø71</t>
+  </si>
+  <si>
+    <t>73.65 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>70.31 грн/від 105 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-very-peri-180ml-30shtup-o71</t>
+  </si>
+  <si>
+    <t>PC-4611</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля Very Peri 275мл 30шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>94.78 грн/за уп</t>
+  </si>
+  <si>
+    <t>87.76 грн/від 112 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-very-peri-275ml-30shtup-o80</t>
+  </si>
+  <si>
+    <t>Стакани паперові гофровані жовті - жовті</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофрований Жовтий-Жовтий 450мл 20шт/уп   Ø90</t>
+  </si>
+  <si>
+    <t>128.1 грн/за уп</t>
+  </si>
+  <si>
+    <t>123.9 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zhovtiy-zhovtiy-450ml-20shtup-o90</t>
+  </si>
+  <si>
+    <t>004711</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофрований Жовтий-Жовтий 350мл 25шт/уп   Ø90</t>
+  </si>
+  <si>
+    <t>128.73 грн/за уп</t>
+  </si>
+  <si>
+    <t>126.99 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zhovtiy-zhovtiy-350ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофрований Жовтий-Жовтий 250мл 30шт/уп   Ø80</t>
+  </si>
+  <si>
+    <t>150.13 грн/за уп</t>
+  </si>
+  <si>
+    <t>146.25 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zhovtiy-zhovtiy-250ml-30shtup-o80</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Гофрований Жовтий-Жовтий 175мл 30шт/уп   Ø71</t>
+  </si>
+  <si>
+    <t>115.18 грн/за уп</t>
+  </si>
+  <si>
+    <t>112.52 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zhovtiy-zhovtiy-175ml-30shtup-o71</t>
+  </si>
+  <si>
+    <t>004708</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий одноразовий Гофрований Жовтий-Жовтий 110мл 30шт/уп </t>
+  </si>
+  <si>
+    <t>95.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>93.22 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zhovtiy-zhovtiy-110ml-30shtup</t>
+  </si>
+  <si>
+    <t>Стакани паперові гофровані Леопард</t>
+  </si>
+  <si>
+    <t>ТП-02-1190</t>
+  </si>
+  <si>
+    <t>Стакан Гофрований Леопард 175мл 30шт\уп Ø71</t>
+  </si>
+  <si>
+    <t>69.17 грн/за уп</t>
+  </si>
+  <si>
+    <t>66.35 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-leopard-175ml-30shtup-o71</t>
+  </si>
+  <si>
+    <t>ТП-02-0913</t>
+  </si>
+  <si>
+    <t>Стакан Гофрований Леопард 450мл 20шт\уп Ø90</t>
+  </si>
+  <si>
+    <t>116.63 грн/за уп</t>
+  </si>
+  <si>
+    <t>110.83 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-leopard-450ml-20shtup-o90</t>
+  </si>
+  <si>
+    <t>ТП-02-1191</t>
+  </si>
+  <si>
+    <t>Стакан Гофрований Леопард 250мл 25шт\уп Ø80</t>
+  </si>
+  <si>
+    <t>74.59 грн/за уп</t>
+  </si>
+  <si>
+    <t>72.93 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-leopard-250ml-25shtup-o80</t>
+  </si>
+  <si>
+    <t>ТП-02-0889</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан Гофрований Леопард 110мл 35шт\уп </t>
+  </si>
+  <si>
+    <t>74.01 грн/за уп</t>
+  </si>
+  <si>
+    <t>70.68 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-leopard-110ml-35shtup</t>
+  </si>
+  <si>
+    <t>ТП-02-1192</t>
+  </si>
+  <si>
+    <t>Стакан Гофрований Леопард 350мл 30шт\уп Ø90</t>
+  </si>
+  <si>
+    <t>92.08 грн/за уп</t>
+  </si>
+  <si>
+    <t>89.37 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-leopard-350ml-30shtup-o90</t>
+  </si>
+  <si>
+    <t>Стакани паперові гофровані Чорниця</t>
+  </si>
+  <si>
+    <t>СУ0021336</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан Гофрований Чорниця 110мл 25шт/уп </t>
+  </si>
+  <si>
+    <t>36.49 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-chornicya-110ml-25shtup</t>
+  </si>
+  <si>
+    <t>СУ0021337</t>
+  </si>
+  <si>
+    <t>Стакан Гофрований Чорниця 175мл 25шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>46.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>45.18 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-chornicya-175ml-25shtup-o69</t>
+  </si>
+  <si>
+    <t>СУ0021338</t>
+  </si>
+  <si>
+    <t>Стакан Гофрований Чорниця 250мл 25шт/уп Ø78</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-chornicya-250ml-25shtup-o78</t>
+  </si>
+  <si>
+    <t>СУ0021339</t>
+  </si>
+  <si>
+    <t>Стакан Гофрований Чорниця 340мл 20шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>54.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>52.3 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-chornicya-340ml-20shtup-o80</t>
+  </si>
+  <si>
+    <t>СУ002130</t>
+  </si>
+  <si>
+    <t>Стакан Гофрований Чорниця 400мл 20шт/уп Ø88</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-chornicya-400ml-20shtup-o88</t>
+  </si>
+  <si>
+    <t>Стакани паперові гофровані Геометрія</t>
+  </si>
+  <si>
+    <t>СУ006157</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований Геометрія 110мл 25шт/уп</t>
+  </si>
+  <si>
+    <t>34.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>32.75 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-110ml-25shtup-0</t>
+  </si>
+  <si>
+    <t>СУ006161</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований Геометрія 400мл 20шт/уп Ø88</t>
+  </si>
+  <si>
+    <t>56 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-400ml-20shtup-o88-0</t>
+  </si>
+  <si>
+    <t>СУ006158</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований Геометрія 175мл 25шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>47.45 грн/за уп</t>
+  </si>
+  <si>
+    <t>44.85 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-175ml-25shtup-o69-0</t>
+  </si>
+  <si>
+    <t>СУ006159</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований Геометрія 250мл 25шт/уп Ø77</t>
+  </si>
+  <si>
+    <t>55.74 грн/за уп</t>
+  </si>
+  <si>
+    <t>53.38 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-250ml-25shtup-o77-0</t>
+  </si>
+  <si>
+    <t>СУ006160</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований Геометрія 340мл 20шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>55.93 грн/за уп</t>
+  </si>
+  <si>
+    <t>53.1 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-340ml-20shtup-o80-0</t>
+  </si>
+  <si>
+    <t>СУ002149</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-340ml-20shtup-o80</t>
+  </si>
+  <si>
+    <t>СУ002461</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-400ml-20shtup-o88</t>
+  </si>
+  <si>
+    <t>хеп-7893</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований Геометрія 500мл 25шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>88.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>85.48 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-500ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>СУ-6194</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований Геометрія 500мл 20шт/уп Ø88</t>
+  </si>
+  <si>
+    <t>65.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>61.65 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-500ml-20shtup-o88</t>
+  </si>
+  <si>
+    <t>СУ008325</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-110ml-25shtup</t>
+  </si>
+  <si>
+    <t>СУ002653</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-175ml-25shtup-o69</t>
+  </si>
+  <si>
+    <t>СУ002164</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-250ml-25shtup-o77</t>
+  </si>
+  <si>
+    <t>Стакани паперові гофровані TOP Line</t>
+  </si>
+  <si>
+    <t>0005651</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий гофрований TOP Line Чорний 250 мл 30шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>82.59 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chorniy-250-ml-30shtup-o80</t>
+  </si>
+  <si>
+    <t>0005653</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий гофрований TOP Line Чорний 450 мл 25шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>94 грн/за уп</t>
+  </si>
+  <si>
+    <t>91.33 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chorniy-450-ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>0005652</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий гофрований TOP Line Чорний 350 мл 30шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>99.05 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chorniy-350-ml-30shtup-o90</t>
+  </si>
+  <si>
+    <t>0005654</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий одноразовий гофрований TOP Line Червоний 110 мл 30шт/уп </t>
+  </si>
+  <si>
+    <t>48.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>46.8 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chervoniy-110-ml-30shtup</t>
+  </si>
+  <si>
+    <t>0005655</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий гофрований TOP Line Червоний 180 мл 30шт/уп Ø71</t>
+  </si>
+  <si>
+    <t>64.24 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chervoniy-180-ml-30shtup-o71</t>
+  </si>
+  <si>
+    <t>ТП-1664</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий гофрований TOP Line Червоний 250 мл 30шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>86.94 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chervoniy-250-ml-30shtup-o80</t>
+  </si>
+  <si>
+    <t>0005658</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий гофрований TOP Line Червоний 450 мл 25шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chervoniy-450-ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>0005649</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий одноразовий гофрований TOP Line Чорний 110 мл 30шт/уп </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chorniy-110-ml-30shtup</t>
+  </si>
+  <si>
+    <t>0005650</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий гофрований TOP Line Чорний 180 мл 30шт/уп Ø71</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chorniy-180-ml-30shtup-o71</t>
+  </si>
+  <si>
+    <t>0005657</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий гофрований TOP Line Червоний 350 мл 30шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chervoniy-350-ml-30shtup-o90</t>
+  </si>
+  <si>
+    <t>Стакани паперові гофровані "Coffee"</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований "Coffee" 250мл 25шт/уп Ø76</t>
+  </si>
+  <si>
+    <t>78 грн/за уп</t>
+  </si>
+  <si>
+    <t>75 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>72 грн/від 90 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-coffee-250ml-25shtup-o76</t>
+  </si>
+  <si>
+    <t>BKF17520</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований "Coffee" 175мл 25шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>59.38 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>57 грн/від 105 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-coffee-175ml-25shtup-o70</t>
+  </si>
+  <si>
+    <t>BKF11020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий гофрований "Coffee" 110мл 25шт/уп </t>
+  </si>
+  <si>
+    <t>48.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>46.4 грн/від 18 уп</t>
+  </si>
+  <si>
+    <t>44.23 грн/від 64 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-coffee-110ml-25shtup</t>
+  </si>
+  <si>
+    <t>BKF34020</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований "Coffee" 340мл 25шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>87.5 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>84 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-coffee-340ml-25shtup-o79</t>
+  </si>
+  <si>
+    <t>BKF40020</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований "Coffee" 400мл 25шт/уп Ø88</t>
+  </si>
+  <si>
+    <t>107.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>103.13 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>99 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-coffee-400ml-25shtup-o88</t>
+  </si>
+  <si>
+    <t>Стакани паперові гофровані "Орнамент"</t>
+  </si>
+  <si>
+    <t>BO34020</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований "Орнамент" 340мл 25шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-ornament-340ml-25shtup-o79</t>
+  </si>
+  <si>
+    <t>BO17520</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований "Орнамент" 175мл 25шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>59.38 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>57 грн/від 90 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-ornament-175ml-25shtup-o70</t>
+  </si>
+  <si>
+    <t>BO25020</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований "Орнамент" 250мл 25шт/уп Ø76</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-ornament-250ml-25shtup-o76</t>
+  </si>
+  <si>
+    <t>BO11020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий гофрований "Орнамент" 110мл 25шт/уп </t>
+  </si>
+  <si>
+    <t>44.23 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-ornament-110ml-25shtup</t>
+  </si>
+  <si>
+    <t>BO40020</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований "Орнамент" 400мл 25шт/уп Ø88</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-ornament-400ml-25shtup-o88</t>
+  </si>
+  <si>
+    <t>Стакани паперові гофро-крафт "Шоколад"</t>
+  </si>
+  <si>
+    <t>DSH50020</t>
+  </si>
+  <si>
+    <t>Стакан Гофрований + Крафт "Шоколад" 500мл 25шт/уп Ø89</t>
+  </si>
+  <si>
+    <t>94.38 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>90.09 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>85.09 грн/від 160 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-500ml-25shtup-o89</t>
+  </si>
+  <si>
+    <t>DSH17520</t>
+  </si>
+  <si>
+    <t>Стакан Гофрований + Крафт "Шоколад" 175мл 25шт/уп Ø69 ДІФ</t>
+  </si>
+  <si>
+    <t>58.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>56 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>52.8 грн/від 135 уп</t>
+  </si>
+  <si>
+    <t>48.8 грн/від 270 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-175ml-25shtup-o69-dif</t>
+  </si>
+  <si>
+    <t>DSH11020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан Гофрований + Крафт "Шоколад" 110мл 25шт/уп </t>
+  </si>
+  <si>
+    <t>42.9 грн/від 18 уп</t>
+  </si>
+  <si>
+    <t>40.63 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>37.7 грн/від 144 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-110ml-25shtup</t>
+  </si>
+  <si>
+    <t>DSH25020</t>
+  </si>
+  <si>
+    <t>Стакан Гофрований + Крафт "Шоколад" 250мл 25шт/уп Ø75</t>
+  </si>
+  <si>
+    <t>61.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>57.8 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>53.98 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>50.58 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-250ml-25shtup-o75</t>
+  </si>
+  <si>
+    <t>DSH40020</t>
+  </si>
+  <si>
+    <t>Стакан Гофрований + Крафт "Шоколад" 400мл 25шт/уп Ø91</t>
+  </si>
+  <si>
+    <t>83.75 грн/від 21 уп</t>
+  </si>
+  <si>
+    <t>79.38 грн/від 63 уп</t>
+  </si>
+  <si>
+    <t>74.38 грн/від 168 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-400ml-25shtup-o91</t>
+  </si>
+  <si>
+    <t>DSH34020</t>
+  </si>
+  <si>
+    <t>Стакан Гофрований + Крафт "Шоколад" 340мл 25шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>78.56 грн/за уп</t>
+  </si>
+  <si>
+    <t>74.18 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>69.88 грн/від 75 уп</t>
+  </si>
+  <si>
+    <t>66.11 грн/від 175 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-340ml-25shtup-o80</t>
+  </si>
+  <si>
+    <t>Стакан ГОФРОВАНИЙ ХВИЛЯ рожевий</t>
+  </si>
+  <si>
+    <t>Юні5888</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований Хвиля рожевий 110мл 30шт/уп</t>
+  </si>
+  <si>
+    <t>53.07 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>50.12 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-rozheviy-110ml-30shtup</t>
+  </si>
+  <si>
+    <t>Юні5891</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований Хвиля рожевий 350мл 25шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>81.4 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>75.89 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-rozheviy-350ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>Юні5892</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований Хвиля рожевий 450мл 20шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>77.7 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>73.35 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-rozheviy-450ml-20shtup-o90</t>
+  </si>
+  <si>
+    <t>Юні5890</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований Хвиля рожевий 250мл 30шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>74.07 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>69.98 грн/від 112 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-rozheviy-250ml-30shtup-o80</t>
+  </si>
+  <si>
+    <t>Юні5889</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований Хвиля рожевий 175мл 30шт/уп Ø71</t>
+  </si>
+  <si>
+    <t>61.75 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>57.6 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-rozheviy-175ml-30shtup-o71</t>
+  </si>
+  <si>
+    <t>Стакани гофровані хвиля блакитні</t>
+  </si>
+  <si>
+    <t>Юні5952</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля блакитний 450мл 20шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>73.97 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-blakitniy-450ml-20shtup-o90</t>
+  </si>
+  <si>
+    <t>Юні5948</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля блакитний 110мл 30шт/уп</t>
+  </si>
+  <si>
+    <t>57.7 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.18 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>52.23 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-blakitniy-110ml-30shtup</t>
+  </si>
+  <si>
+    <t>Юні5950</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля блакитний 250мл 30шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-blakitniy-250ml-30shtup-o80</t>
+  </si>
+  <si>
+    <t>Юні5951</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля блакитний 350мл 25шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>85.68 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-blakitniy-350ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>Юні5949</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Гофра-Хвиля блакитний 175мл 30шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>64.51 грн/за уп</t>
+  </si>
+  <si>
+    <t>60.83 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>57.14 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-blakitniy-175ml-30shtup-o70</t>
+  </si>
+  <si>
+    <t>Стакани паперові гофровані "Лимони"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий гофрований "Лимони" 110мл 25шт/уп </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-limoni-110ml-25shtup</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований "Лимони" УФ 250мл 25шт/уп Ø76</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-limoni-uf-250ml-25shtup-o76</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований "Лимони" УФ 400мл 25шт/уп Ø88</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-limoni-uf-400ml-25shtup-o88</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований "Лимони" УФ 340мл 25шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-limoni-uf-340ml-25shtup-o80</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований "Лимони" УФ 175мл 25шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-limoni-uf-175ml-25shtup-o70</t>
+  </si>
+  <si>
+    <t>Стакани паперові гофровані "Фієста"</t>
+  </si>
+  <si>
+    <t>Х-6377</t>
+  </si>
+  <si>
+    <t>Стакан гофрований "Фієста" Х 175мл 25шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>50.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>47.57 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>44.73 грн/від 144 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-kh-175ml-25shtup-o69</t>
+  </si>
+  <si>
+    <t>FIE-11025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан гофрований "Фієста" 110мл 25шт/уп </t>
+  </si>
+  <si>
+    <t>40.63 грн/від 18 уп</t>
+  </si>
+  <si>
+    <t>39 грн/від 64 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-110ml-25shtup</t>
+  </si>
+  <si>
+    <t>FIE-17525</t>
+  </si>
+  <si>
+    <t>Стакан гофрований "Фієста" 175мл 25шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>48 грн/від 105 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-175ml-25shtup-o70</t>
+  </si>
+  <si>
+    <t>FIE-25025</t>
+  </si>
+  <si>
+    <t>Стакан гофрований "Фієста" 250мл 25шт/уп Ø76</t>
+  </si>
+  <si>
+    <t>56.25 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>54 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-250ml-25shtup-o76</t>
+  </si>
+  <si>
+    <t>FIE-40025</t>
+  </si>
+  <si>
+    <t>Стакан гофрований "Фієста" 400мл 25шт/уп Ø88</t>
+  </si>
+  <si>
+    <t>103.13 грн/від 21 уп</t>
+  </si>
+  <si>
+    <t>99 грн/від 84 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-400ml-25shtup-o88</t>
+  </si>
+  <si>
+    <t>FIE-34025</t>
+  </si>
+  <si>
+    <t>Стакан гофрований "Фієста" 340мл 25шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>69.88 грн/за уп</t>
+  </si>
+  <si>
+    <t>67.19 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>64.5 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-340ml-25shtup-o79</t>
+  </si>
+  <si>
+    <t>Х-6376</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан гофрований "Фієста" Х 110мл 25шт/уп </t>
+  </si>
+  <si>
+    <t>41.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>38.92 грн/від 42 уп</t>
+  </si>
+  <si>
+    <t>36.12 грн/від 126 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-kh-110ml-25shtup</t>
+  </si>
+  <si>
+    <t>Х-6378</t>
+  </si>
+  <si>
+    <t>Стакан гофрований "Фієста" Х 250мл 25шт/уп Ø77</t>
+  </si>
+  <si>
+    <t>54.78 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>51.88 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-kh-250ml-25shtup-o77</t>
+  </si>
+  <si>
+    <t>Х-6379</t>
+  </si>
+  <si>
+    <t>Стакан гофрований "Фієста" Х 400мл 25шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>93.15 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>87.4 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-kh-400ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>Стакани гофровані хвилясті mokko</t>
+  </si>
+  <si>
+    <t>РС-6619</t>
+  </si>
+  <si>
+    <t>Стакан гофра ХВИЛЯ  МОККО МУС  500 мл  20шт / уп (1ящ / 24уп / 480 шт) Р-90</t>
+  </si>
+  <si>
+    <t>77.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-mokko-mus-500-ml-20sht-1yasch-24up-480-sht-r-90</t>
+  </si>
+  <si>
+    <t>РС- 6617</t>
+  </si>
+  <si>
+    <t>Стакан гофра ХВИЛЯ  МОККО МУС  250мл 30шт / уп (1ящ / 28уп / 840шт) Р-80</t>
+  </si>
+  <si>
+    <t>87.89 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-mokko-mus-250ml-30sht-1yasch-28up-840sht-r-80</t>
+  </si>
+  <si>
+    <t>РС- 6615</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан гофра ХВИЛЯ  МОККО МУС  110мл 30шт / уп (1ящ / 48уп / 1440шт) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-mokko-mus-110ml-30sht-1yasch-48up-1440sht</t>
+  </si>
+  <si>
+    <t>РС-6616</t>
+  </si>
+  <si>
+    <t>Стакан гофра ХВИЛЯ  МОККО МУС 180мл 30шт / уп (1ящ / 35уп / 1050шт) Р-71</t>
+  </si>
+  <si>
+    <t>65 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-mokko-mus-180ml-30sht-1yasch-35up-1050sht-r-71</t>
+  </si>
+  <si>
+    <t>РС- 6618</t>
+  </si>
+  <si>
+    <t>Стакан гофра ХВИЛЯ  МОККО МУС 400 мл  30шт / уп (1ящ / 20уп / 600 шт) Р-90</t>
+  </si>
+  <si>
+    <t>114.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-mokko-mus-400-ml-30sht-1yasch-20up-600-sht-r-90</t>
+  </si>
+  <si>
+    <t>Стакани гофровані хвилясті SUNSHINE</t>
+  </si>
+  <si>
+    <t>РС- 6612</t>
+  </si>
+  <si>
+    <t>Стакан гофра ХВИЛЯ  SUNSHINE 250мл 30шт / уп (1ящ / 28уп / 840шт) Р-80</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-sunshine-250ml-30sht-1yasch-28up-840sht-r-80</t>
+  </si>
+  <si>
+    <t>РС- 6613</t>
+  </si>
+  <si>
+    <t>Стакан гофра ХВИЛЯ  SUNSHINE 400 мл  30шт / уп (1ящ / 20уп / 600 шт) Р-90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-sunshine-400-ml-30sht-1yasch-20up-600-sht-r-90</t>
+  </si>
+  <si>
+    <t>РС- 6611</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан гофра ХВИЛЯ  SUNSHINE  110мл 30шт / уп (1ящ / 48уп / 1440шт) </t>
+  </si>
+  <si>
+    <t>62.78 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-sunshine-110ml-30sht-1yasch-48up-1440sht</t>
+  </si>
+  <si>
+    <t>РС-6610</t>
+  </si>
+  <si>
+    <t>Стакан гофра ХВИЛЯ  SUNSHINE 180мл 30шт / уп (1ящ / 35уп / 1050шт) Р-71</t>
+  </si>
+  <si>
+    <t>68 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-sunshine-180ml-30sht-1yasch-35up-1050sht-r-71</t>
+  </si>
+  <si>
+    <t>РС-6614</t>
+  </si>
+  <si>
+    <t>Стакан гофра ХВИЛЯ  SUNSHINE 500 мл  20шт / уп (1ящ / 24уп / 480 шт) Р-90</t>
+  </si>
+  <si>
+    <t>85.35 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-sunshine-500-ml-20sht-1yasch-24up-480-sht-r-90</t>
+  </si>
+  <si>
+    <t>Стакани гофровані хвилясті ОРАНЖ</t>
+  </si>
+  <si>
+    <t>РС- 6620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан гофра ХВИЛЯ ПОМАРАНЧЕВИЙ 110мл 30шт / уп (1ящ / 48уп / 1440шт) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-pomarancheviy-110ml-30sht-1yasch-48up-1440sht</t>
+  </si>
+  <si>
+    <t>РС-6621</t>
+  </si>
+  <si>
+    <t>Стакан гофра ХВИЛЯ  ПОМАРАНЧЕВИЙ 180мл 30шт / уп (1ящ / 35уп / 1050шт) Р-71</t>
+  </si>
+  <si>
+    <t>74.84 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-pomarancheviy-180ml-30sht-1yasch-35up-1050sht-r-71</t>
+  </si>
+  <si>
+    <t>РС- 6622</t>
+  </si>
+  <si>
+    <t>Стакан гофра ХВИЛЯ  ПОМАРАНЧЕВИЙ  250мл 30шт / уп (1ящ / 28уп / 840шт) Р-80</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-pomarancheviy-250ml-30sht-1yasch-28up-840sht-r-80</t>
+  </si>
+  <si>
+    <t>РС- 6623</t>
+  </si>
+  <si>
+    <t>Стакан гофра ХВИЛЯ  ПОМАРАНЧЕВИЙ 400 мл  30шт / уп (1ящ / 20уп / 600 шт) Р-90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-pomarancheviy-400-ml-30sht-1yasch-20up-600-sht-r-90</t>
+  </si>
+  <si>
+    <t>РС-6624</t>
+  </si>
+  <si>
+    <t>Стакан гофра ХВИЛЯ  ПОМАРАНЧЕВИЙ  500 мл  20шт / уп (1ящ / 24уп / 480 шт) Р-90</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-pomarancheviy-500-ml-20sht-1yasch-24up-480-sht-r-90</t>
+  </si>
+  <si>
+    <t>Паперові стакани одноразові</t>
+  </si>
+  <si>
+    <t>Паперові стакани білі</t>
+  </si>
+  <si>
+    <t>ТД6244</t>
+  </si>
+  <si>
+    <t>Стакан паперовий PS Ukraine 400мл 50шт/уп Ø91</t>
+  </si>
+  <si>
+    <t>86.01 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>82.7 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-400ml-50shtup-o91</t>
+  </si>
+  <si>
+    <t>Кріс-5957</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Білий 400мл 50шт/уп КРІСТАЛ Ø90</t>
+  </si>
+  <si>
+    <t>102.99 грн/за уп</t>
+  </si>
+  <si>
+    <t>97.14 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>90.5 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-400ml-50shtup-kristal-o90</t>
+  </si>
+  <si>
+    <t>KV001811</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий Білий одноразовий 110мл 50шт/уп </t>
+  </si>
+  <si>
+    <t>32.4 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-odnorazoviy-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>КРИС-4783</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Білий 340мл  Ø80</t>
+  </si>
+  <si>
+    <t>76.93 грн/за уп</t>
+  </si>
+  <si>
+    <t>70.34 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>65.8 грн/від 200 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-340ml-o80</t>
+  </si>
+  <si>
+    <t>002455</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Білий 500мл 50шт/уп (1ящ/20уп/1000шт) кр90</t>
+  </si>
+  <si>
+    <t>88.8 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-500ml-50shtup-1yasch20up1000sht-kr90</t>
+  </si>
+  <si>
+    <t>ТД6242</t>
+  </si>
+  <si>
+    <t>Стакан паперовий PS Ukraine 250мл 50шт/уп Ø75</t>
+  </si>
+  <si>
+    <t>58.08 грн/за уп</t>
+  </si>
+  <si>
+    <t>54.2 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>50.61 грн/від 144 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-250ml-50shtup-o75</t>
+  </si>
+  <si>
+    <t>ТД6241</t>
+  </si>
+  <si>
+    <t>Стакан паперовий PS Ukraine 175мл 50шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>43.95 грн/за уп</t>
+  </si>
+  <si>
+    <t>40.81 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>37.9 грн/від 162 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-175ml-50shtup-o70</t>
+  </si>
+  <si>
+    <t>006380</t>
+  </si>
+  <si>
+    <t>Стакан паперовий рифлений White sensitive ЕК 110мл 25шт/уп</t>
+  </si>
+  <si>
+    <t>59.52 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-110ml-25shtup</t>
+  </si>
+  <si>
+    <t>TD6240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий PS Ukraine 110мл 50шт/уп </t>
+  </si>
+  <si>
+    <t>34.27 грн/за уп</t>
+  </si>
+  <si>
+    <t>31.96 грн/від 84 уп</t>
+  </si>
+  <si>
+    <t>29.85 грн/від 168 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>Кріс-9564</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий одноразовий Білий 300мл 50шт/уп Кристал Ø80 </t>
+  </si>
+  <si>
+    <t>70.83 грн/за уп</t>
+  </si>
+  <si>
+    <t>67.24 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>63.4 грн/від 128 уп</t>
+  </si>
+  <si>
+    <t>58.6 грн/від 320 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-300ml-50shtup-kristal-o80</t>
+  </si>
+  <si>
+    <t>ТД4331</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Білий 250мл  Ø75  td</t>
+  </si>
+  <si>
+    <t>49.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>47.61 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-250ml-o75-td</t>
+  </si>
+  <si>
+    <t>006383</t>
+  </si>
+  <si>
+    <t>Стакан паперовий рифлений White sensitive ЕК 400мл 25шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>85.98 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-400ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>006384</t>
+  </si>
+  <si>
+    <t>Стакан паперовий рифлений White sensitive ЕК 500мл 25шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>99.69 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-500ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>Еко-ST04WH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий  EK  Білий  110мл   50шт / уп   (40уп /2000шт)  </t>
+  </si>
+  <si>
+    <t>33.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ek-biliy-110ml-50sht-40up-2000sht</t>
+  </si>
+  <si>
+    <t>ST12WH-CH</t>
+  </si>
+  <si>
+    <t>Стакан паперовий  EK  Білий  400мл   50шт / уп   (20уп /1000шт)  Р 90</t>
+  </si>
+  <si>
+    <t>93 грн/за уп</t>
+  </si>
+  <si>
+    <t>89.01 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>85.14 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>79.34 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ek-biliy-400ml-50sht-20up-1000sht-r-90</t>
+  </si>
+  <si>
+    <t>006382</t>
+  </si>
+  <si>
+    <t>Стакан паперовий рифлений White sensitive ЕК 270мл 25шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>71.03 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-270ml-25shtup-o80</t>
+  </si>
+  <si>
+    <t>Еко-ST08WH</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Білий 300мл 50шт/уп  Ø79  ек</t>
+  </si>
+  <si>
+    <t>61.98 грн/за уп</t>
+  </si>
+  <si>
+    <t>58.8 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>55.44 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-300ml-50shtup-o79-ek</t>
+  </si>
+  <si>
+    <t>Еко-ST75WH</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Білий 250мл  Ø75  ек</t>
+  </si>
+  <si>
+    <t>55 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>52 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-250ml-o75-ek</t>
+  </si>
+  <si>
+    <t>Еко-ST05WH</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Білий 175мл 50шт/уп   Ø69  ek</t>
+  </si>
+  <si>
+    <t>47.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>44 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>41 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-175ml-50shtup-o69-ek</t>
+  </si>
+  <si>
+    <t>ТД4330</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Білий 175мл 50шт/уп   Ø69</t>
+  </si>
+  <si>
+    <t>39.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>36.4 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>ТД4332</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Білий 400мл 50шт/уп  Ø91</t>
+  </si>
+  <si>
+    <t>91.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>88 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-400ml-50shtup-o91-0</t>
+  </si>
+  <si>
+    <t>TD6245</t>
+  </si>
+  <si>
+    <t>Стакан паперовий PS Ukraine 500мл 35шт/уп Ø91</t>
+  </si>
+  <si>
+    <t>67.38 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>64.68 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-500ml-35shtup-o91</t>
+  </si>
+  <si>
+    <t>001668</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Білий 250мл 50шт/уп (1ящ/40уп/2000шт) кр77</t>
+  </si>
+  <si>
+    <t>52.17 грн/за уп</t>
+  </si>
+  <si>
+    <t>47.61 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-250ml-50shtup-1yasch40up2000sht-kr77</t>
+  </si>
+  <si>
+    <t>TD4348</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Білий 500мл 35шт/уп  Ø91</t>
+  </si>
+  <si>
+    <t>70.86 грн/за уп</t>
+  </si>
+  <si>
+    <t>68.46 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-500ml-35shtup-o91</t>
+  </si>
+  <si>
+    <t>TD4385</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Білий одноразовий 110мл 50шт/уп TD</t>
+  </si>
+  <si>
+    <t>29.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>28.7 грн/від 84 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-odnorazoviy-110ml-50shtup-td</t>
+  </si>
+  <si>
+    <t>BEST-4338</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий  Білий 175мл 50шт/уп   Ø70-69</t>
+  </si>
+  <si>
+    <t>37.1 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-175ml-50shtup-o70-69</t>
+  </si>
+  <si>
+    <t>КРИС-4782</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Білий  250мл  Ø76</t>
+  </si>
+  <si>
+    <t>60.39 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.12 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>51.92 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-250ml-o76</t>
+  </si>
+  <si>
+    <t>КРИС-4781</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Білий 175мл 50шт/уп   Ø69  kr</t>
+  </si>
+  <si>
+    <t>47.69 грн/за уп</t>
+  </si>
+  <si>
+    <t>43.98 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>41.14 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-175ml-50shtup-o69-kr</t>
+  </si>
+  <si>
+    <t>Кріс-4780</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Білий одноразовий 110мл 50шт/уп KR</t>
+  </si>
+  <si>
+    <t>36.28 грн/за уп</t>
+  </si>
+  <si>
+    <t>33.96 грн/від 84 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-odnorazoviy-110ml-50shtup-kr</t>
+  </si>
+  <si>
+    <t>Кріс-008782</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Крістал Білий 500мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>107.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>101.6 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>96.21 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kristal-biliy-500ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>TD6243</t>
+  </si>
+  <si>
+    <t>Стакан паперовий PS Ukraine 340мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>73.11 грн/за уп</t>
+  </si>
+  <si>
+    <t>68.45 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>63.95 грн/від 160 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>006381</t>
+  </si>
+  <si>
+    <t>Стакан паперовий рифлений White sensitive ЕК 185мл 25шт/уп Ø72</t>
+  </si>
+  <si>
+    <t>62.07 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-185ml-25shtup-o72</t>
+  </si>
+  <si>
+    <t>TD4349</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий одноразовий Білий 340мл   Ø80 </t>
+  </si>
+  <si>
+    <t>61.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>57.73 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-340ml-o80-0</t>
+  </si>
+  <si>
+    <t>002454</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Білий 400мл 50шт/уп (1ящ/20уп/1000шт) кр90</t>
+  </si>
+  <si>
+    <t>88.08 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-400ml-50shtup-1yasch20up1000sht-kr90</t>
+  </si>
+  <si>
+    <t>ST16WH-PR</t>
+  </si>
+  <si>
+    <t>Стакан паперовий  EK  Білий  500мл   50шт / уп   (20уп /1000шт)  Р 90</t>
+  </si>
+  <si>
+    <t>109 грн/за уп</t>
+  </si>
+  <si>
+    <t>104.28 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>98.75 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>92.43 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ek-biliy-500ml-50sht-20up-1000sht-r-90</t>
+  </si>
+  <si>
+    <t>КРИС-001291</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий Крафт Крістал 400мл 50шт/уп Ø91</t>
+  </si>
+  <si>
+    <t>99.97 грн/за уп</t>
+  </si>
+  <si>
+    <t>96.52 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-kristal-400ml-50shtup-o91</t>
+  </si>
+  <si>
+    <t>005730</t>
+  </si>
+  <si>
+    <t>Кришки паперові Крафтові  Ø80 / 50шт/уп  ламінація-1</t>
+  </si>
+  <si>
+    <t>49.21 грн/за уп</t>
+  </si>
+  <si>
+    <t>47.36 грн/від 33 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishki-paperovi-kraftovi-o80-50shtup-laminaciya-1</t>
+  </si>
+  <si>
+    <t>Alfa-4784</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразові МРІЯ 400мл 30шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>82.99 грн/за уп</t>
+  </si>
+  <si>
+    <t>78.76 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>74.59 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-400ml-30shtup-o90</t>
+  </si>
+  <si>
+    <t>004556</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кришки паперові Крафтові  Ø80 / 50шт/уп </t>
+  </si>
+  <si>
+    <t>38.85 грн/за уп</t>
+  </si>
+  <si>
+    <t>37.14 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishki-paperovi-kraftovi-o80-50shtup</t>
+  </si>
+  <si>
+    <t>Alfa-4516</t>
+  </si>
+  <si>
+    <t>Стакани паперові одноразові Україна ДІМ 110мл  50шт/уп</t>
+  </si>
+  <si>
+    <t>47.38 грн/за уп</t>
+  </si>
+  <si>
+    <t>45.54 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>Alfa-3878</t>
+  </si>
+  <si>
+    <t>Стаканиf паперові одноразові Україна ДІМ 400мл 30шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>74.61 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakanif-paperovi-odnorazovi-ukraina-dim-400ml-30shtup-o90</t>
+  </si>
+  <si>
+    <t>Паперові стакани ДВОШАРОВІ</t>
+  </si>
+  <si>
+    <t>S-C-Б/Ч001548</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий двошаровий BLACK 110мл 50шт/уп </t>
+  </si>
+  <si>
+    <t>84.14 грн/за уп</t>
+  </si>
+  <si>
+    <t>81.25 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-black-110ml-50shtup</t>
+  </si>
+  <si>
+    <t>006584</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан Д-Ти  Двошаровий Чорний 400мл 20шт/уп (1ящ/25уп/800шт) 91 </t>
+  </si>
+  <si>
+    <t>58.83 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.39 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-400ml-20shtup-1yasch25up800sht-91</t>
+  </si>
+  <si>
+    <t>S-C-000001550</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Чорний 400мл 25шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>94.76 грн/за уп</t>
+  </si>
+  <si>
+    <t>89.78 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-400ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>006583</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан Д-Ти  Двошаровий Чорний 300мл 20шт/уп (1ящ/30уп/800шт)80/ діф 79 </t>
+  </si>
+  <si>
+    <t>52.95 грн/за уп</t>
+  </si>
+  <si>
+    <t>49.85 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-300ml-20shtup-1yasch30up800sht80-dif-79</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан паперовий Двошаровий Юні Black&amp;White 100мл 35шт\уп (1ящ\48уп\1680шт)  </t>
+  </si>
+  <si>
+    <t>57.83 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-yuni-blackwhite-100ml-35shtup-1yasch48up1680sht</t>
+  </si>
+  <si>
+    <t>Стакани паперові одношарові BLACK-BLACK</t>
+  </si>
+  <si>
+    <t>Стакани СВЯТКОВІ</t>
+  </si>
+  <si>
+    <t>Паперові стакани БАМБУКОВІ</t>
+  </si>
+  <si>
+    <t>Стакани паперові ПАТРІОТИЧНІ</t>
+  </si>
+  <si>
+    <t>Стакани паперові одношарові Lavanda cup</t>
+  </si>
+  <si>
+    <t>Паперові стакани PS Ukraine</t>
+  </si>
+  <si>
+    <t>Стакани паперові одношарові Біо</t>
+  </si>
+  <si>
+    <t>Стакани паперові ДВОШАРОВІ Білий+Крафт</t>
+  </si>
+  <si>
+    <t>Стакани двошарові EC</t>
+  </si>
+  <si>
+    <t>004098</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовый двошаровий Білий+Крафт 180мл 25 шт.уп EC Ø73</t>
+  </si>
+  <si>
+    <t>41.3 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazovyy-dvosharoviy-biliykraft-180ml-25-shtup-ec-o73</t>
+  </si>
+  <si>
+    <t>004097</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий Білий+Крафт  ЕС 500мл Ø90</t>
+  </si>
+  <si>
+    <t>88.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>86.1 грн/від 16 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-es-500ml-o90</t>
+  </si>
+  <si>
+    <t>ЕК-002983</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовый двошаровий Білий+Крафт 400мл 25шт/уп  Ø90  EC</t>
+  </si>
+  <si>
+    <t>74 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazovyy-dvosharoviy-biliykraft-400ml-25shtup-o90-ec</t>
+  </si>
+  <si>
+    <t>Стакани двошарові ТП</t>
+  </si>
+  <si>
+    <t>Х-6746</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровій Білий+крафт 250мл 25шт/уп (1ящ/30уп/750шт) кр77</t>
+  </si>
+  <si>
+    <t>72 грн/за уп</t>
+  </si>
+  <si>
+    <t>66 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>62.7 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>59.4 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-250ml-25shtup-1yasch30up750sht-kr77</t>
+  </si>
+  <si>
+    <t>ТП02-2263</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий Білий+Крафт  TП  500мл Ø90</t>
+  </si>
+  <si>
+    <t>72.92 грн/за уп</t>
+  </si>
+  <si>
+    <t>70.66 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>67.48 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-500ml-o90-0</t>
+  </si>
+  <si>
+    <t>ТП02-2294</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий Білий+Крафт  TП  180мл  Ø71</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-180ml-o71-0</t>
+  </si>
+  <si>
+    <t>юні12109042</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Білий+Крафт 250мл 25шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>58.81 грн/за уп</t>
+  </si>
+  <si>
+    <t>55.77 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>52.26 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>48.36 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-250ml-25shtup-o80-0</t>
+  </si>
+  <si>
+    <t>ТП 02-2262</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий Білий+Крафт 25шт  400мл  Ø90</t>
+  </si>
+  <si>
+    <t>77.03 грн/за уп</t>
+  </si>
+  <si>
+    <t>73.44 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>68.85 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>64.26 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-25sht-400ml-o90</t>
+  </si>
+  <si>
+    <t>юні12108820</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий Білий+Крафт  20шт  500мл Ø90</t>
+  </si>
+  <si>
+    <t>73.29 грн/за уп</t>
+  </si>
+  <si>
+    <t>69.86 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>65.93 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>61.99 грн/від 192 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-20sht-500ml-o90</t>
+  </si>
+  <si>
+    <t>Ю-6412</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Білий+Крафт 110мл  35шт</t>
+  </si>
+  <si>
+    <t>55.26 грн/за уп</t>
+  </si>
+  <si>
+    <t>52.96 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>50.52 грн/від 144 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-110ml-35sht</t>
+  </si>
+  <si>
+    <t>006579</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан Д-Ти  Двошаровий БІЛИЙ+КРАФТ 340мл 20шт/уп (1ящ/28уп/560шт )80 /діф 79 </t>
+  </si>
+  <si>
+    <t>60.21 грн/за уп</t>
+  </si>
+  <si>
+    <t>56.63 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-biliykraft-340ml-20shtup-1yasch28up560sht-80-dif-79</t>
+  </si>
+  <si>
+    <t>еко DST10X-CH</t>
+  </si>
+  <si>
+    <t>Стакан двошаровий eкo БІЛИЙ + KRAFT 340мл 25шт / уп (1ящ / 20уп / 500шт)  80</t>
+  </si>
+  <si>
+    <t>75.2 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>71.44 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>67.21 грн/від 260 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-dvosharoviy-eko-biliy-kraft-340ml-25sht-1yasch-20up-500sht-80</t>
+  </si>
+  <si>
+    <t>ТП-0257</t>
+  </si>
+  <si>
+    <t>91.13 грн/за уп</t>
+  </si>
+  <si>
+    <t>87.75 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-180ml-o71</t>
+  </si>
+  <si>
+    <t>Х-6747</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровій Білий+крафт 340мл 25шт/уп (1ящ/25уп/625шт) кр80</t>
+  </si>
+  <si>
+    <t>70 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>66.5 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>63 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-340ml-25shtup-1yasch25up625sht-kr80</t>
+  </si>
+  <si>
+    <t>ТП02-2014/ТП02-0076</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий Білий+Крафт  TП 400мл  Ø89-90</t>
+  </si>
+  <si>
+    <t>90.32 грн/за уп</t>
+  </si>
+  <si>
+    <t>86.97 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-400ml-o89-90</t>
+  </si>
+  <si>
+    <t>ТП02-2260</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Білий+Крафт TП 175мл Ø70</t>
+  </si>
+  <si>
+    <t>41.73 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>40.13 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-tp-175ml-o70</t>
+  </si>
+  <si>
+    <t>ТП02-2013/ТП-0075</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий Білий+Крафт  TП  250мл  Ø80</t>
+  </si>
+  <si>
+    <t>67.41 грн/за уп</t>
+  </si>
+  <si>
+    <t>64.8 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-250ml-o80-0</t>
+  </si>
+  <si>
+    <t>74.15 грн/за уп</t>
+  </si>
+  <si>
+    <t>71.28 грн/від 32 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-250ml-o80</t>
+  </si>
+  <si>
+    <t>ТП02-2261</t>
+  </si>
+  <si>
+    <t>62.04 грн/за уп</t>
+  </si>
+  <si>
+    <t>59.4 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>56.32 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-250ml-25shtup-o80</t>
+  </si>
+  <si>
+    <t>Alfa-122263</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Білий+Крафт 340мл 25шт/уп  Ø80 Alf</t>
+  </si>
+  <si>
+    <t>85.66 грн/за уп</t>
+  </si>
+  <si>
+    <t>81.38 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>76.56 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-biliykraft-340ml-25shtup-o80-alf</t>
+  </si>
+  <si>
+    <t>02971</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Білий+Крафт AL 340мл 18шт/уп (1ящ/40уп) Ø79</t>
+  </si>
+  <si>
+    <t>51.27 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-biliykraft-al-340ml-18shtup-1yasch40up-o79</t>
+  </si>
+  <si>
+    <t>003108</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Білий+Крафт AL 250мл 20шт/уп Ø77</t>
+  </si>
+  <si>
+    <t>61.71 грн/за уп</t>
+  </si>
+  <si>
+    <t>57.97 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-biliykraft-al-250ml-20shtup-o77</t>
+  </si>
+  <si>
+    <t>ТП-0073</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Білий+Крафт 110мл  TП</t>
+  </si>
+  <si>
+    <t>74.6 грн/за уп</t>
+  </si>
+  <si>
+    <t>71.5 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-110ml-tp</t>
+  </si>
+  <si>
+    <t>ТП-0077</t>
+  </si>
+  <si>
+    <t>88.31 грн/за уп</t>
+  </si>
+  <si>
+    <t>84.79 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-500ml-o90</t>
+  </si>
+  <si>
+    <t>ТП02-2271</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий Білий+Крафт  TП  275мл  Ø80</t>
+  </si>
+  <si>
+    <t>52.8 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>51.04 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-275ml-o80</t>
+  </si>
+  <si>
+    <t>Стакани паперові ДВОШАРОВІ Чорні</t>
+  </si>
+  <si>
+    <t>006580</t>
+  </si>
+  <si>
+    <t>Стакан Д-Ти  Двошаровий Чорний 340мл 20шт/уп (1ящ/28уп/560шт) 80 / діф 79</t>
+  </si>
+  <si>
+    <t>55.19 грн/за уп</t>
+  </si>
+  <si>
+    <t>51.97 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-340ml-20shtup-1yasch28up560sht-80-dif-79</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Чорний 175мл 50шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>119.13 грн/за уп</t>
+  </si>
+  <si>
+    <t>112.73 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-175ml-50shtup-o70</t>
+  </si>
+  <si>
+    <t>004554</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий Білий-Чорний TП  180мл  Ø71</t>
+  </si>
+  <si>
+    <t>98.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>94.98 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliy-chorniy-tp-180ml-o71</t>
+  </si>
+  <si>
+    <t>004553</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий Білий+Чорний  TП 400мл  Ø90</t>
+  </si>
+  <si>
+    <t>96.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>92.82 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliychorniy-tp-400ml-o90</t>
+  </si>
+  <si>
+    <t>004555</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий Білий+Чорний  TП  500мл Ø90</t>
   </si>
   <si>
     <t>89.65 грн/за уп</t>
   </si>
   <si>
-    <t>85.4 грн/від 20 уп</t>
-[...7376 lines deleted...]
-    <t>Стакани паперові ДВОШАРОВІ Чорні</t>
+    <t>86.13 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliychorniy-tp-500ml-o90</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Чорний Софт Тач 175мл 25шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>56.92 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-soft-tach-175ml-25shtup-o70</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Чорний Софт Тач 250мл 25шт/уп 20уп Ø80</t>
+  </si>
+  <si>
+    <t>69.31 грн/за уп</t>
+  </si>
+  <si>
+    <t>64.78 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>60.7 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>56.17 грн/від 220 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-soft-tach-250ml-25shtup-20up-o80</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Чорний Софт Тач 350мл 25шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>90.42 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-tach-350ml-25shtup-o90</t>
   </si>
   <si>
     <t>006581</t>
   </si>
   <si>
     <t>Стакан Д-Ти  Двошаровий Чорний 175мл 20шт/уп (1ящ/40уп/800шт) 69</t>
   </si>
   <si>
     <t>40.35 грн/за уп</t>
   </si>
   <si>
     <t>37.99 грн/від 45 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-175ml-20shtup-1yasch40up800sht-69</t>
   </si>
   <si>
+    <t>006582</t>
+  </si>
+  <si>
+    <t>Стакан Д-Ти Двошаровий Чорний 250мл 20шт/уп (1ящ/35уп/800шт)  Р-75</t>
+  </si>
+  <si>
+    <t>49.37 грн/за уп</t>
+  </si>
+  <si>
+    <t>46.49 грн/від 45 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-250ml-20shtup-1yasch35up800sht-r-75</t>
+  </si>
+  <si>
     <t>Стакан паперовий Двошаровий Юні Black&amp;White 450мл 20 шт\уп (1ящ\24уп\480шт)  РS-90</t>
   </si>
   <si>
     <t>87.15 грн/за уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-yuni-blackwhite-450ml-20-shtup-1yasch24up480sht-rs-90</t>
   </si>
   <si>
-    <t>Стакан паперовий двошаровий Чорний 175мл 50шт/уп Ø70</t>
-[...8 lines deleted...]
-    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-175ml-50shtup-o70</t>
+    <t>S-C-0001548</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Чорний 250мл 25шт/уп Ø79</t>
+  </si>
+  <si>
+    <t>72.6 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-250ml-25shtup-o79</t>
   </si>
   <si>
     <t>S-C-Б/Ч01560</t>
   </si>
   <si>
     <t>Стакан паперовий двошаровий Чорний 500мл 25шт/уп (16уп\ящ) Ø90</t>
   </si>
   <si>
     <t>106.19 грн/за уп</t>
   </si>
   <si>
     <t>101.4 грн/від 16 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-500ml-25shtup-16upyasch-o90</t>
   </si>
   <si>
-    <t>004554</t>
-[...118 lines deleted...]
-  <si>
     <t>Стакани паперові ДВОШАРОВІ BLACK-BLACK</t>
   </si>
   <si>
     <t>Стакани паперові ДВОШАРОВІ SOFT-TOUCH</t>
   </si>
   <si>
+    <t>004184</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Чорний SOFT-TOUCH 110мл 30шт/уп</t>
+  </si>
+  <si>
+    <t>74.83 грн/за уп</t>
+  </si>
+  <si>
+    <t>72.1 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-touch-110ml-30shtup</t>
+  </si>
+  <si>
+    <t>pc-6397</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Green-Blue SOFT-TOUCH 180мл 70шт/уп Ø72</t>
+  </si>
+  <si>
+    <t>210.81 грн/за уп</t>
+  </si>
+  <si>
+    <t>200.69 грн/від 23 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-green-blue-soft-touch-180ml-70shtup-o72</t>
+  </si>
+  <si>
+    <t>004981</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Чорний SOFT-TOUCH 180мл 70шт/уп  Ø72</t>
+  </si>
+  <si>
+    <t>208.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-touch-180ml-70shtup-o72</t>
+  </si>
+  <si>
+    <t>004982</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Червоний SOFT-TOUCH 110мл 30шт/уп</t>
+  </si>
+  <si>
+    <t>64.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>62.59 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chervoniy-soft-touch-110ml-30shtup</t>
+  </si>
+  <si>
+    <t>004985</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Червоний SOFT-TOUCH 350мл 25шт/уп Ø</t>
+  </si>
+  <si>
+    <t>103.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>99.74 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chervoniy-soft-touch-350ml-25shtup-o</t>
+  </si>
+  <si>
+    <t>004191</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Green-Blue SOFT-TOUCH 450мл 20шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>99.95 грн/за уп</t>
+  </si>
+  <si>
+    <t>96.25 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-green-blue-soft-touch-450ml-20shtup-o90</t>
+  </si>
+  <si>
+    <t>004986</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Червоний SOFT-TOUCH 450мл 20шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>95.95 грн/за уп</t>
+  </si>
+  <si>
+    <t>93.94 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chervoniy-soft-touch-450ml-20shtup-o90</t>
+  </si>
+  <si>
+    <t>004983</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Червоний SOFT-TOUCH 250мл 25шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>83.9 грн/за уп</t>
+  </si>
+  <si>
+    <t>80.24 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>77.29 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>74.67 грн/від 210 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chervoniy-soft-touch-250ml-25shtup-o80</t>
+  </si>
+  <si>
+    <t>004984</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Червоний SOFT-TOUCH 180мл 70шт/уп  Ø72</t>
+  </si>
+  <si>
+    <t>181 грн/за уп</t>
+  </si>
+  <si>
+    <t>174.22 грн/від 23 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chervoniy-soft-touch-180ml-70shtup-o72</t>
+  </si>
+  <si>
+    <t>004186</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Чорний SOFT-TOUCH 250мл 25шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>96.39 грн/за уп</t>
+  </si>
+  <si>
+    <t>92.18 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-touch-250ml-25shtup-o80</t>
+  </si>
+  <si>
+    <t>004188</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Чорний SOFT-TOUCH 350мл 25шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>119.46 грн/за уп</t>
+  </si>
+  <si>
+    <t>114.69 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-touch-350ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>004190</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Чорний SOFT-TOUCH 450мл 20шт/уп  Ø90</t>
+  </si>
+  <si>
+    <t>95.7 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-touch-450ml-20shtup-o90</t>
+  </si>
+  <si>
+    <t>004185</t>
+  </si>
+  <si>
+    <t>Стакан паперовий одноразовий двошаровий Green-Blue SOFT-TOUCH 110мл 30шт/уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-green-blue-soft-touch-110ml-30shtup</t>
+  </si>
+  <si>
     <t>004189</t>
   </si>
   <si>
     <t>Стакан паперовий одноразовий двошаровий Green-Blue SOFT-TOUCH 350мл 25шт/уп  Ø90</t>
   </si>
   <si>
-    <t>119.46 грн/за уп</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-green-blue-soft-touch-350ml-25shtup-o90</t>
   </si>
   <si>
-    <t>004984</t>
-[...58 lines deleted...]
-  <si>
     <t>004187</t>
   </si>
   <si>
-    <t>Стакан паперовий одноразовий двошаровий Green-Blue SOFT-TOUCH 250мл 25шт/уп Ø81</t>
-[...122 lines deleted...]
-    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-touch-180ml-70shtup-o72</t>
+    <t>Стакан паперовий одноразовий двошаровий Green-Blue SOFT-TOUCH 250мл 25шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-green-blue-soft-touch-250ml-25shtup-o80</t>
   </si>
   <si>
     <t>Стакани паперові ДВОШАРОВІ Білий+Білий</t>
   </si>
   <si>
+    <t>РС-152</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Білий+Білий 250мл 30шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>81.41 грн/за уп</t>
+  </si>
+  <si>
+    <t>77.79 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>74.77 грн/від 112 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-250ml-30shtup-o80</t>
+  </si>
+  <si>
+    <t>РС-6710</t>
+  </si>
+  <si>
+    <t>Стакан паперовий БІЛИЙ + БІЛИЙ Двошарові 340мл 25шт / уп (1ящ / 24 / 600шт) (Р-80)</t>
+  </si>
+  <si>
+    <t>82.01 грн/за уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-biliy-dvosharovi-340ml-25sht-1yasch-24-600sht-r-80</t>
+  </si>
+  <si>
+    <t>Еко -006706</t>
+  </si>
+  <si>
+    <t>Стакан паперовий  8 oz ДВОШАРОВИЙ БІЛИЙ-БІЛИЙ ЕК   270мл 25шт/уп (20уп\500 шт)  Р79</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-8-oz-dvosharoviy-biliy-biliy-ek-270ml-25shtup-20up500-sht-r79</t>
+  </si>
+  <si>
+    <t>Еко-006385</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Білий+Білий 400мл 25шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>69.68 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>65.52 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-400ml-25shtup-o90-0</t>
+  </si>
+  <si>
     <t>РС-317</t>
   </si>
   <si>
     <t>Стакан паперовий двошаровий Білий+Білий 500мл 20шт/уп Ø90</t>
   </si>
   <si>
     <t>77.76 грн/за уп</t>
   </si>
   <si>
     <t>74.3 грн/від 24 уп</t>
   </si>
   <si>
     <t>71.42 грн/від 72 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-500ml-20shtup-o90</t>
   </si>
   <si>
+    <t>РС-167</t>
+  </si>
+  <si>
+    <t>83.53 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>80.29 грн/від 96 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-400ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>РС-5876</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий Білий+Білий 180мл 70шт/уп Ø71</t>
+  </si>
+  <si>
+    <t>146.48 грн/за уп</t>
+  </si>
+  <si>
+    <t>139.97 грн/від 23 уп</t>
+  </si>
+  <si>
+    <t>134.54 грн/від 92 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-180ml-70shtup-o71</t>
+  </si>
+  <si>
     <t>РС-102</t>
   </si>
   <si>
     <t>Стакан паперовий двошаровий Білий+Білий 110мл 30шт/уп</t>
   </si>
   <si>
     <t>50.22 грн/за уп</t>
   </si>
   <si>
     <t>47.99 грн/від 54 уп</t>
   </si>
   <si>
     <t>46.13 грн/від 112 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-110ml-30shtup</t>
   </si>
   <si>
-    <t>РС-6710</t>
-[...22 lines deleted...]
-  <si>
     <t>AL4335</t>
   </si>
   <si>
     <t>Стакан паперовий двошаровий Білий+Білий  250мл  25шт/уп  Ø77  AL</t>
   </si>
   <si>
     <t>48 грн/за уп</t>
   </si>
   <si>
     <t>46.21 грн/від 40 уп</t>
   </si>
   <si>
     <t>44.4 грн/від 120 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-250ml-25shtup-o77-al</t>
   </si>
   <si>
-    <t>Еко-006385</t>
-[...13 lines deleted...]
-  <si>
     <t>S-C-Б/Б001548</t>
   </si>
   <si>
     <t>Стакан паперовий двошаровий Білий+Білий  S  280мл  25шт/уп  Ø79</t>
   </si>
   <si>
     <t>56.23 грн/за уп</t>
   </si>
   <si>
     <t>54.5 грн/від 25 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-s-280ml-25shtup-o79</t>
   </si>
   <si>
     <t>S-C-Б/Б0001550</t>
   </si>
   <si>
     <t>Стакан паперовий двошаровий Білий+Білий  S  400мл  25шт/уп  Ø90</t>
   </si>
   <si>
     <t>73.13 грн/за уп</t>
   </si>
   <si>
     <t>70.88 грн/від 16 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-s-400ml-25shtup-o90</t>
   </si>
   <si>
-    <t>РС-5876</t>
-[...49 lines deleted...]
-  <si>
     <t>Стакани паперові двошарові "Пончик" білі</t>
   </si>
   <si>
+    <t>ЮН5947</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий "Пончик" мікс 350мл 25шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>93.28 грн/за уп</t>
+  </si>
+  <si>
+    <t>88.29 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>83.06 грн/від 72 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-ponchik-miks-350ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>009349</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий "Пончик" Білий 180мл 30шт/уп Ø72</t>
+  </si>
+  <si>
+    <t>82.74 грн/за уп</t>
+  </si>
+  <si>
+    <t>79.56 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-biliy-180ml-30shtup-o72</t>
+  </si>
+  <si>
+    <t>009350</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий "Пончик" Білий 250мл 30шт/уп Ø81</t>
+  </si>
+  <si>
+    <t>106.39 грн/за уп</t>
+  </si>
+  <si>
+    <t>102.51 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-biliy-250ml-30shtup-o81</t>
+  </si>
+  <si>
+    <t>009348</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан одноразовий паперовий двошаровий "Пончик" Білий 110мл 30шт/уп </t>
+  </si>
+  <si>
+    <t>72.51 грн/за уп</t>
+  </si>
+  <si>
+    <t>69.72 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-biliy-110ml-30shtup</t>
+  </si>
+  <si>
     <t>ЮН5359</t>
   </si>
   <si>
     <t>Стакан паперовий двошаровий "Пончик" мікс 450мл 15шт/уп Ø90</t>
   </si>
   <si>
     <t>67.34 грн/за уп</t>
   </si>
   <si>
     <t>64.09 грн/від 24 уп</t>
   </si>
   <si>
     <t>60.37 грн/від 72 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-ponchik-miks-450ml-15shtup-o90</t>
   </si>
   <si>
-    <t>009349</t>
-[...28 lines deleted...]
-  <si>
     <t>009351</t>
   </si>
   <si>
     <t>Стакан одноразовий паперовий двошаровий "Пончик" Білий 400мл 30шт/уп Ø90</t>
   </si>
   <si>
     <t>134.45 грн/за уп</t>
   </si>
   <si>
     <t>129.67 грн/від 20 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-biliy-400ml-30shtup-o90</t>
   </si>
   <si>
     <t>009352</t>
   </si>
   <si>
     <t>Стакан одноразовий паперовий двошаровий "Пончик" Білий 500мл 20шт/уп Ø90</t>
   </si>
   <si>
     <t>88.5 грн/за уп</t>
   </si>
   <si>
     <t>85.34 грн/від 24 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-biliy-500ml-20shtup-o90</t>
   </si>
   <si>
     <t>ЮН5357</t>
   </si>
   <si>
     <t>Стакан паперовий двошаровий "Пончик" мікс 250мл 30шт/уп Ø80</t>
   </si>
   <si>
     <t>86.54 грн/за уп</t>
   </si>
   <si>
     <t>82.74 грн/від 30 уп</t>
   </si>
   <si>
     <t>77.27 грн/від 90 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-ponchik-miks-250ml-30shtup-o80</t>
   </si>
   <si>
-    <t>ЮН5947</t>
-[...31 lines deleted...]
-  <si>
     <t>Стакани паперові двошарові "Пончик" червоні</t>
   </si>
   <si>
+    <t>009550</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий "Пончик" Червоний 250мл 30шт/уп Ø81</t>
+  </si>
+  <si>
+    <t>92.16 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chervoniy-250ml-30shtup-o81</t>
+  </si>
+  <si>
+    <t>009551</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий "Пончик" Червоний 400мл 30шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>120 грн/за уп</t>
+  </si>
+  <si>
+    <t>114.17 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chervoniy-400ml-30shtup-o90</t>
+  </si>
+  <si>
+    <t>009552</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий "Пончик" Червоний 500мл 20шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>87.02 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chervoniy-500ml-20shtup-o90</t>
+  </si>
+  <si>
+    <t>009548</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан одноразовий паперовий двошаровий "Пончик" Червоний 110мл 30шт/уп </t>
+  </si>
+  <si>
+    <t>62.73 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chervoniy-110ml-30shtup</t>
+  </si>
+  <si>
     <t>009549</t>
   </si>
   <si>
     <t>Стакан одноразовий паперовий двошаровий "Пончик" Червоний 180мл 30шт/уп Ø72</t>
   </si>
   <si>
-    <t>74 грн/за уп</t>
-[...1 lines deleted...]
-  <si>
     <t>71.42 грн/від 35 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chervoniy-180ml-30shtup-o72</t>
   </si>
   <si>
-    <t>009550</t>
-[...49 lines deleted...]
-  <si>
     <t>Стакани паперові двошарові "Пончик" чорні</t>
   </si>
   <si>
+    <t>009449</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий "Пончик" Чорний 180мл 30шт/уп Ø72</t>
+  </si>
+  <si>
+    <t>71.13 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chorniy-180ml-30shtup-o72</t>
+  </si>
+  <si>
+    <t>009448</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакан одноразовий паперовий двошаровий "Пончик" Чорний 110мл 30шт/уп </t>
+  </si>
+  <si>
+    <t>62.01 грн/від 48 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chorniy-110ml-30shtup</t>
+  </si>
+  <si>
+    <t>009450</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий "Пончик" Чорний 250мл 30шт/уп Ø81</t>
+  </si>
+  <si>
+    <t>94.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>89.47 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chorniy-250ml-30shtup-o81</t>
+  </si>
+  <si>
+    <t>009451</t>
+  </si>
+  <si>
+    <t>Стакан одноразовий паперовий двошаровий "Пончик" Чорний 400мл 30шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>118.39 грн/за уп</t>
+  </si>
+  <si>
+    <t>113.28 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chorniy-400ml-30shtup-o90</t>
+  </si>
+  <si>
     <t>009452</t>
   </si>
   <si>
     <t>Стакан одноразовий паперовий двошаровий "Пончик" Чорний 500мл 20шт/уп Ø90</t>
   </si>
   <si>
     <t>85.68 грн/від 24 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chorniy-500ml-20shtup-o90</t>
   </si>
   <si>
-    <t>009451</t>
-[...52 lines deleted...]
-  <si>
     <t>Стакани паперові двошарові "Весняні"</t>
   </si>
   <si>
+    <t>005548</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий "Весняний" 180мл 50шт/уп Ø71</t>
+  </si>
+  <si>
+    <t>123.06 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>119.82 грн/від 150 уп</t>
+  </si>
+  <si>
+    <t>115.51 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-vesnyaniy-180ml-50shtup-o71</t>
+  </si>
+  <si>
+    <t>005549</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий "Весняний" 250мл 30шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>106 грн/за уп</t>
+  </si>
+  <si>
+    <t>102.71 грн/від 28 уп</t>
+  </si>
+  <si>
+    <t>100.01 грн/від 112 уп</t>
+  </si>
+  <si>
+    <t>96.41 грн/від 252 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-vesnyaniy-250ml-30shtup-o80</t>
+  </si>
+  <si>
     <t>005547</t>
   </si>
   <si>
     <t xml:space="preserve">Стакан паперовий двошаровий "Весняний" 110мл 50шт/уп </t>
   </si>
   <si>
     <t>101.75 грн/від 80 уп</t>
   </si>
   <si>
     <t>99.07 грн/від 160 уп</t>
   </si>
   <si>
     <t>95.5 грн/від 320 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-vesnyaniy-110ml-50shtup</t>
   </si>
   <si>
+    <t>005551</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий "Весняний" 500мл 25шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>122 грн/за уп</t>
+  </si>
+  <si>
+    <t>118.22 грн/від 24 уп</t>
+  </si>
+  <si>
+    <t>115.11 грн/від 72 уп</t>
+  </si>
+  <si>
+    <t>110.96 грн/від 168 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-vesnyaniy-500ml-25shtup-o90</t>
+  </si>
+  <si>
     <t>005550</t>
   </si>
   <si>
     <t>Стакан паперовий двошаровий "Весняний" 400мл 30шт/уп Ø90</t>
   </si>
   <si>
-    <t>140 грн/за уп</t>
-[...1 lines deleted...]
-  <si>
     <t>135.66 грн/від 24 уп</t>
   </si>
   <si>
     <t>132.09 грн/від 72 уп</t>
   </si>
   <si>
     <t>127.33 грн/від 168 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-vesnyaniy-400ml-30shtup-o90</t>
   </si>
   <si>
-    <t>005549</t>
-[...58 lines deleted...]
-  <si>
     <t>Стакани паперові двошарові 3D</t>
   </si>
   <si>
+    <t>ЮН5354</t>
+  </si>
+  <si>
+    <t>Стакан паперовий двошаровий 3D "Маки" 250мл 30шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>93.49 грн/за уп</t>
+  </si>
+  <si>
+    <t>88.66 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>83.92 грн/від 90 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-3d-maki-250ml-30shtup-o80</t>
+  </si>
+  <si>
     <t>ЮН5355</t>
   </si>
   <si>
     <t>Стакан паперовий двошаровий 3D "Соняшник" 350мл 25шт/уп Ø90</t>
   </si>
   <si>
     <t>105.47 грн/за уп</t>
   </si>
   <si>
     <t>100.1 грн/від 24 уп</t>
   </si>
   <si>
     <t>94.87 грн/від 72 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-3d-sonyashnik-350ml-25shtup-o90</t>
   </si>
   <si>
     <t>ЮН5356</t>
   </si>
   <si>
     <t>Стакан паперовий двошаровий 3D "Ромашка" 450мл 15шт/уп Ø90</t>
   </si>
   <si>
     <t>79.41 грн/за уп</t>
   </si>
   <si>
     <t>75.32 грн/від 24 уп</t>
   </si>
   <si>
     <t>71.9 грн/від 72 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-3d-romashka-450ml-15shtup-o90</t>
   </si>
   <si>
-    <t>ЮН5354</t>
-[...16 lines deleted...]
-  <si>
     <t>Стакан паперовий рифлений White sensitive</t>
   </si>
   <si>
     <t>Стакани одношарові СВЯТКОВІ</t>
   </si>
   <si>
+    <t>ТД4319</t>
+  </si>
+  <si>
+    <t>Стакани паперові Зимові 340мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>69.44 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>65.1 грн/від 160 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-zimovi-340ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>ЮН5351</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Merry Christmas 250мл 50шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>90.24 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>84.6 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-merry-christmas-250ml-50shtup-o80</t>
+  </si>
+  <si>
+    <t>ТД4315</t>
+  </si>
+  <si>
+    <t>Стакани паперові Зимові 175мл 50шт/уп Ø69</t>
+  </si>
+  <si>
+    <t>53.8 грн/від 54 уп</t>
+  </si>
+  <si>
+    <t>49.77 грн/від 162 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-zimovi-175ml-50shtup-o69</t>
+  </si>
+  <si>
+    <t>ЮН5352</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Merry Christmas 350мл 50шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>126 грн/за уп</t>
+  </si>
+  <si>
+    <t>118.32 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>110.16 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-merry-christmas-350ml-50shtup-o90</t>
+  </si>
+  <si>
+    <t>ЮН5350</t>
+  </si>
+  <si>
+    <t>Стакан паперовий Merry Christmas 175мл 50шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>66.96 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>62.21 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-merry-christmas-175ml-50shtup-o70</t>
+  </si>
+  <si>
     <t>TD00629</t>
   </si>
   <si>
     <t>Стакани паперові Зимові 250мл 50шт/уп Ø75</t>
   </si>
   <si>
     <t>62.05 грн/від 48 уп</t>
   </si>
   <si>
     <t>56.58 грн/від 144 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakani-paperovi-zimovi-250ml-50shtup-o75</t>
   </si>
   <si>
-    <t>ТД4319</t>
-[...76 lines deleted...]
-  <si>
     <t>Стакани двошарові СВЯТКОВІ</t>
   </si>
   <si>
     <t>ЕК5916</t>
   </si>
   <si>
     <t>Стакан паперовий двошаровий WINTER TIME 270мл 25шт/уп Ø80</t>
   </si>
   <si>
     <t>68.85 грн/від 20 уп</t>
   </si>
   <si>
     <t>64.41 грн/від 100 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-winter-time-270ml-25shtup-o80</t>
   </si>
   <si>
     <t>ЕК5915</t>
   </si>
   <si>
     <t>Стакан паперовий двошаровий WINTER TIME 400мл 25шт/уп Ø90</t>
   </si>
   <si>
     <t>93.85 грн/за уп</t>
@@ -10052,129 +10130,129 @@
   <si>
     <t>006485</t>
   </si>
   <si>
     <t>Стакан паперовий двошаровий CHRISTMAS CAFE 400мл 25шт/уп Ø90</t>
   </si>
   <si>
     <t>88.94 грн/від 20 уп</t>
   </si>
   <si>
     <t>83.16 грн/від 100 уп</t>
   </si>
   <si>
     <t>77.39 грн/від 220 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-cafe-400ml-25shtup-o90</t>
   </si>
   <si>
     <t>Стакани гофровані СВЯТКОВІ</t>
   </si>
   <si>
     <t>PAS-PIV</t>
   </si>
   <si>
+    <t>Стакан паперовий гофрований "Пасха" 250мл 25шт/уп Ø76</t>
+  </si>
+  <si>
+    <t>97.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>93.75 грн/від 30 уп</t>
+  </si>
+  <si>
+    <t>90 грн/від 90 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-paskha-250ml-25shtup-o76</t>
+  </si>
+  <si>
+    <t>BN25025</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований святковий 250мл УФ 25шт/уп Ø75</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-svyatkoviy-250ml-uf-25shtup-o75</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований "Пасха" 400мл 25шт/уп Ø90</t>
+  </si>
+  <si>
+    <t>130 грн/за уп</t>
+  </si>
+  <si>
+    <t>125 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>120 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-paskha-400ml-25shtup-o90</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований "Пасха" 175мл 25шт/уп Ø70</t>
+  </si>
+  <si>
+    <t>81.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>78.13 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>75 грн/від 105 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-paskha-175ml-25shtup-o70</t>
+  </si>
+  <si>
+    <t>Стакан паперовий гофрований "Пасха" 340мл 25шт/уп Ø80</t>
+  </si>
+  <si>
+    <t>113.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>109.38 грн/від 25 уп</t>
+  </si>
+  <si>
+    <t>105 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-paskha-340ml-25shtup-o80</t>
+  </si>
+  <si>
     <t xml:space="preserve">Стакан паперовий гофрований "Пасха" 110мл 25шт/уп </t>
   </si>
   <si>
     <t>56.25 грн/від 18 уп</t>
   </si>
   <si>
     <t>54 грн/від 64 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-paskha-110ml-25shtup</t>
-  </si>
-[...67 lines deleted...]
-    <t>https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-svyatkoviy-250ml-uf-25shtup-o75</t>
   </si>
   <si>
     <t>Стакани паперові одноразові ОДНОШАРОВІ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -10565,62 +10643,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/%D0%9F%D0%B0%D0%BD%D0%A1%D1%82%D0%B0%D0%BA%D0%B0%D0%BD-1925037847786134/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-kraftovi-250ml-50shtup-o75-td" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-kraftovi-kristal-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-kraftovi-kristal-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-kraft-tor-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kraft-l-340ml-50shtup-1yasch40up2000sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazovyy-kraft-110ml-50shtup-td" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kraft-400ml-50shtup-1yasch20up1000sht-kv91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kraft-500ml-50shtup-1yasch20up1000sht-kv91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-td-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kristal-kraft-500ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-175ml-50shtup-o69-td" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-300ml-50shtup-kristal-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-175ml-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-180ml-o74" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-270ml-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-180ml-st72" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-250ml-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-185ml-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-patriotichni-miks-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-chorniy-175ml-50shtup-kr70" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-175ml-50shtup-kr70" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-175ml-50shtup-1yasch60up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-175ml-50shtup-1yasch56up-kr71-r-71" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-175ml-50shtup-1yasch44up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-175-ml-50shtup-1yasch60up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-koloroviy-175ml-50shtup-1yasch40up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-175ml-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-185ml-st72" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-175ml-50sht-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-4oz-graphite-cup-185ml-50shtup-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-s-175ml-50sht-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-270ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-185ml-50shtup-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-175ml-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-175ml-50shtup-1yasch60up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-175ml-50shtup-1yasch60up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-185ml-50shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-175ml-50shtup-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-175ml-50shtup-o70-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-05oz-yellow-cup-175-ml-50shtup-1yasch-40up-2000sht-70" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-5oz-coffee-cup-energy-175ml-50sht-40up-2000sht-st69r-70" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-185ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-10oz-coffee-cup-energy-340ml-50sht-20up-1000sht-r-80" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-xl-340ml-50sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-340ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-koloroviy-340ml-50shtup-1yasch32up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-340ml-50shtup-1yasch32up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-340-ml-50shtup-1yasch35up-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-340ml-50shtup-1yaschup25-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-340ml-50shtup-1yasch35up-kr79-80" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-340ml-50shtup-1yasch35up-kr79" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-340ml-50shtup-1yasch35up-kr79" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-10oz-graphite-cup-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-patriot-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-340ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-340ml-50shtup-o80-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-chorniy-just-drink-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-340ml-50sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-10oz-yellow-cup-340-ml-50shtup-1yasch-20up-1000sht-80" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-miks-patriot-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-miks-patriot-340ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-340ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-happy-birthday-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-kosmos-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-250ml-50sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-patriot-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-z-dnem-narodzhennya-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-lego-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-8oz-graphite-cup-270ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-my-birthday-party-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-chorniy-250ml-50shtup-o75-st-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-m-250ml-50sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-250ml-50shtup-1yasch40up-kr77-78" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-250ml-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-270ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-250ml-50shtup-1yasch40up-kr77" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-250ml-50shtup-1yasch40up-kr77" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-250ml-50shtup-1yasch40up-kr78-r77" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-270ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-koloroviy-250ml-50shtup-1yasch36up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-250ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-270ml-o79-romb-79-st" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-270ml-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-patriotichniy-miks-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-250ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-8oz-coffee-cup-energy-270ml-50sht-20up-1000sht-r79-st-79" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-270ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-270ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-270ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-8-oz-yellow-cup-270ml-50shtup-1yasch-20up-1000sht-p79" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-270ml-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-cafe-270ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-250-ml-50shtup-1yasch40up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-4oz-graphite-cup-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-110ml-50shtup-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-110ml-35shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-110ml-35shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-4oz-coffee-cup-energy-110ml-50sht-20up-1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-cup-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-110ml-50shtup-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-110ml-50shtup-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-110ml-50shtup-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-110ml-50shtup-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-110ml-50shtup-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-110ml-50shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-110ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-xs-110ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-4-oz-yellow-cup-110ml-50shtup-1yasch-20up-1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-400ml-50shtup-1yasch20up-kr90-r89" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-12oz-coffee-cup-energy-400ml-50sht-20up-1000sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-400ml-50shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-400ml-50shtup-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-400-ml-50shtup-1yasch20up-kr91-r90" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-450ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-12-oz-yellow-cup-400ml-50shtup-1yasch-20up-1000sht-90" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-fashion-400ml-50shtup-kr91-r90" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-puls-400ml-50shtup-kr91-r90" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-xxl-400ml-50sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-400ml-50sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-12oz-graphite-cup-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-400ml-50shtup-o90-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-450ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-450ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-vxl-500ml-50sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-500ml-50shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-500ml-50sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-16oz-graphite-cup-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-tropical-500ml-50shtup-1yasch20up-kr-91-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-500ml-50shtup-1yasch20up-kr90-r89" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-500ml-50shtup-1yasch20up-kr-91-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-500ml-50shtup-1yasch20up-kr-91-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-500ml-50shtup-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-500ml-50shtup-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-500ml-50shtup-o90-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-16oz-yellow-cup-500-ml-50shtup-1yasch-20up-1000sht-90" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-16oz-coffee-cup-energy-500ml-50sht-20up-1000sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-chorniy-250ml-50shtup-o75-st-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-110ml-50shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-175ml-50shtup-1yasch56up-kr71-r-71" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-340ml-50shtup-1yaschup25-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-500ml-50shtup-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-340ml-50shtup-o80-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-250ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-500ml-50shtup-o90-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-chorniy-175ml-50shtup-kr70" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-110ml-50shtup-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-400ml-50shtup-o90-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-175ml-50shtup-o70-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-400ml-50shtup-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-175ml-50shtup-kr70" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-500ml-50shtup-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-175ml-50shtup-1yasch60up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-fashion-400ml-50shtup-kr91-r90" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-250ml-50shtup-1yasch40up-kr77" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-250ml-50shtup-1yasch40up-kr77" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-340ml-50shtup-1yasch35up-kr79" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-110ml-50shtup-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-110ml-50shtup-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-500ml-50shtup-1yasch20up-kr-91-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-500ml-50shtup-1yasch20up-kr-91-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-puls-400ml-50shtup-kr91-r90" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-175ml-50shtup-1yasch60up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-340ml-50shtup-1yasch35up-kr79" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-270ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-175ml-50shtup-1yasch60up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-340ml-50shtup-1yasch35up-kr79-80" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-400ml-50shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-500ml-50shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-110ml-50shtup-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-250ml-50shtup-1yasch40up-kr77-78" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-175ml-50shtup-1yasch44up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-340ml-50shtup-1yasch32up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-500ml-50shtup-1yasch20up-kr90-r89" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-110ml-50shtup-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-400ml-50shtup-1yasch20up-kr90-r89" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-250ml-50shtup-1yasch40up-kr78-r77" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-tropical-500ml-50shtup-1yasch20up-kr-91-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-250-ml-50shtup-1yasch40up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-175-ml-50shtup-1yasch60up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-400-ml-50shtup-1yasch20up-kr91-r90" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-340-ml-50shtup-1yasch35up-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-110ml-50shtup-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-250ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-175ml-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-4-oz-yellow-cup-110ml-50shtup-1yasch-20up-1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-8-oz-yellow-cup-270ml-50shtup-1yasch-20up-1000sht-p79" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-16oz-yellow-cup-500-ml-50shtup-1yasch-20up-1000sht-90" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-10oz-yellow-cup-340-ml-50shtup-1yasch-20up-1000sht-80" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-05oz-yellow-cup-175-ml-50shtup-1yasch-40up-2000sht-70" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-12-oz-yellow-cup-400ml-50shtup-1yasch-20up-1000sht-90" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-175ml-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-chorniy-just-drink-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-250ml-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-270ml-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-vxl-500ml-50sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-xxl-400ml-50sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-xl-340ml-50sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-m-250ml-50sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-s-175ml-50sht-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-xs-110ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-250ml-50sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-175ml-50sht-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-400ml-50sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-500ml-50sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-340ml-50sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-110ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-270ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-185ml-50shtup-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-340ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-4oz-graphite-cup-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-4oz-graphite-cup-185ml-50shtup-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-12oz-graphite-cup-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-16oz-graphite-cup-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-10oz-graphite-cup-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-8oz-graphite-cup-270ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-185ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-340ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-340ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-270ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-185ml-50shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-16oz-coffee-cup-energy-500ml-50sht-20up-1000sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-4oz-coffee-cup-energy-110ml-50sht-20up-1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-5oz-coffee-cup-energy-175ml-50sht-40up-2000sht-st69r-70" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-8oz-coffee-cup-energy-270ml-50sht-20up-1000sht-r79-st-79" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-10oz-coffee-cup-energy-340ml-50sht-20up-1000sht-r-80" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-12oz-coffee-cup-energy-400ml-50sht-20up-1000sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-buriy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-buriy-500ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-buriy-250ml-25shtup-o78" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-400ml-15shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-250ml-25sht-o77-78-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-tp-buriy-500ml-25shtup-1yasch24up-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-buriy-185ml-30shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-buriy-250ml-20shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-buriy-400ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazoviy-gofro-kraft-buriy-400ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazoviy-gofro-kraft-buriy-500ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-buriy-250ml-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-buriy-kh-500ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-250ml-25shtup-1yasch35up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-buriy-110ml-25shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-buriy-kh-175ml-25shtup-1yasch48up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-buriy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-buriy-400ml-25shtup-1yasch20up-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-340ml-20shtup-1yasch32up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-175ml-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-buriy-250ml-25shtup-1yasch30up-o-77" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-buriy-kh-400ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-kh-500ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chervoniy-500ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-340ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-250ml-25shtup-1yasch25up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-sc-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-kh-400ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chervoniy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-340ml-25shtup-1yasch24up-kr79" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-110ml-25shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-gofro-kraft-chervoniy-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-250ml-25sht-o77-78-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chervoniy-400ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-500ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-400ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tp-gofra-chervoniy-500ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-340ml-20shtup-1yasch32up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-250ml-25shtup-1yasch35up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chervoniy-250ml-25shtup-1yasch30up-o-77" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chervoniy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-kh175ml-25shtup-1yasch48up-kr69r69" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-110ml-25shtup-1yasch45up" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-250ml-25shtup-1yasch30up-o-77" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-zhovtiy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-kh-500ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-zhovtiy-400ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-zhovtiy-400ml-sut-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-zhovtiy-500ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-zhovtiy-340ml-sut-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-kh-400ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-250ml-25shtup-1yasch30up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-zeleniy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-zeleniy-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-salatoviy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-500ml-20shtup-kr88" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-salatoviy-500ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-340-ml-zh-zeleniy-25sht-1up-1yasch-32up-800sht-kr-80-r-80-1" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-zeleniy-350ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-gofra-zeleniy-300ml-o79-80" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-110ml-25shtup-1yasch45up" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-400ml-20shtup-kr88" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zeleniy-sc-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-250ml-25shtup-1yasch30up-o-77" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-kh-400ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-kh-500ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-salatoviy-250ml-30shtup-1yasch28up-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-zeleniy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zeleniy-110ml-25shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-salatoviy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-250ml-25shtup-1yasch25up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-kh-400ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-500ml-20shtup-1yasch20up-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-110ml-25shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-500ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chorniy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chorniy-250ml-25shtup-1yasch30up-o-77" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chorniy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-sc-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-kh-500ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-glyanec-chorniy-185ml-25shtup-1yasch30up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-250ml-25shtup-1yasch25up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-340ml-25shtup-1yasch24up-kr79" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-gofra-chorniy-400ml-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-400ml-25sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-180ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-500ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-340-ml-zh-chorniy-25sht-1up-1yasch-32up-800sht-kr-80-r-80-1" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-250-ml-zh-chorniy-25sht-1up-1yasch-36up-900sht-d-76-st-75" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chorniy-khvilya-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-gofra-chorniy-500ml-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-choniy-340ml-sut-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-340ml-25sht-o80-kh" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-250ml-25shtup-o77-78-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-450ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-350ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-250ml-25shtup-1yasch35up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-340ml-20sht-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-400ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-siniy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-golubiy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-kh175ml-25shtup-1yasch48up-kr69r69" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-kh-400ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-golubiy-110ml-25shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-golubiy-250ml-25shtup-1yasch30up-o-77" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-kh-500ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-siniy-250ml-25shtup-1yasch30up-o-77" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-golubiy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-250ml-25shtup-1yasch25up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-blakitniy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-gofrovani-blakitni-175ml-30shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-blakitniy-400ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-siniy-400ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-siniy-500ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-blakitniy-500ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-110ml-25shtup-1yasch45up" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-buriy-175ml-25shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-buriy-250ml-25shtup-o78" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-275ml-30shtup-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-180ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-400ml-15shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-buriy-250ml-20shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-500ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-180ml-30shtup-1yasch35up-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-500ml-20shtup-1yasch24up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-275ml-30shtup-1yasch28up-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-400ml-30shtup-1yasch20up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-175ml-20shtup-o69-td" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-250ml-20shtup-o75-td" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-340ml-20shtup-o80-td" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazovyy-gofra-khvilya-chervoniy-500ml-15shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-175ml-sut-25shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-110ml-20shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-110ml-30shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-sut-khvilya-gofra-500ml-chervona-20sht-1yasch-28up-560sht-r-88" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-340ml-20shtup-o80-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-340ml-sut-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-400ml-15shtup-o91-td" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-khvilya-chorniy-yuni-110ml-35shtup-36-ruk-1260" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chorniy-khvilya-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-khvilya-chorniy-yuni-175ml-30shtup-28-ruk-840-70" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-choniy-400ml-sut-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-choniy-250ml-sut-25shtup-o78" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-khvilya-chorniy-yuni-450ml-20shtup-24-ruk-480-90" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chorniy-500ml-15shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-choniy-175ml-20shtup-o70-td" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-sut-khvilya-gofra-500ml-chorniy-20sht-1yasch-28up-560sht-r-88" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chorniy-340ml-20shtup-o80-td" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-khvilya-chorniy-yuni-250ml-25shtup-20-ruk-500-80" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-khvilya-chorniy-yuni-350ml-25shtup-20-ruk-500-90" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-180ml-30shtup-1yasch35up-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-110ml-30shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-400ml-30shtup-1yasch20up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-275ml-30shtup-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-500ml-20shtup-1yasch24up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-choniy-340ml-sut-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chorniy-400ml-15shtup-o91-td" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-110ml-20shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chorniy-300ml-20shtup-o80-td" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-choniy-250ml-20shtup-o75-td" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazovyy-gofra-khvilya-biliy-180ml-30shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-biliy-270ml-30shtup-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-biliy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-biliy-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-biliy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazoviy-gofro-kraft-buriy-500ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-250ml-25shtup-1yasch35up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-175ml-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-340ml-20shtup-1yasch32up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-250ml-25sht-o77-78-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazoviy-gofro-kraft-buriy-400ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-250ml-25shtup-1yasch35up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-340ml-20shtup-1yasch32up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-gofro-kraft-chervoniy-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-500ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-340ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-250ml-25sht-o77-78-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-400ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-340-ml-zh-chorniy-25sht-1up-1yasch-32up-800sht-kr-80-r-80-1" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-340ml-25sht-o80-kh" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-250ml-25shtup-1yasch35up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-500ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-400ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-340ml-20sht-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-250ml-25shtup-o77-78-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-salatoviy-250ml-20shtup-o75-td" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-salatoviy-110ml-20shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-salatoviy-175ml-20shtup-o69-td" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zayci-340ml-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zayci-110ml-20shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zayci-400ml-15shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zayci-175ml-20shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zayci-250ml-20shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-chorniy-chorniy-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-chorniy-chorniy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-chorniy-chorniy-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-chorniy-chorniy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-chorniy-chorniy-175ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-sakura-275ml-30shtup-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-sakura-500ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-sakura-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-sakura-180ml-30shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-sakura-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-militari-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-very-peri-110ml-30shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-very-peri-275ml-30shtup-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-very-peri-500ml-20shtup-1yasch24up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-very-peri-180ml-30shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-very-peri-400ml-30shtup-1yasch20up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zhovtiy-zhovtiy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zhovtiy-zhovtiy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zhovtiy-zhovtiy-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zhovtiy-zhovtiy-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zhovtiy-zhovtiy-175ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-leopard-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-leopard-110ml-35shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-leopard-175ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-leopard-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-leopard-350ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-chornicya-175ml-25shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-chornicya-250ml-25shtup-o78" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-chornicya-340ml-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-chornicya-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-chornicya-400ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-400ml-20shtup-o88-0" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-340ml-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-340ml-20shtup-o80-0" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-400ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-500ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-110ml-25shtup-0" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-250ml-25shtup-o77-0" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-175ml-25shtup-o69-0" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-175ml-25shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-250ml-25shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-500ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chorniy-110-ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chorniy-450-ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chorniy-350-ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chorniy-180-ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chervoniy-450-ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chervoniy-350-ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chervoniy-250-ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chervoniy-180-ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chervoniy-110-ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chorniy-250-ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-coffee-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-coffee-400ml-25shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-coffee-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-coffee-250ml-25shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-coffee-340ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-ornament-340ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-ornament-400ml-25shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-ornament-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-ornament-250ml-25shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-ornament-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-250ml-25shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-500ml-25shtup-o89" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-175ml-25shtup-o69-dif" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-400ml-25shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-340ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-rozheviy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-rozheviy-175ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-rozheviy-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-rozheviy-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-rozheviy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-blakitniy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-blakitniy-175ml-30shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-blakitniy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-blakitniy-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-blakitniy-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-limoni-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-limoni-uf-340ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-limoni-uf-400ml-25shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-limoni-uf-250ml-25shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-limoni-uf-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-kh-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-340ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-kh-175ml-25shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-kh-250ml-25shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-kh-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-250ml-25shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-400ml-25shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-mokko-mus-180ml-30sht-1yasch-35up-1050sht-r-72" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-mokko-mus-400-ml-30sht-1yasch-20up-600-sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-mokko-mus-500-ml-20sht-1yasch-24up-480-sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-mokko-mus-110ml-30sht-1yasch-48up-1440sht" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-mokko-mus-250ml-30sht-1yasch-28up-840sht-r-80" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-sunshine-400-ml-30sht-1yasch-20up-600-sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-sunshine-180ml-30sht-1yasch-35up-1050sht-r-72" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-sunshine-250ml-30sht-1yasch-28up-840sht-r-80" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-sunshine-500-ml-20sht-1yasch-24up-480-sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-sunshine-110ml-30sht-1yasch-48up-1440sht" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-pomarancheviy-500-ml-20sht-1yasch-24up-480-sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-pomarancheviy-400-ml-30sht-1yasch-20up-600-sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-pomarancheviy-250ml-30sht-1yasch-28up-840sht-r-80" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-pomarancheviy-180ml-30sht-1yasch-35up-1050sht-r-72" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-pomarancheviy-110ml-30sht-1yasch-48up-1440sht" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-300ml-50shtup-kristal-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-odnorazoviy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-500ml-50shtup-1yasch20up1000sht-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-400ml-50shtup-kristal-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-300ml-50shtup-o79-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-270ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-500ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ek-biliy-110ml-50sht-40up-2000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-250ml-o75-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-185ml-25shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-175ml-50shtup-o69-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-250ml-o75-td" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-400ml-50shtup-o91-0" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-340ml-o80-0" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-250ml-50shtup-1yasch40up2000sht-kr77" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-odnorazoviy-110ml-50shtup-td" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-175ml-50shtup-o70-69" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-250ml-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-175ml-50shtup-o69-kr" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-odnorazoviy-110ml-50shtup-kr" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kristal-biliy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-400ml-50shtup-1yasch20up1000sht-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-kristal-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-koloroviy-340ml-50shtup-1yasch32up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-koloroviy-175ml-50shtup-1yasch40up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-koloroviy-250ml-50shtup-1yasch36up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-paperovi-kraftovi-o80-50shtup-laminaciya-1" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakanif-paperovi-odnorazovi-ukraina-dim-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-paperovi-kraftovi-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-300ml-20shtup-1yasch30up800sht80-dif-79" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-yuni-blackwhite-100ml-35shtup-1yasch48up1680sht" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-400ml-20shtup-1yasch25up800sht-91" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-black-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-175ml-50shtup-1yasch56up-kr71-r-71" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-175ml-50shtup-o70-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-250ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-400ml-50shtup-o90-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-500ml-50shtup-o90-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-340ml-50shtup-o80-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-110ml-50shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-chorniy-250ml-50shtup-o75-st-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-cafe-270ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-110ml-35shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-110ml-35shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-185ml-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-270ml-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-270ml-o79-romb-79-st" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-185ml-st72" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-patriotichni-miks-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-cup-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-175ml-50shtup-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-270ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ek-biliy-110ml-50sht-40up-2000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-450ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-450ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-450ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazovyy-dvosharoviy-biliykraft-400ml-25shtup-o90-ec" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-es-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazovyy-dvosharoviy-biliykraft-180ml-25-shtup-ec-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-biliykraft-al-340ml-18shtup-1yasch40up-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-250ml-o80-0" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-25sht-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-20sht-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-110ml-35sht" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-biliykraft-340ml-20shtup-1yasch28up560sht-80-dif-79" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-dvosharoviy-eko-biliy-kraft-340ml-25sht-1yasch-20up-500sht-80" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-180ml-o71-0" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-500ml-o90-0" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-tp-175ml-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-biliykraft-al-250ml-20shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-275ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-400ml-o89-90" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-biliykraft-340ml-25shtup-o80-alf" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-250ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-180ml-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-110ml-tp" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-250ml-25shtup-o80-0" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-110ml-35sht" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-yuni-blackwhite-100ml-35shtup-1yasch48up1680sht" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-175ml-20shtup-1yasch40up800sht-69" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-yuni-blackwhite-450ml-20-shtup-1yasch24up480sht-rs-90" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-500ml-25shtup-16upyasch-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliy-chorniy-tp-180ml-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliychorniy-tp-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliychorniy-tp-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-black-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-400ml-20shtup-1yasch25up800sht-91" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-250ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-340ml-20shtup-1yasch28up560sht-80-dif-79" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-soft-tach-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-soft-tach-250ml-25shtup-20up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-tach-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-250ml-20shtup-1yasch35up800sht-r-75" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-300ml-20shtup-1yasch30up800sht80-dif-79" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-250ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-250ml-20shtup-1yasch35up800sht-r-75" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-340ml-20shtup-1yasch28up560sht-80-dif-79" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-green-blue-soft-touch-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chervoniy-soft-touch-180ml-70shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chervoniy-soft-touch-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-green-blue-soft-touch-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-touch-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-green-blue-soft-touch-250ml-25shtup-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-green-blue-soft-touch-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-touch-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-touch-250ml-25shtup-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chervoniy-soft-touch-350ml-25shtup-o" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chervoniy-soft-touch-250ml-25shtup-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-touch-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chervoniy-soft-touch-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-tach-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-green-blue-soft-touch-180ml-70shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-touch-180ml-70shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-soft-tach-250ml-25shtup-20up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-soft-tach-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-500ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-biliy-dvosharovi-340ml-25sht-1yasch-24-600sht-r-80" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-8-oz-dvosharoviy-biliy-biliy-ek-270ml-25shtup-20up500-sht-r79" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-250ml-25shtup-o77-al" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-400ml-25shtup-o90-0" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-s-280ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-s-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-180ml-70shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-ponchik-miks-450ml-15shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-biliy-180ml-30shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-biliy-250ml-30shtup-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-biliy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-biliy-500ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-ponchik-miks-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-ponchik-miks-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-biliy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chervoniy-180ml-30shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chervoniy-250ml-30shtup-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chervoniy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chervoniy-500ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chervoniy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chorniy-500ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chorniy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chorniy-250ml-30shtup-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chorniy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chorniy-180ml-30shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-vesnyaniy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-vesnyaniy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-vesnyaniy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-vesnyaniy-180ml-50shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-vesnyaniy-500ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-3d-sonyashnik-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-3d-romashka-450ml-15shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-3d-maki-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-185ml-25shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-270ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-500ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-kosmos-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-z-dnem-narodzhennya-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-zimovi-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-zimovi-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-zimovi-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-merry-christmas-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-merry-christmas-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-merry-christmas-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-my-birthday-party-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-lego-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-happy-birthday-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-110ml-35shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-winter-time-270ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-winter-time-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-winter-time-185ml-25shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-185ml-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-cafe-185ml-25shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-270ml-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-cafe-270ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-110ml-35shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-cafe-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-paskha-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-paskha-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-paskha-340ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-paskha-250ml-25shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-paskha-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-svyatkoviy-250ml-uf-25shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-miks-patriot-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-270ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-patriotichniy-miks-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-miks-patriot-340ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakanif-paperovi-odnorazovi-ukraina-dim-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-patriot-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-270ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-patriot-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/%D0%9F%D0%B0%D0%BD%D0%A1%D1%82%D0%B0%D0%BA%D0%B0%D0%BD-1925037847786134/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-kraftovi-250ml-50shtup-o75-td" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-kraftovi-kristal-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-kraftovi-kristal-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-kraft-tor-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kraft-l-340ml-50shtup-1yasch40up2000sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazovyy-kraft-110ml-50shtup-td" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kraft-400ml-50shtup-1yasch20up1000sht-kv91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kraft-500ml-50shtup-1yasch20up1000sht-kv91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-td-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kristal-kraft-500ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-175ml-50shtup-o69-td" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-300ml-50shtup-kristal-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-175ml-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-180ml-o74" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-270ml-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-180ml-st72" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-super-schilniy-250ml-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-175ml-50sht-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-chorniy-175ml-50shtup-kr70" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-175ml-50shtup-kr70" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-175ml-50shtup-1yasch60up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-175ml-50shtup-1yasch56up-kr71-r-71" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-175ml-50shtup-1yasch44up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-175-ml-50shtup-1yasch60up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-koloroviy-175ml-50shtup-1yasch40up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-175ml-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-s-175ml-50sht-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-185ml-50shtup-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-patriotichni-miks-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-175ml-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-270ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-185ml-st72" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-175ml-50shtup-1yasch60up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-175ml-50shtup-1yasch60up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-4oz-graphite-cup-185ml-50shtup-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-185ml-50shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-175ml-50shtup-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-185ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-185ml-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-175ml-50shtup-o70-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-05oz-yellow-cup-175-ml-50shtup-1yasch-40up-2000sht-70" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-5oz-coffee-cup-energy-175ml-50sht-40up-2000sht-st69r-70" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-340ml-50shtup-1yasch35up-kr79" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-340ml-50shtup-1yasch35up-kr79" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-340ml-50shtup-1yasch35up-kr79-80" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-340ml-50shtup-1yaschup25-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-340ml-50shtup-1yasch32up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-340-ml-50shtup-1yasch35up-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-koloroviy-340ml-50shtup-1yasch32up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-10oz-yellow-cup-340-ml-50shtup-1yasch-20up-1000sht-80" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-10oz-coffee-cup-energy-340ml-50sht-20up-1000sht-r-80" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-miks-patriot-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-340ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-chorniy-just-drink-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-patriot-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-340ml-50sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-xl-340ml-50sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-10oz-graphite-cup-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-340ml-50shtup-o80-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-340ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-miks-patriot-340ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-340ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-lego-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-250ml-50sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-8oz-graphite-cup-270ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-270ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-my-birthday-party-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-kosmos-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-270ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-happy-birthday-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-z-dnem-narodzhennya-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-m-250ml-50sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-250ml-50shtup-1yasch40up-kr77-78" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-270ml-o79-romb-79-st" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-270ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-250ml-50shtup-1yasch40up-kr77" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-250ml-50shtup-1yasch40up-kr77" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-250ml-50shtup-1yasch40up-kr78-r77" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-8oz-coffee-cup-energy-270ml-50sht-20up-1000sht-r79-st-79" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-patriot-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-koloroviy-250ml-50shtup-1yasch36up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-250ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-250ml-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-patriotichniy-miks-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-270ml-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-250ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-8-oz-yellow-cup-270ml-50shtup-1yasch-20up-1000sht-p79" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-chorniy-250ml-50shtup-o75-st-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-270ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-270ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-cafe-270ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-270ml-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-250-ml-50shtup-1yasch40up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-110ml-50shtup-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-110ml-35shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-110ml-35shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-4-oz-yellow-cup-110ml-50shtup-1yasch-20up-1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-110ml-50shtup-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-110ml-50shtup-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-110ml-50shtup-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-110ml-50shtup-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-110ml-50shtup-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-110ml-50shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-4oz-coffee-cup-energy-110ml-50sht-20up-1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-cup-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-110ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-xs-110ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-4oz-graphite-cup-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-400ml-50shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-12-oz-yellow-cup-400ml-50shtup-1yasch-20up-1000sht-90" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-400ml-50shtup-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-400ml-50shtup-1yasch20up-kr90-r89" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-450ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-400-ml-50shtup-1yasch20up-kr91-r90" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-12oz-coffee-cup-energy-400ml-50sht-20up-1000sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-fashion-400ml-50shtup-kr91-r90" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-puls-400ml-50shtup-kr91-r90" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-xxl-400ml-50sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-400ml-50sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-450ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-12oz-graphite-cup-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-400ml-50shtup-o90-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-450ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-500ml-50shtup-1yasch20up-kr-91-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-16oz-graphite-cup-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-500ml-50sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-vxl-500ml-50sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-tropical-500ml-50shtup-1yasch20up-kr-91-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-500ml-50shtup-1yasch20up-kr90-r89" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-500ml-50shtup-1yasch20up-kr-91-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-500ml-50shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-16oz-coffee-cup-energy-500ml-50sht-20up-1000sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-500ml-50shtup-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-500ml-50shtup-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-500ml-50shtup-o90-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-16oz-yellow-cup-500-ml-50shtup-1yasch-20up-1000sht-90" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-chorniy-250ml-50shtup-o75-st-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-110ml-50shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-175ml-50shtup-1yasch56up-kr71-r-71" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-340ml-50shtup-1yaschup25-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-500ml-50shtup-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-340ml-50shtup-o80-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-250ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-500ml-50shtup-o90-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-175ml-50shtup-o70-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-chorniy-175ml-50shtup-kr70" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chorniy-110ml-50shtup-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-400ml-50shtup-o90-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-400ml-50shtup-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-175ml-50shtup-kr70" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervoniy-500ml-50shtup-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-175ml-50shtup-1yasch60up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-fashion-400ml-50shtup-kr91-r90" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-250ml-50shtup-1yasch40up-kr77" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-250ml-50shtup-1yasch40up-kr77" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-340ml-50shtup-1yasch35up-kr79" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-110ml-50shtup-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-110ml-50shtup-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-500ml-50shtup-1yasch20up-kr-91-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-500ml-50shtup-1yasch20up-kr-91-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-puls-400ml-50shtup-kr91-r90" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-175ml-50shtup-1yasch60up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-fashion-340ml-50shtup-1yasch35up-kr79" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-270ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-puls-biliy-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-500ml-50shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-110ml-50shtup-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-175ml-50shtup-1yasch60up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-340ml-50shtup-1yasch35up-kr79-80" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-250ml-50shtup-1yasch40up-kr77-78" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-safari-400ml-50shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-400ml-50shtup-1yasch20up-kr90-r89" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-110ml-50shtup-1yasch60up" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-175ml-50shtup-1yasch44up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-250ml-50shtup-1yasch40up-kr78-r77" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-500ml-50shtup-1yasch20up-kr90-r89" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rick-morty-340ml-50shtup-1yasch32up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-tropical-500ml-50shtup-1yasch20up-kr-91-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-400-ml-50shtup-1yasch20up-kr91-r90" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-340-ml-50shtup-1yasch35up-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-110ml-50shtup-1yasch80up" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-250-ml-50shtup-1yasch40up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tropical-175-ml-50shtup-1yasch60up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-250ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-175ml-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-10oz-yellow-cup-340-ml-50shtup-1yasch-20up-1000sht-80" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-8-oz-yellow-cup-270ml-50shtup-1yasch-20up-1000sht-p79" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-ekonom-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-05oz-yellow-cup-175-ml-50shtup-1yasch-40up-2000sht-70" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-12-oz-yellow-cup-400ml-50shtup-1yasch-20up-1000sht-90" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-yellow-plus-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-16oz-yellow-cup-500-ml-50shtup-1yasch-20up-1000sht-90" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnosharoviy-4-oz-yellow-cup-110ml-50shtup-1yasch-20up-1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-270ml-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-250ml-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-chorniy-just-drink-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-just-drink-175ml-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-vxl-500ml-50sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-xxl-400ml-50sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-xl-340ml-50sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-m-250ml-50sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-s-175ml-50sht-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-xs-110ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-250ml-50sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-175ml-50sht-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-400ml-50sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-500ml-50sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-340ml-50sht-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kreativ-110ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-zhovtiy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-blakitniy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-laykosiki-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-270ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-340ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-double-green-schilniy-185ml-50shtup-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-4oz-graphite-cup-185ml-50shtup-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-8oz-graphite-cup-270ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-16oz-graphite-cup-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-10oz-graphite-cup-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-12oz-graphite-cup-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-4oz-graphite-cup-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-chervono-chorniy-kristal-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-185ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-cartoons-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-mista-340ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-340ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ulyublena-kava-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-first-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-270ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-250ml-50shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-coffe-185ml-50shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-16oz-coffee-cup-energy-500ml-50sht-20up-1000sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-4oz-coffee-cup-energy-110ml-50sht-20up-1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-5oz-coffee-cup-energy-175ml-50sht-40up-2000sht-st69r-70" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-8oz-coffee-cup-energy-270ml-50sht-20up-1000sht-r79-st-79" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-10oz-coffee-cup-energy-340ml-50sht-20up-1000sht-r-80" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-12oz-coffee-cup-energy-400ml-50sht-20up-1000sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-buriy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-buriy-250ml-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-buriy-400ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-buriy-250ml-20shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-buriy-185ml-30shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-tp-buriy-500ml-25shtup-1yasch24up-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-250ml-25sht-o77-78-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-400ml-15shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-buriy-250ml-25shtup-o78" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazoviy-gofro-kraft-buriy-500ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazoviy-gofro-kraft-buriy-400ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-buriy-500ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-340ml-20shtup-1yasch32up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-buriy-110ml-25shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-buriy-400ml-25shtup-1yasch20up-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-buriy-kh-400ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-buriy-kh-175ml-25shtup-1yasch48up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-250ml-25shtup-1yasch35up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-175ml-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-buriy-kh-500ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-buriy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-buriy-250ml-25shtup-1yasch30up-o-77" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-400ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-250ml-25shtup-1yasch25up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-gofro-kraft-chervoniy-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-340ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-kh-400ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-tp-gofra-chervoniy-500ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chervoniy-400ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chervoniy-500ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-340ml-25shtup-1yasch24up-kr79" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-500ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-sc-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-250ml-25shtup-1yasch35up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-250ml-25sht-o77-78-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chervoniy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-110ml-25shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chervoniy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chervoniy-250ml-25shtup-1yasch30up-o-77" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chervoniy-kh-500ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-340ml-20shtup-1yasch32up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-zhovtiy-500ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-zhovtiy-400ml-sut-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-zhovtiy-400ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-250ml-25shtup-1yasch30up-o-77" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-kh-500ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-zhovtiy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-110ml-25shtup-1yasch45up" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-kh-400ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-zhovtiy-340ml-sut-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-kh175ml-25shtup-1yasch48up-kr69r69" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zhovtiy-250ml-25shtup-1yasch30up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-gofra-zeleniy-300ml-o79-80" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-250ml-25shtup-1yasch25up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-zeleniy-350ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-salatoviy-500ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-500ml-20shtup-kr88" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-340-ml-zh-zeleniy-25sht-1up-1yasch-32up-800sht-kr-80-r-80-1" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-salatoviy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-zeleniy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-110ml-25shtup-1yasch45up" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zeleniy-110ml-25shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-250ml-25shtup-1yasch30up-o-77" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-zeleniy-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-zeleniy-sc-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-kh-400ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-kh-500ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-salatoviy-250ml-30shtup-1yasch28up-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-zeleniy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-salatoviy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-salatoviy-400ml-20shtup-kr88" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-250ml-25shtup-1yasch25up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-180ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-500ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chorniy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chorniy-250ml-25shtup-1yasch30up-o-77" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-sc-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-kh-400ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-kh-500ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-glyanec-chorniy-185ml-25shtup-1yasch30up-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-340ml-25shtup-1yasch24up-kr79" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-500ml-20shtup-1yasch20up-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-gofra-chorniy-400ml-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-400ml-25sht-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-500ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-340-ml-zh-chorniy-25sht-1up-1yasch-32up-800sht-kr-80-r-80-1" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-250-ml-zh-chorniy-25sht-1up-1yasch-36up-900sht-d-76-st-75" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chorniy-khvilya-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-gofra-chorniy-500ml-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-choniy-340ml-sut-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-340ml-25sht-o80-kh" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-250ml-25shtup-o77-78-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-450ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-350ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-chorniy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-chorniy-110ml-25shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chorniy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-400ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-250ml-25shtup-1yasch35up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-340ml-20sht-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-250ml-25shtup-1yasch25up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-blakitniy-500ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-siniy-400ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-blakitniy-400ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-gofrovani-blakitni-175ml-30shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-golubiy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-blakitniy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-siniy-500ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-110ml-25shtup-1yasch45up" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-siniy-340ml-20shtup-1yasch32up-kr80r80" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-siniy-250ml-25shtup-1yasch30up-o-77" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-kh-500ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-golubiy-110ml-25shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-kh175ml-25shtup-1yasch48up-kr69r69" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-siniy-kh-400ml-25shtup-1yasch20up-kr91r90" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-golubiy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-golubiy-250ml-25shtup-1yasch30up-o-77" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-275ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-500ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-buriy-250ml-20shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-400ml-15shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-buriy-175ml-25shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-180ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-buriy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-buriy-250ml-25shtup-o78" TargetMode="External"/><Relationship Id="rId_hyperlink_574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-175ml-20shtup-o69-td" TargetMode="External"/><Relationship Id="rId_hyperlink_575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-340ml-20shtup-o80-td" TargetMode="External"/><Relationship Id="rId_hyperlink_576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-400ml-30shtup-1yasch20up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-275ml-30shtup-1yasch28up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-500ml-20shtup-1yasch24up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-180ml-30shtup-1yasch35up-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-400ml-15shtup-o91-td" TargetMode="External"/><Relationship Id="rId_hyperlink_581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-250ml-20shtup-o75-td" TargetMode="External"/><Relationship Id="rId_hyperlink_582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazovyy-gofra-khvilya-chervoniy-500ml-15shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-340ml-20shtup-o80-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-110ml-20shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-sut-khvilya-gofra-500ml-chervona-20sht-1yasch-28up-560sht-r-88" TargetMode="External"/><Relationship Id="rId_hyperlink_586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-110ml-30shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chervoniy-175ml-sut-25shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chervoniy-340ml-sut-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-khvilya-chorniy-yuni-250ml-25shtup-20-ruk-500-80" TargetMode="External"/><Relationship Id="rId_hyperlink_590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-choniy-175ml-20shtup-o70-td" TargetMode="External"/><Relationship Id="rId_hyperlink_591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofrovani-chorniy-khvilya-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-choniy-400ml-sut-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-khvilya-chorniy-yuni-110ml-35shtup-36-ruk-1260" TargetMode="External"/><Relationship Id="rId_hyperlink_594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-sut-khvilya-gofra-500ml-chorniy-20sht-1yasch-28up-560sht-r-88" TargetMode="External"/><Relationship Id="rId_hyperlink_595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-110ml-20shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-khvilya-chorniy-yuni-175ml-30shtup-28-ruk-840-70" TargetMode="External"/><Relationship Id="rId_hyperlink_597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-choniy-340ml-sut-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-khvilya-chorniy-yuni-350ml-25shtup-20-ruk-500-90" TargetMode="External"/><Relationship Id="rId_hyperlink_599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-khvilya-chorniy-yuni-450ml-20shtup-24-ruk-480-90" TargetMode="External"/><Relationship Id="rId_hyperlink_600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chorniy-400ml-15shtup-o91-td" TargetMode="External"/><Relationship Id="rId_hyperlink_601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-180ml-30shtup-1yasch35up-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-110ml-30shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-400ml-30shtup-1yasch20up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-275ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-chorniy-500ml-20shtup-1yasch24up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chorniy-500ml-15shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-choniy-250ml-sut-25shtup-o78" TargetMode="External"/><Relationship Id="rId_hyperlink_608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-choniy-250ml-20shtup-o75-td" TargetMode="External"/><Relationship Id="rId_hyperlink_609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chorniy-340ml-20shtup-o80-td" TargetMode="External"/><Relationship Id="rId_hyperlink_610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-chorniy-300ml-20shtup-o80-td" TargetMode="External"/><Relationship Id="rId_hyperlink_611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazovyy-gofra-khvilya-biliy-180ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-biliy-270ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-biliy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-biliy-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-biliy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-340ml-20shtup-1yasch32up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-250ml-25shtup-1yasch35up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazoviy-gofro-kraft-buriy-500ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-175ml-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazoviy-gofro-kraft-buriy-400ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-buriy-250ml-25sht-o77-78-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-340ml-20shtup-1yasch32up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-340ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-250ml-25sht-o77-78-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-500ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-400ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-gofro-kraft-chervoniy-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chervoniy-250ml-25shtup-1yasch35up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-340ml-20sht-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-500ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-250ml-25shtup-o77-78-sut" TargetMode="External"/><Relationship Id="rId_hyperlink_634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-175ml-25shtup-1yasch45up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-110ml-25shtup-1yasch40up" TargetMode="External"/><Relationship Id="rId_hyperlink_636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-250ml-25shtup-1yasch35up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-340-ml-zh-chorniy-25sht-1up-1yasch-32up-800sht-kr-80-r-80-1" TargetMode="External"/><Relationship Id="rId_hyperlink_638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-340ml-25sht-o80-kh" TargetMode="External"/><Relationship Id="rId_hyperlink_639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-gofro-kraft-chorniy-400ml-25shtup-1yasch20up-kr91" TargetMode="External"/><Relationship Id="rId_hyperlink_640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-salatoviy-250ml-20shtup-o75-td" TargetMode="External"/><Relationship Id="rId_hyperlink_641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-salatoviy-110ml-20shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-salatoviy-175ml-20shtup-o69-td" TargetMode="External"/><Relationship Id="rId_hyperlink_643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zayci-400ml-15shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zayci-250ml-20shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zayci-340ml-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zayci-175ml-20shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zayci-110ml-20shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-chorniy-chorniy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-chorniy-chorniy-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-chorniy-chorniy-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-chorniy-chorniy-175ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-chorniy-chorniy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-sakura-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-sakura-180ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-sakura-500ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-sakura-275ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofra-khvilya-sakura-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-militari-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-very-peri-400ml-30shtup-1yasch20up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-very-peri-500ml-20shtup-1yasch24up-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-very-peri-110ml-30shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-very-peri-180ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-very-peri-275ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zhovtiy-zhovtiy-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zhovtiy-zhovtiy-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zhovtiy-zhovtiy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zhovtiy-zhovtiy-175ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-zhovtiy-zhovtiy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-leopard-175ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-leopard-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-leopard-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-leopard-110ml-35shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-leopard-350ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-chornicya-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-chornicya-175ml-25shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-chornicya-250ml-25shtup-o78" TargetMode="External"/><Relationship Id="rId_hyperlink_677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-chornicya-340ml-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-chornicya-400ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-110ml-25shtup-0" TargetMode="External"/><Relationship Id="rId_hyperlink_680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-400ml-20shtup-o88-0" TargetMode="External"/><Relationship Id="rId_hyperlink_681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-175ml-25shtup-o69-0" TargetMode="External"/><Relationship Id="rId_hyperlink_682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-250ml-25shtup-o77-0" TargetMode="External"/><Relationship Id="rId_hyperlink_683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-340ml-20shtup-o80-0" TargetMode="External"/><Relationship Id="rId_hyperlink_684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-340ml-20shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-400ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-500ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-500ml-20shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-175ml-25shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-geometriya-250ml-25shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chorniy-250-ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chorniy-450-ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chorniy-350-ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chervoniy-110-ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chervoniy-180-ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chervoniy-250-ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chervoniy-450-ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chorniy-110-ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chorniy-180-ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-gofrovaniy-top-line-chervoniy-350-ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-coffee-250ml-25shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-coffee-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-coffee-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-coffee-340ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-coffee-400ml-25shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-ornament-340ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-ornament-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-ornament-250ml-25shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-ornament-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-ornament-400ml-25shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-500ml-25shtup-o89" TargetMode="External"/><Relationship Id="rId_hyperlink_712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-175ml-25shtup-o69-dif" TargetMode="External"/><Relationship Id="rId_hyperlink_713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-250ml-25shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-400ml-25shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-kraft-shokolad-340ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-rozheviy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-rozheviy-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-rozheviy-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-rozheviy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-khvilya-rozheviy-175ml-30shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-blakitniy-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-blakitniy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-blakitniy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-blakitniy-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofra-khvilya-blakitniy-175ml-30shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-limoni-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-limoni-uf-250ml-25shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-limoni-uf-400ml-25shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-limoni-uf-340ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-limoni-uf-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-kh-175ml-25shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-250ml-25shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-400ml-25shtup-o88" TargetMode="External"/><Relationship Id="rId_hyperlink_737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-340ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-kh-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-kh-250ml-25shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofrovaniy-fiesta-kh-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-mokko-mus-500-ml-20sht-1yasch-24up-480-sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-mokko-mus-250ml-30sht-1yasch-28up-840sht-r-80" TargetMode="External"/><Relationship Id="rId_hyperlink_743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-mokko-mus-110ml-30sht-1yasch-48up-1440sht" TargetMode="External"/><Relationship Id="rId_hyperlink_744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-mokko-mus-180ml-30sht-1yasch-35up-1050sht-r-71" TargetMode="External"/><Relationship Id="rId_hyperlink_745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-mokko-mus-400-ml-30sht-1yasch-20up-600-sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-sunshine-250ml-30sht-1yasch-28up-840sht-r-80" TargetMode="External"/><Relationship Id="rId_hyperlink_747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-sunshine-400-ml-30sht-1yasch-20up-600-sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-sunshine-110ml-30sht-1yasch-48up-1440sht" TargetMode="External"/><Relationship Id="rId_hyperlink_749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-sunshine-180ml-30sht-1yasch-35up-1050sht-r-71" TargetMode="External"/><Relationship Id="rId_hyperlink_750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-sunshine-500-ml-20sht-1yasch-24up-480-sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-pomarancheviy-110ml-30sht-1yasch-48up-1440sht" TargetMode="External"/><Relationship Id="rId_hyperlink_752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-pomarancheviy-180ml-30sht-1yasch-35up-1050sht-r-71" TargetMode="External"/><Relationship Id="rId_hyperlink_753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-pomarancheviy-250ml-30sht-1yasch-28up-840sht-r-80" TargetMode="External"/><Relationship Id="rId_hyperlink_754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-pomarancheviy-400-ml-30sht-1yasch-20up-600-sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-gofra-khvilya-pomarancheviy-500-ml-20sht-1yasch-24up-480-sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-400ml-50shtup-kristal-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-odnorazoviy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-500ml-50shtup-1yasch20up1000sht-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-300ml-50shtup-kristal-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-250ml-o75-td" TargetMode="External"/><Relationship Id="rId_hyperlink_767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-500ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ek-biliy-110ml-50sht-40up-2000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ek-biliy-400ml-50sht-20up-1000sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-270ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-300ml-50shtup-o79-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-250ml-o75-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-175ml-50shtup-o69-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-400ml-50shtup-o91-0" TargetMode="External"/><Relationship Id="rId_hyperlink_777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-250ml-50shtup-1yasch40up2000sht-kr77" TargetMode="External"/><Relationship Id="rId_hyperlink_779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-odnorazoviy-110ml-50shtup-td" TargetMode="External"/><Relationship Id="rId_hyperlink_781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-175ml-50shtup-o70-69" TargetMode="External"/><Relationship Id="rId_hyperlink_782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-250ml-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-175ml-50shtup-o69-kr" TargetMode="External"/><Relationship Id="rId_hyperlink_784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-odnorazoviy-110ml-50shtup-kr" TargetMode="External"/><Relationship Id="rId_hyperlink_785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kristal-biliy-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-185ml-25shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-biliy-340ml-o80-0" TargetMode="External"/><Relationship Id="rId_hyperlink_789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-400ml-50shtup-1yasch20up1000sht-kr90" TargetMode="External"/><Relationship Id="rId_hyperlink_790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ek-biliy-500ml-50sht-20up-1000sht-r-90" TargetMode="External"/><Relationship Id="rId_hyperlink_791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-kraft-kristal-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-koloroviy-250ml-50shtup-1yasch36up-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-koloroviy-340ml-50shtup-1yasch32up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-koloroviy-175ml-50shtup-1yasch40up-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-paperovi-kraftovi-o80-50shtup-laminaciya-1" TargetMode="External"/><Relationship Id="rId_hyperlink_796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-paperovi-kraftovi-o80-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakanif-paperovi-odnorazovi-ukraina-dim-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-black-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-400ml-20shtup-1yasch25up800sht-91" TargetMode="External"/><Relationship Id="rId_hyperlink_802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-300ml-20shtup-1yasch30up800sht80-dif-79" TargetMode="External"/><Relationship Id="rId_hyperlink_804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-yuni-blackwhite-100ml-35shtup-1yasch48up1680sht" TargetMode="External"/><Relationship Id="rId_hyperlink_805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-340ml-50shtup-o80-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-chorniy-250ml-50shtup-o75-st-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-175ml-50shtup-o70-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-black-black-250ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-175ml-50shtup-1yasch56up-kr71-r-71" TargetMode="External"/><Relationship Id="rId_hyperlink_816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-110ml-50shtup-1yasch48up" TargetMode="External"/><Relationship Id="rId_hyperlink_817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-500ml-50shtup-o90-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-400ml-50shtup-o90-ek" TargetMode="External"/><Relationship Id="rId_hyperlink_819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-black-black-ekonom-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-cafe-270ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-110ml-35shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-110ml-35shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-185ml-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-270ml-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-110ml" TargetMode="External"/><Relationship Id="rId_hyperlink_840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-185ml-st72" TargetMode="External"/><Relationship Id="rId_hyperlink_842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-270ml-o79-romb-79-st" TargetMode="External"/><Relationship Id="rId_hyperlink_843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-z-bambuku-340ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-patriotichni-miks-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-cup-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-175ml-50shtup-kr69" TargetMode="External"/><Relationship Id="rId_hyperlink_847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-400ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-270ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-lavanda-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-lavanda-cup-500ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-500ml-35shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ek-biliy-110ml-50sht-40up-2000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-400ml-50shtup-o91" TargetMode="External"/><Relationship Id="rId_hyperlink_860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-ps-ukraine-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-450ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-450ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-orange-bio-yuni-450ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-light-green-bio-yuni-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-green-bio-yuni-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazovyy-dvosharoviy-biliykraft-180ml-25-shtup-ec-o73" TargetMode="External"/><Relationship Id="rId_hyperlink_878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-es-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazovyy-dvosharoviy-biliykraft-400ml-25shtup-o90-ec" TargetMode="External"/><Relationship Id="rId_hyperlink_880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-250ml-25shtup-1yasch30up750sht-kr77" TargetMode="External"/><Relationship Id="rId_hyperlink_881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-500ml-o90-0" TargetMode="External"/><Relationship Id="rId_hyperlink_882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-180ml-o71-0" TargetMode="External"/><Relationship Id="rId_hyperlink_883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-250ml-25shtup-o80-0" TargetMode="External"/><Relationship Id="rId_hyperlink_884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-25sht-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-20sht-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-110ml-35sht" TargetMode="External"/><Relationship Id="rId_hyperlink_887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-biliykraft-340ml-20shtup-1yasch28up560sht-80-dif-79" TargetMode="External"/><Relationship Id="rId_hyperlink_888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-dvosharoviy-eko-biliy-kraft-340ml-25sht-1yasch-20up-500sht-80" TargetMode="External"/><Relationship Id="rId_hyperlink_889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-180ml-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-340ml-25shtup-1yasch25up625sht-kr80" TargetMode="External"/><Relationship Id="rId_hyperlink_891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-400ml-o89-90" TargetMode="External"/><Relationship Id="rId_hyperlink_892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-tp-175ml-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-250ml-o80-0" TargetMode="External"/><Relationship Id="rId_hyperlink_894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-250ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-biliykraft-340ml-25shtup-o80-alf" TargetMode="External"/><Relationship Id="rId_hyperlink_897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-biliykraft-al-340ml-18shtup-1yasch40up-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-biliykraft-al-250ml-20shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-110ml-tp" TargetMode="External"/><Relationship Id="rId_hyperlink_900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliykraft-tp-275ml-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliykraft-110ml-35sht" TargetMode="External"/><Relationship Id="rId_hyperlink_903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-340ml-20shtup-1yasch28up560sht-80-dif-79" TargetMode="External"/><Relationship Id="rId_hyperlink_904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliy-chorniy-tp-180ml-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliychorniy-tp-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-biliychorniy-tp-500ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-soft-tach-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-soft-tach-250ml-25shtup-20up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-tach-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-175ml-20shtup-1yasch40up800sht-69" TargetMode="External"/><Relationship Id="rId_hyperlink_912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-250ml-20shtup-1yasch35up800sht-r-75" TargetMode="External"/><Relationship Id="rId_hyperlink_913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-yuni-blackwhite-450ml-20-shtup-1yasch24up480sht-rs-90" TargetMode="External"/><Relationship Id="rId_hyperlink_914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-250ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-400ml-20shtup-1yasch25up800sht-91" TargetMode="External"/><Relationship Id="rId_hyperlink_916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-yuni-blackwhite-100ml-35shtup-1yasch48up1680sht" TargetMode="External"/><Relationship Id="rId_hyperlink_917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-500ml-25shtup-16upyasch-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-black-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-300ml-20shtup-1yasch30up800sht80-dif-79" TargetMode="External"/><Relationship Id="rId_hyperlink_920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-340ml-20shtup-1yasch28up560sht-80-dif-79" TargetMode="External"/><Relationship Id="rId_hyperlink_922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-d-ti-dvosharoviy-chorniy-250ml-20shtup-1yasch35up800sht-r-75" TargetMode="External"/><Relationship Id="rId_hyperlink_923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-250ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-touch-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-soft-tach-250ml-25shtup-20up-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-chorniy-soft-tach-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-green-blue-soft-touch-180ml-70shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-touch-180ml-70shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chervoniy-soft-touch-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chervoniy-soft-touch-350ml-25shtup-o" TargetMode="External"/><Relationship Id="rId_hyperlink_931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-green-blue-soft-touch-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chervoniy-soft-touch-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chervoniy-soft-touch-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chervoniy-soft-touch-180ml-70shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-touch-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-touch-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-touch-450ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-green-blue-soft-touch-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-green-blue-soft-touch-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-green-blue-soft-touch-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-dvosharoviy-chorniy-soft-tach-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-biliy-biliy-dvosharovi-340ml-25sht-1yasch-24-600sht-r-80" TargetMode="External"/><Relationship Id="rId_hyperlink_944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-8-oz-dvosharoviy-biliy-biliy-ek-270ml-25shtup-20up500-sht-r79" TargetMode="External"/><Relationship Id="rId_hyperlink_945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-400ml-25shtup-o90-0" TargetMode="External"/><Relationship Id="rId_hyperlink_946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-500ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-180ml-70shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-250ml-25shtup-o77-al" TargetMode="External"/><Relationship Id="rId_hyperlink_951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-s-280ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-biliybiliy-s-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-ponchik-miks-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-biliy-180ml-30shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-biliy-250ml-30shtup-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-biliy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-ponchik-miks-450ml-15shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-biliy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-biliy-500ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-ponchik-miks-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chervoniy-250ml-30shtup-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chervoniy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chervoniy-500ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chervoniy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chervoniy-180ml-30shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chorniy-180ml-30shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chorniy-110ml-30shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chorniy-250ml-30shtup-o81" TargetMode="External"/><Relationship Id="rId_hyperlink_969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chorniy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-odnorazoviy-paperoviy-dvosharoviy-ponchik-chorniy-500ml-20shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-vesnyaniy-180ml-50shtup-o71" TargetMode="External"/><Relationship Id="rId_hyperlink_972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-vesnyaniy-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-vesnyaniy-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-vesnyaniy-500ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-vesnyaniy-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-3d-maki-250ml-30shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-3d-sonyashnik-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-3d-romashka-450ml-15shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-185ml-25shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-270ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-rifleniy-white-sensitive-ek-500ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-lego-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-kosmos-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-zimovi-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-merry-christmas-250ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-zimovi-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-merry-christmas-350ml-50shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-merry-christmas-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-z-dnem-narodzhennya-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-my-birthday-party-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-zimovi-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnosharovi-novorichni-listi-miks-175ml-50shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-kristal-happy-birthday-250ml-20shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-winter-time-270ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-winter-time-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-winter-time-185ml-25shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-350ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-110ml-35shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-snow-250ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-185ml-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-cafe-185ml-25shtup-o72" TargetMode="External"/><Relationship Id="rId_hyperlink_1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-400ml-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-cafe-270ml-25shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-cafe-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-khelovin-270ml-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-dvosharoviy-christmas-tree-110ml-35shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-paskha-250ml-25shtup-o76" TargetMode="External"/><Relationship Id="rId_hyperlink_1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-svyatkoviy-250ml-uf-25shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-paskha-400ml-25shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-paskha-175ml-25shtup-o70" TargetMode="External"/><Relationship Id="rId_hyperlink_1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-paskha-340ml-25shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-gofrovaniy-paskha-110ml-25shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-patriotichniy-miks-250ml-50shtup-o77" TargetMode="External"/><Relationship Id="rId_hyperlink_1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-miks-patriot-340ml-50shtup-o79" TargetMode="External"/><Relationship Id="rId_hyperlink_1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-miks-patriot-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakanif-paperovi-odnorazovi-ukraina-dim-400ml-30shtup-o90" TargetMode="External"/><Relationship Id="rId_hyperlink_1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-175ml-50shtup-o69" TargetMode="External"/><Relationship Id="rId_hyperlink_1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-paperoviy-odnorazoviy-patriot-250ml-50shtup-o75" TargetMode="External"/><Relationship Id="rId_hyperlink_1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-patriot-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-110ml-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-270ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-ukraina-dim-270ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId_hyperlink_1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-paperovi-odnorazovi-mriya-340ml-50shtup-o80" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1139"/>
+  <dimension ref="A1:G1143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1139" sqref="A1139"/>
+      <selection activeCell="A1143" sqref="A1143"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="78" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="146.107178" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
@@ -11179,12397 +11257,12397 @@
         <v>8</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>138</v>
       </c>
       <c r="B35" t="s">
         <v>139</v>
       </c>
       <c r="C35" t="s">
         <v>140</v>
       </c>
       <c r="D35" t="s">
         <v>141</v>
       </c>
-      <c r="E35"/>
-      <c r="F35"/>
+      <c r="E35" t="s">
+        <v>142</v>
+      </c>
+      <c r="F35" t="s">
+        <v>143</v>
+      </c>
       <c r="G35" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B36" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C36" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D36" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="E36"/>
+        <v>148</v>
+      </c>
+      <c r="E36" t="s">
+        <v>149</v>
+      </c>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B37" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C37" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D37" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E37" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" t="s">
+        <v>158</v>
+      </c>
+      <c r="C38" t="s">
+        <v>153</v>
+      </c>
+      <c r="D38" t="s">
         <v>154</v>
       </c>
-      <c r="B38" t="s">
+      <c r="E38" t="s">
         <v>155</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B39" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C39" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D39" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B40" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C40" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D40" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B41" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C41" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D41" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5">
         <v>3475</v>
       </c>
       <c r="B42" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C42" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D42" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="5">
         <v>10000003679</v>
       </c>
       <c r="B43" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C43" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D43" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="B44" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C44" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D44" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="B45" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C45" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D45" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="B46" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C46" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D46" t="s">
-        <v>191</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:7">
-      <c r="A47" s="5">
-        <v>5175</v>
+      <c r="A47" s="5" t="s">
+        <v>196</v>
       </c>
       <c r="B47" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C47" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D47" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="B48" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C48" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D48" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="5" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="B49" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="C49" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="D49" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="5" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="B50" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="C50" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="D50" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="5" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="B51" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="C51" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D51" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="5" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B52" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C52" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="D52" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="5" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B53" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C53" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D53" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="5" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B54" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C54" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D54" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E54" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="5" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B55" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C55" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D55" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E55" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="5" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B56" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="C56" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D56" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="E56" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="5" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B57" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C57" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="D57" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="5" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B58" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C58" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D58" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="5" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B59" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C59" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D59" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="5" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="B60" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C60" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D60" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="5" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="B61" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="C61" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D61" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
     </row>
     <row r="62" spans="1:7">
-      <c r="A62" s="5" t="s">
-        <v>267</v>
+      <c r="A62" s="5">
+        <v>5175</v>
       </c>
       <c r="B62" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C62" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="D62" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="5" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="B63" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C63" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D63" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E63" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="5" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="B64" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C64" t="s">
-        <v>70</v>
+        <v>140</v>
       </c>
       <c r="D64" t="s">
-        <v>280</v>
+        <v>141</v>
       </c>
       <c r="E64" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="F64"/>
+        <v>142</v>
+      </c>
+      <c r="F64" t="s">
+        <v>143</v>
+      </c>
       <c r="G64" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="5" t="s">
         <v>283</v>
       </c>
       <c r="B65" t="s">
         <v>284</v>
       </c>
       <c r="C65" t="s">
         <v>285</v>
       </c>
       <c r="D65" t="s">
         <v>286</v>
       </c>
       <c r="E65" t="s">
         <v>287</v>
       </c>
       <c r="F65" t="s">
         <v>288</v>
       </c>
       <c r="G65" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="5" t="s">
         <v>290</v>
       </c>
       <c r="B66" t="s">
         <v>291</v>
       </c>
       <c r="C66" t="s">
-        <v>285</v>
+        <v>292</v>
       </c>
       <c r="D66" t="s">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c r="E66" t="s">
-        <v>287</v>
+        <v>294</v>
       </c>
       <c r="F66" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="G66" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="5" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="B67" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="C67" t="s">
-        <v>285</v>
+        <v>299</v>
       </c>
       <c r="D67" t="s">
-        <v>286</v>
+        <v>300</v>
       </c>
       <c r="E67" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>301</v>
+      </c>
+      <c r="F67"/>
       <c r="G67" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="5" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="B68" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="C68" t="s">
-        <v>298</v>
+        <v>305</v>
       </c>
       <c r="D68" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="E68" t="s">
-        <v>300</v>
-[...3 lines deleted...]
-      </c>
+        <v>307</v>
+      </c>
+      <c r="F68"/>
       <c r="G68" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="5" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="B69" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="C69" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="D69" t="s">
-        <v>306</v>
-[...6 lines deleted...]
-      </c>
+        <v>204</v>
+      </c>
+      <c r="E69"/>
+      <c r="F69"/>
       <c r="G69" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="5" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="B70" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="C70" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="D70" t="s">
-        <v>313</v>
-[...3 lines deleted...]
-      </c>
+        <v>163</v>
+      </c>
+      <c r="E70"/>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="5" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B71" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="C71" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D71" t="s">
-        <v>319</v>
-[...1 lines deleted...]
-      <c r="E71" t="s">
         <v>320</v>
       </c>
+      <c r="E71"/>
       <c r="F71"/>
       <c r="G71" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="5" t="s">
         <v>322</v>
       </c>
       <c r="B72" t="s">
         <v>323</v>
       </c>
       <c r="C72" t="s">
         <v>324</v>
       </c>
       <c r="D72" t="s">
         <v>325</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="5" t="s">
         <v>327</v>
       </c>
       <c r="B73" t="s">
         <v>328</v>
       </c>
       <c r="C73" t="s">
         <v>329</v>
       </c>
       <c r="D73" t="s">
-        <v>160</v>
+        <v>330</v>
       </c>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="5" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B74" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C74" t="s">
-        <v>333</v>
+        <v>276</v>
       </c>
       <c r="D74" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="E74"/>
+        <v>277</v>
+      </c>
+      <c r="E74" t="s">
+        <v>278</v>
+      </c>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="B75" t="s">
         <v>336</v>
       </c>
-      <c r="B75" t="s">
+      <c r="C75" t="s">
         <v>337</v>
       </c>
-      <c r="C75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D75" t="s">
-        <v>275</v>
+        <v>338</v>
       </c>
       <c r="E75" t="s">
-        <v>276</v>
+        <v>339</v>
       </c>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="5" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="B76" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C76" t="s">
-        <v>341</v>
+        <v>70</v>
       </c>
       <c r="D76" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="E76" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="5" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="B77" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C77" t="s">
-        <v>298</v>
-[...4 lines deleted...]
-      <c r="E77" t="s">
         <v>348</v>
       </c>
+      <c r="D77"/>
+      <c r="E77"/>
       <c r="F77"/>
       <c r="G77" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="5" t="s">
         <v>350</v>
       </c>
       <c r="B78" t="s">
         <v>351</v>
       </c>
       <c r="C78" t="s">
+        <v>285</v>
+      </c>
+      <c r="D78" t="s">
         <v>352</v>
       </c>
-      <c r="D78"/>
-      <c r="E78"/>
+      <c r="E78" t="s">
+        <v>353</v>
+      </c>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="5" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B79" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C79" t="s">
-        <v>356</v>
-[...3 lines deleted...]
-      <c r="F79"/>
+        <v>140</v>
+      </c>
+      <c r="D79" t="s">
+        <v>141</v>
+      </c>
+      <c r="E79" t="s">
+        <v>142</v>
+      </c>
+      <c r="F79" t="s">
+        <v>143</v>
+      </c>
       <c r="G79" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="5" t="s">
         <v>358</v>
       </c>
       <c r="B80" t="s">
         <v>359</v>
       </c>
       <c r="C80" t="s">
         <v>360</v>
       </c>
-      <c r="D80" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D80"/>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="4" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C81" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D81" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E81" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G81" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="5" t="s">
+        <v>363</v>
+      </c>
+      <c r="B82" t="s">
         <v>364</v>
       </c>
-      <c r="B82" t="s">
+      <c r="C82" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="D82"/>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="5" t="s">
+        <v>367</v>
+      </c>
+      <c r="B83" t="s">
         <v>368</v>
       </c>
-      <c r="B83" t="s">
+      <c r="C83" t="s">
         <v>369</v>
       </c>
-      <c r="C83" t="s">
+      <c r="D83" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="E83"/>
       <c r="F83"/>
       <c r="G83" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="B84" t="s">
         <v>373</v>
       </c>
-      <c r="B84" t="s">
+      <c r="C84" t="s">
         <v>374</v>
       </c>
-      <c r="C84" t="s">
+      <c r="D84" t="s">
         <v>375</v>
       </c>
-      <c r="D84"/>
-      <c r="E84"/>
+      <c r="E84" t="s">
+        <v>376</v>
+      </c>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="5" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="B85" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C85" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D85" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E85"/>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="86" spans="1:7">
-      <c r="A86" s="5">
-        <v>10000003681</v>
+      <c r="A86" s="5" t="s">
+        <v>372</v>
       </c>
       <c r="B86" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C86" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D86" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="5" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B87" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C87" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D87" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E87"/>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="5">
         <v>3477</v>
       </c>
       <c r="B88" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C88" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="D88" t="s">
-        <v>392</v>
+        <v>381</v>
       </c>
       <c r="E88"/>
       <c r="F88"/>
       <c r="G88" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="5" t="s">
         <v>394</v>
       </c>
       <c r="B89" t="s">
         <v>395</v>
       </c>
       <c r="C89" t="s">
         <v>396</v>
       </c>
       <c r="D89" t="s">
         <v>397</v>
       </c>
-      <c r="E89"/>
+      <c r="E89" t="s">
+        <v>398</v>
+      </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="90" spans="1:7">
-      <c r="A90" s="5" t="s">
-        <v>399</v>
+      <c r="A90" s="5">
+        <v>10000003681</v>
       </c>
       <c r="B90" t="s">
         <v>400</v>
       </c>
       <c r="C90" t="s">
         <v>401</v>
       </c>
       <c r="D90" t="s">
         <v>402</v>
       </c>
       <c r="E90"/>
       <c r="F90"/>
       <c r="G90" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="5" t="s">
         <v>404</v>
       </c>
       <c r="B91" t="s">
         <v>405</v>
       </c>
       <c r="C91" t="s">
-        <v>375</v>
+        <v>406</v>
       </c>
       <c r="D91" t="s">
-        <v>392</v>
+        <v>407</v>
       </c>
       <c r="E91"/>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="5" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="B92" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C92" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="D92" t="s">
-        <v>409</v>
-[...3 lines deleted...]
-      </c>
+        <v>412</v>
+      </c>
+      <c r="E92"/>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="5" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="B93" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="C93" t="s">
-        <v>414</v>
-[...3 lines deleted...]
-      </c>
+        <v>416</v>
+      </c>
+      <c r="D93"/>
       <c r="E93"/>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="5" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="B94" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="C94" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="D94"/>
       <c r="E94"/>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="5" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="B95" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="C95" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="D95" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="E95"/>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="5" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B96" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C96" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D96" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="E96"/>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="5" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="B97" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C97" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D97" t="s">
-        <v>434</v>
-[...1 lines deleted...]
-      <c r="E97"/>
+        <v>435</v>
+      </c>
+      <c r="E97" t="s">
+        <v>436</v>
+      </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="5" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="B98" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C98" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="D98" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="E98"/>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="5" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="B99" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="C99" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="D99" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="E99" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="5" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="B100" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="C100" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="D100" t="s">
-        <v>450</v>
-[...3 lines deleted...]
-      </c>
+        <v>452</v>
+      </c>
+      <c r="E100"/>
       <c r="F100"/>
       <c r="G100" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="5" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="B101" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C101" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D101" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="5" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="B102" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="C102" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="D102" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="5" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="B103" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="C103" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D103" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E103" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="5" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B104" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="C104" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="D104" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="E104" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="5" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B105" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C105" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="D105" t="s">
-        <v>475</v>
-[...1 lines deleted...]
-      <c r="E105" t="s">
         <v>476</v>
       </c>
+      <c r="E105"/>
       <c r="F105"/>
       <c r="G105" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="5" t="s">
         <v>478</v>
       </c>
       <c r="B106" t="s">
         <v>479</v>
       </c>
       <c r="C106" t="s">
         <v>480</v>
       </c>
       <c r="D106" t="s">
         <v>481</v>
       </c>
-      <c r="E106"/>
+      <c r="E106" t="s">
+        <v>482</v>
+      </c>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="5" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="B107" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="C107" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="D107" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="5" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B108" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C108" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D108" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="5" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B109" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C109" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="D109" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="5" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="B110" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="C110" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="D110" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="5" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B111" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C111" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D111" t="s">
-        <v>506</v>
-[...1 lines deleted...]
-      <c r="E111" t="s">
         <v>507</v>
       </c>
+      <c r="E111"/>
       <c r="F111"/>
       <c r="G111" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="5" t="s">
         <v>509</v>
       </c>
       <c r="B112" t="s">
         <v>510</v>
       </c>
       <c r="C112" t="s">
         <v>511</v>
       </c>
-      <c r="D112"/>
-      <c r="E112"/>
+      <c r="D112" t="s">
+        <v>512</v>
+      </c>
+      <c r="E112" t="s">
+        <v>513</v>
+      </c>
       <c r="F112"/>
       <c r="G112" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="5" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="B113" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C113" t="s">
-        <v>515</v>
-[...6 lines deleted...]
-      </c>
+        <v>380</v>
+      </c>
+      <c r="D113"/>
+      <c r="E113"/>
       <c r="F113"/>
       <c r="G113" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="B114" t="s">
         <v>518</v>
       </c>
-      <c r="B114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C114" t="s">
-        <v>520</v>
+        <v>429</v>
       </c>
       <c r="D114" t="s">
-        <v>521</v>
-[...3 lines deleted...]
-      </c>
+        <v>430</v>
+      </c>
+      <c r="E114"/>
       <c r="F114"/>
       <c r="G114" t="s">
-        <v>523</v>
+        <v>519</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="5" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="B115" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="C115" t="s">
-        <v>526</v>
+        <v>434</v>
       </c>
       <c r="D115" t="s">
-        <v>527</v>
-[...1 lines deleted...]
-      <c r="E115"/>
+        <v>435</v>
+      </c>
+      <c r="E115" t="s">
+        <v>436</v>
+      </c>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>528</v>
+        <v>522</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="5" t="s">
+        <v>523</v>
+      </c>
+      <c r="B116" t="s">
+        <v>524</v>
+      </c>
+      <c r="C116" t="s">
+        <v>525</v>
+      </c>
+      <c r="D116" t="s">
+        <v>526</v>
+      </c>
+      <c r="E116" t="s">
+        <v>527</v>
+      </c>
+      <c r="F116" t="s">
+        <v>528</v>
+      </c>
+      <c r="G116" t="s">
         <v>529</v>
-      </c>
-[...14 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="5" t="s">
+        <v>530</v>
+      </c>
+      <c r="B117" t="s">
+        <v>531</v>
+      </c>
+      <c r="C117" t="s">
+        <v>525</v>
+      </c>
+      <c r="D117" t="s">
+        <v>526</v>
+      </c>
+      <c r="E117" t="s">
+        <v>527</v>
+      </c>
+      <c r="F117" t="s">
+        <v>528</v>
+      </c>
+      <c r="G117" t="s">
         <v>532</v>
-      </c>
-[...16 lines deleted...]
-        <v>538</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="5" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="B118" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="C118" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D118" t="s">
-        <v>535</v>
+        <v>412</v>
       </c>
       <c r="E118" t="s">
         <v>536</v>
       </c>
-      <c r="F118" t="s">
+      <c r="F118"/>
+      <c r="G118" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>541</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="B119" t="s">
+        <v>539</v>
+      </c>
+      <c r="C119" t="s">
+        <v>540</v>
+      </c>
+      <c r="D119" t="s">
+        <v>541</v>
+      </c>
+      <c r="E119" t="s">
         <v>542</v>
       </c>
-      <c r="B119" t="s">
+      <c r="F119" t="s">
         <v>543</v>
       </c>
-      <c r="C119" t="s">
+      <c r="G119" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="5" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="B120" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="C120" t="s">
-        <v>534</v>
+        <v>525</v>
       </c>
       <c r="D120" t="s">
-        <v>535</v>
+        <v>526</v>
       </c>
       <c r="E120" t="s">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="F120" t="s">
-        <v>537</v>
+        <v>528</v>
       </c>
       <c r="G120" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="5" t="s">
-        <v>524</v>
+        <v>548</v>
       </c>
       <c r="B121" t="s">
+        <v>549</v>
+      </c>
+      <c r="C121" t="s">
+        <v>550</v>
+      </c>
+      <c r="D121" t="s">
+        <v>551</v>
+      </c>
+      <c r="E121" t="s">
         <v>552</v>
       </c>
-      <c r="C121" t="s">
-[...5 lines deleted...]
-      <c r="E121"/>
       <c r="F121"/>
       <c r="G121" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="5" t="s">
         <v>554</v>
       </c>
       <c r="B122" t="s">
         <v>555</v>
       </c>
       <c r="C122" t="s">
         <v>556</v>
       </c>
       <c r="D122" t="s">
         <v>557</v>
       </c>
       <c r="E122" t="s">
         <v>558</v>
       </c>
       <c r="F122"/>
       <c r="G122" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="5" t="s">
         <v>560</v>
       </c>
       <c r="B123" t="s">
         <v>561</v>
       </c>
       <c r="C123" t="s">
-        <v>562</v>
+        <v>380</v>
       </c>
       <c r="D123" t="s">
-        <v>563</v>
-[...3 lines deleted...]
-      </c>
+        <v>381</v>
+      </c>
+      <c r="E123"/>
       <c r="F123"/>
       <c r="G123" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="5" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="B124" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="C124" t="s">
-        <v>375</v>
+        <v>501</v>
       </c>
       <c r="D124" t="s">
-        <v>392</v>
+        <v>565</v>
       </c>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="4" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C125" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D125" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E125" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G125" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="B126" t="s">
+        <v>569</v>
+      </c>
+      <c r="C126" t="s">
+        <v>491</v>
+      </c>
+      <c r="D126" t="s">
         <v>570</v>
       </c>
-      <c r="B126" t="s">
+      <c r="E126" t="s">
         <v>571</v>
       </c>
-      <c r="C126" t="s">
+      <c r="F126" t="s">
         <v>572</v>
       </c>
-      <c r="D126"/>
-[...1 lines deleted...]
-      <c r="F126"/>
       <c r="G126" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="5" t="s">
         <v>574</v>
       </c>
       <c r="B127" t="s">
         <v>575</v>
       </c>
       <c r="C127" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="D127"/>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="5" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="B128" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="C128" t="s">
-        <v>485</v>
+        <v>580</v>
       </c>
       <c r="D128" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E128" t="s">
-        <v>580</v>
-[...3 lines deleted...]
-      </c>
+        <v>582</v>
+      </c>
+      <c r="F128"/>
       <c r="G128" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="5" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B129" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C129" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D129" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="E129" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="F129"/>
       <c r="G129" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="130" spans="1:7">
-      <c r="A130" s="5" t="s">
-        <v>589</v>
+      <c r="A130" s="5">
+        <v>5176</v>
       </c>
       <c r="B130" t="s">
         <v>590</v>
       </c>
       <c r="C130" t="s">
         <v>591</v>
       </c>
       <c r="D130" t="s">
         <v>592</v>
       </c>
-      <c r="E130" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E130"/>
       <c r="F130"/>
       <c r="G130" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="B131" t="s">
         <v>595</v>
       </c>
-      <c r="B131" t="s">
+      <c r="C131" t="s">
         <v>596</v>
       </c>
-      <c r="C131" t="s">
+      <c r="D131" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
       <c r="E131"/>
       <c r="F131"/>
       <c r="G131" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="B132" t="s">
         <v>600</v>
       </c>
-      <c r="B132" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C132" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="D132"/>
       <c r="E132"/>
       <c r="F132"/>
       <c r="G132" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="5" t="s">
+        <v>602</v>
+      </c>
+      <c r="B133" t="s">
         <v>603</v>
       </c>
-      <c r="B133" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C133" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="D133"/>
       <c r="E133"/>
       <c r="F133"/>
       <c r="G133" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134" s="5" t="s">
         <v>605</v>
-      </c>
-[...3 lines deleted...]
-        <v>5176</v>
       </c>
       <c r="B134" t="s">
         <v>606</v>
       </c>
       <c r="C134" t="s">
         <v>607</v>
       </c>
       <c r="D134" t="s">
         <v>608</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="5" t="s">
         <v>610</v>
       </c>
       <c r="B135" t="s">
         <v>611</v>
       </c>
       <c r="C135" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="D135"/>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="5" t="s">
         <v>613</v>
       </c>
       <c r="B136" t="s">
         <v>614</v>
       </c>
       <c r="C136" t="s">
-        <v>615</v>
-[...3 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="D136"/>
       <c r="E136"/>
       <c r="F136"/>
       <c r="G136" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="5">
         <v>19027</v>
       </c>
       <c r="B137" t="s">
+        <v>616</v>
+      </c>
+      <c r="C137" t="s">
+        <v>617</v>
+      </c>
+      <c r="D137" t="s">
         <v>618</v>
       </c>
-      <c r="C137" t="s">
+      <c r="E137" t="s">
         <v>619</v>
-      </c>
-[...4 lines deleted...]
-        <v>621</v>
       </c>
       <c r="F137"/>
       <c r="G137" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="B138" t="s">
+        <v>622</v>
+      </c>
+      <c r="C138" t="s">
         <v>623</v>
       </c>
-      <c r="B138" t="s">
+      <c r="D138" t="s">
         <v>624</v>
-      </c>
-[...4 lines deleted...]
-        <v>626</v>
       </c>
       <c r="E138"/>
       <c r="F138"/>
       <c r="G138" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="B139" t="s">
+        <v>627</v>
+      </c>
+      <c r="C139" t="s">
+        <v>491</v>
+      </c>
+      <c r="D139" t="s">
         <v>628</v>
       </c>
-      <c r="B139" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="E139"/>
       <c r="F139"/>
       <c r="G139" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="5" t="s">
+        <v>630</v>
+      </c>
+      <c r="B140" t="s">
+        <v>631</v>
+      </c>
+      <c r="C140" t="s">
+        <v>632</v>
+      </c>
+      <c r="D140" t="s">
+        <v>633</v>
+      </c>
+      <c r="E140" t="s">
         <v>634</v>
       </c>
-      <c r="B140" t="s">
-[...8 lines deleted...]
-      <c r="E140"/>
       <c r="F140"/>
       <c r="G140" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="B141" t="s">
+        <v>637</v>
+      </c>
+      <c r="C141" t="s">
+        <v>638</v>
+      </c>
+      <c r="D141" t="s">
         <v>639</v>
-      </c>
-[...7 lines deleted...]
-        <v>642</v>
       </c>
       <c r="E141"/>
       <c r="F141"/>
       <c r="G141" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="B142" t="s">
+        <v>642</v>
+      </c>
+      <c r="C142" t="s">
+        <v>643</v>
+      </c>
+      <c r="D142" t="s">
         <v>644</v>
-      </c>
-[...7 lines deleted...]
-        <v>647</v>
       </c>
       <c r="E142"/>
       <c r="F142"/>
       <c r="G142" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="B143" t="s">
+        <v>647</v>
+      </c>
+      <c r="C143" t="s">
+        <v>648</v>
+      </c>
+      <c r="D143" t="s">
         <v>649</v>
-      </c>
-[...7 lines deleted...]
-        <v>652</v>
       </c>
       <c r="E143"/>
       <c r="F143"/>
       <c r="G143" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="5" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="B144" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="C144" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="D144" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="E144" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="F144"/>
       <c r="G144" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="5" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="B145" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="C145" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="D145" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="E145" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="F145"/>
       <c r="G145" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="B146" t="s">
+        <v>658</v>
+      </c>
+      <c r="C146" t="s">
+        <v>659</v>
+      </c>
+      <c r="D146" t="s">
         <v>660</v>
-      </c>
-[...7 lines deleted...]
-        <v>663</v>
       </c>
       <c r="E146"/>
       <c r="F146"/>
       <c r="G146" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="5" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="B147" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="C147" t="s">
-        <v>667</v>
-[...6 lines deleted...]
-      </c>
+        <v>664</v>
+      </c>
+      <c r="D147"/>
+      <c r="E147"/>
       <c r="F147"/>
       <c r="G147" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="5" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="B148" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="C148" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="D148" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="E148"/>
       <c r="F148"/>
       <c r="G148" t="s">
-        <v>675</v>
+        <v>670</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="5">
         <v>10000003680</v>
       </c>
       <c r="B149" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="C149" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="D149" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="E149"/>
       <c r="F149"/>
       <c r="G149" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="5" t="s">
-        <v>680</v>
+        <v>675</v>
       </c>
       <c r="B150" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="C150" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="D150" t="s">
-        <v>683</v>
+        <v>678</v>
       </c>
       <c r="E150"/>
       <c r="F150"/>
       <c r="G150" t="s">
-        <v>684</v>
+        <v>679</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="5" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="B151" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="C151" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="D151" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="E151"/>
       <c r="F151"/>
       <c r="G151" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="5" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="B152" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="C152" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="D152" t="s">
-        <v>186</v>
+        <v>688</v>
       </c>
       <c r="E152"/>
       <c r="F152"/>
       <c r="G152" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="5" t="s">
-        <v>694</v>
+        <v>690</v>
       </c>
       <c r="B153" t="s">
-        <v>695</v>
+        <v>691</v>
       </c>
       <c r="C153" t="s">
-        <v>696</v>
+        <v>692</v>
       </c>
       <c r="D153" t="s">
-        <v>697</v>
+        <v>258</v>
       </c>
       <c r="E153"/>
       <c r="F153"/>
       <c r="G153" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="5" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="B154" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="C154" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="D154" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="E154"/>
       <c r="F154"/>
       <c r="G154" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="5" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="B155" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="C155" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="D155" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
       <c r="E155" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="F155"/>
       <c r="G155" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="5" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="B156" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="C156" t="s">
-        <v>712</v>
+        <v>133</v>
       </c>
       <c r="D156"/>
       <c r="E156"/>
       <c r="F156"/>
       <c r="G156" t="s">
-        <v>713</v>
+        <v>707</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="5" t="s">
-        <v>714</v>
+        <v>708</v>
       </c>
       <c r="B157" t="s">
-        <v>715</v>
+        <v>709</v>
       </c>
       <c r="C157" t="s">
-        <v>254</v>
+        <v>710</v>
       </c>
       <c r="D157" t="s">
-        <v>716</v>
-[...3 lines deleted...]
-      </c>
+        <v>711</v>
+      </c>
+      <c r="E157"/>
       <c r="F157"/>
       <c r="G157" t="s">
-        <v>718</v>
+        <v>712</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="B158" t="s">
+        <v>714</v>
+      </c>
+      <c r="C158" t="s">
+        <v>715</v>
+      </c>
+      <c r="D158" t="s">
+        <v>716</v>
+      </c>
+      <c r="E158" t="s">
+        <v>717</v>
+      </c>
+      <c r="F158" t="s">
+        <v>718</v>
+      </c>
+      <c r="G158" t="s">
         <v>719</v>
-      </c>
-[...16 lines deleted...]
-        <v>725</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="5" t="s">
-        <v>726</v>
+        <v>720</v>
       </c>
       <c r="B159" t="s">
-        <v>727</v>
+        <v>721</v>
       </c>
       <c r="C159" t="s">
-        <v>728</v>
+        <v>193</v>
       </c>
       <c r="D159" t="s">
-        <v>729</v>
-[...1 lines deleted...]
-      <c r="E159"/>
+        <v>722</v>
+      </c>
+      <c r="E159" t="s">
+        <v>723</v>
+      </c>
       <c r="F159"/>
       <c r="G159" t="s">
-        <v>730</v>
+        <v>724</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="5" t="s">
-        <v>731</v>
+        <v>725</v>
       </c>
       <c r="B160" t="s">
-        <v>732</v>
+        <v>726</v>
       </c>
       <c r="C160" t="s">
-        <v>625</v>
+        <v>727</v>
       </c>
       <c r="D160" t="s">
-        <v>626</v>
+        <v>728</v>
       </c>
       <c r="E160"/>
       <c r="F160"/>
       <c r="G160" t="s">
-        <v>733</v>
+        <v>729</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="5" t="s">
-        <v>734</v>
+        <v>730</v>
       </c>
       <c r="B161" t="s">
-        <v>735</v>
+        <v>731</v>
       </c>
       <c r="C161" t="s">
-        <v>625</v>
+        <v>732</v>
       </c>
       <c r="D161" t="s">
-        <v>626</v>
+        <v>733</v>
       </c>
       <c r="E161"/>
       <c r="F161"/>
       <c r="G161" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="5" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
       <c r="B162" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="C162" t="s">
-        <v>739</v>
+        <v>623</v>
       </c>
       <c r="D162" t="s">
-        <v>740</v>
+        <v>624</v>
       </c>
       <c r="E162"/>
       <c r="F162"/>
       <c r="G162" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="5" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="B163" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
       <c r="C163" t="s">
-        <v>744</v>
+        <v>623</v>
       </c>
       <c r="D163" t="s">
-        <v>745</v>
+        <v>624</v>
       </c>
       <c r="E163"/>
       <c r="F163"/>
       <c r="G163" t="s">
-        <v>746</v>
+        <v>740</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="5" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="B164" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="C164" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
       <c r="D164" t="s">
-        <v>750</v>
+        <v>592</v>
       </c>
       <c r="E164"/>
       <c r="F164"/>
       <c r="G164" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="5" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
       <c r="B165" t="s">
-        <v>753</v>
+        <v>746</v>
       </c>
       <c r="C165" t="s">
-        <v>754</v>
+        <v>747</v>
       </c>
       <c r="D165" t="s">
-        <v>755</v>
-[...6 lines deleted...]
-      </c>
+        <v>748</v>
+      </c>
+      <c r="E165"/>
+      <c r="F165"/>
       <c r="G165" t="s">
-        <v>758</v>
+        <v>749</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="5" t="s">
-        <v>759</v>
+        <v>750</v>
       </c>
       <c r="B166" t="s">
-        <v>760</v>
+        <v>751</v>
       </c>
       <c r="C166" t="s">
-        <v>485</v>
+        <v>752</v>
       </c>
       <c r="D166" t="s">
-        <v>579</v>
+        <v>753</v>
       </c>
       <c r="E166" t="s">
-        <v>580</v>
+        <v>754</v>
       </c>
       <c r="F166" t="s">
-        <v>761</v>
+        <v>755</v>
       </c>
       <c r="G166" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="5" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
       <c r="B167" t="s">
-        <v>764</v>
+        <v>758</v>
       </c>
       <c r="C167" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      <c r="F167"/>
+        <v>374</v>
+      </c>
+      <c r="D167" t="s">
+        <v>759</v>
+      </c>
+      <c r="E167" t="s">
+        <v>760</v>
+      </c>
+      <c r="F167" t="s">
+        <v>761</v>
+      </c>
       <c r="G167" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="B168" t="s">
+        <v>764</v>
+      </c>
+      <c r="C168" t="s">
+        <v>491</v>
+      </c>
+      <c r="D168" t="s">
+        <v>570</v>
+      </c>
+      <c r="E168" t="s">
+        <v>571</v>
+      </c>
+      <c r="F168" t="s">
+        <v>765</v>
+      </c>
+      <c r="G168" t="s">
         <v>766</v>
-      </c>
-[...16 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="B169" t="s">
+        <v>768</v>
+      </c>
+      <c r="C169" t="s">
         <v>769</v>
       </c>
-      <c r="B169" t="s">
+      <c r="D169" t="s">
         <v>770</v>
-      </c>
-[...4 lines deleted...]
-        <v>772</v>
       </c>
       <c r="E169"/>
       <c r="F169"/>
       <c r="G169" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="B170" t="s">
+        <v>773</v>
+      </c>
+      <c r="C170" t="s">
+        <v>491</v>
+      </c>
+      <c r="D170" t="s">
+        <v>570</v>
+      </c>
+      <c r="E170" t="s">
+        <v>571</v>
+      </c>
+      <c r="F170" t="s">
+        <v>765</v>
+      </c>
+      <c r="G170" t="s">
         <v>774</v>
-      </c>
-[...12 lines deleted...]
-        <v>778</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="5" t="s">
-        <v>779</v>
+        <v>775</v>
       </c>
       <c r="B171" t="s">
-        <v>780</v>
+        <v>776</v>
       </c>
       <c r="C171" t="s">
-        <v>591</v>
+        <v>271</v>
       </c>
       <c r="D171" t="s">
-        <v>592</v>
-[...3 lines deleted...]
-      </c>
+        <v>777</v>
+      </c>
+      <c r="E171"/>
       <c r="F171"/>
       <c r="G171" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="B172" t="s">
+        <v>780</v>
+      </c>
+      <c r="C172" t="s">
+        <v>781</v>
+      </c>
+      <c r="D172" t="s">
         <v>782</v>
       </c>
-      <c r="B172" t="s">
+      <c r="E172" t="s">
         <v>783</v>
       </c>
-      <c r="C172" t="s">
-[...5 lines deleted...]
-      <c r="E172"/>
       <c r="F172"/>
       <c r="G172" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="5" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="B173" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="C173" t="s">
-        <v>789</v>
+        <v>580</v>
       </c>
       <c r="D173" t="s">
-        <v>790</v>
+        <v>581</v>
       </c>
       <c r="E173" t="s">
-        <v>791</v>
+        <v>582</v>
       </c>
       <c r="F173"/>
       <c r="G173" t="s">
-        <v>792</v>
+        <v>787</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="B174" t="s">
+        <v>789</v>
+      </c>
+      <c r="C174" t="s">
+        <v>790</v>
+      </c>
+      <c r="D174" t="s">
+        <v>791</v>
+      </c>
+      <c r="E174" t="s">
+        <v>792</v>
+      </c>
+      <c r="F174"/>
+      <c r="G174" t="s">
         <v>793</v>
-      </c>
-[...16 lines deleted...]
-        <v>798</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="5">
         <v>3476</v>
       </c>
       <c r="B175" t="s">
-        <v>799</v>
+        <v>794</v>
       </c>
       <c r="C175" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="D175" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175" t="s">
-        <v>800</v>
+        <v>795</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B176" s="4" t="s">
-        <v>801</v>
+        <v>796</v>
       </c>
       <c r="C176" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D176" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E176" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G176" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="177" spans="1:7">
-      <c r="A177" s="5">
-        <v>5177</v>
+      <c r="A177" s="5" t="s">
+        <v>797</v>
       </c>
       <c r="B177" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="C177" t="s">
-        <v>803</v>
+        <v>799</v>
       </c>
       <c r="D177" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
       <c r="E177" t="s">
-        <v>805</v>
+        <v>801</v>
       </c>
       <c r="F177"/>
       <c r="G177" t="s">
-        <v>806</v>
+        <v>802</v>
       </c>
     </row>
     <row r="178" spans="1:7">
-      <c r="A178" s="5" t="s">
-        <v>807</v>
+      <c r="A178" s="5">
+        <v>2928</v>
       </c>
       <c r="B178" t="s">
-        <v>808</v>
+        <v>803</v>
       </c>
       <c r="C178" t="s">
-        <v>809</v>
+        <v>804</v>
       </c>
       <c r="D178" t="s">
-        <v>810</v>
+        <v>805</v>
       </c>
       <c r="E178"/>
       <c r="F178"/>
       <c r="G178" t="s">
-        <v>811</v>
+        <v>806</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="5" t="s">
-        <v>812</v>
+        <v>807</v>
       </c>
       <c r="B179" t="s">
-        <v>813</v>
+        <v>808</v>
       </c>
       <c r="C179" t="s">
-        <v>814</v>
+        <v>809</v>
       </c>
       <c r="D179" t="s">
-        <v>815</v>
+        <v>810</v>
       </c>
       <c r="E179"/>
       <c r="F179"/>
       <c r="G179" t="s">
-        <v>816</v>
+        <v>811</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="5" t="s">
+        <v>812</v>
+      </c>
+      <c r="B180" t="s">
+        <v>813</v>
+      </c>
+      <c r="C180" t="s">
+        <v>262</v>
+      </c>
+      <c r="D180" t="s">
+        <v>814</v>
+      </c>
+      <c r="E180" t="s">
+        <v>815</v>
+      </c>
+      <c r="F180" t="s">
+        <v>816</v>
+      </c>
+      <c r="G180" t="s">
         <v>817</v>
-      </c>
-[...16 lines deleted...]
-        <v>822</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181" s="5" t="s">
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="B181" t="s">
-        <v>824</v>
+        <v>819</v>
       </c>
       <c r="C181" t="s">
-        <v>825</v>
+        <v>262</v>
       </c>
       <c r="D181" t="s">
-        <v>826</v>
+        <v>814</v>
       </c>
       <c r="E181" t="s">
-        <v>827</v>
-[...1 lines deleted...]
-      <c r="F181"/>
+        <v>815</v>
+      </c>
+      <c r="F181" t="s">
+        <v>816</v>
+      </c>
       <c r="G181" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182" s="5" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="B182" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
       <c r="C182" t="s">
+        <v>823</v>
+      </c>
+      <c r="D182" t="s">
+        <v>824</v>
+      </c>
+      <c r="E182" t="s">
         <v>825</v>
-      </c>
-[...4 lines deleted...]
-        <v>832</v>
       </c>
       <c r="F182"/>
       <c r="G182" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183" s="5" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="B183" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="C183" t="s">
-        <v>485</v>
+        <v>823</v>
       </c>
       <c r="D183" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
       <c r="E183" t="s">
-        <v>837</v>
+        <v>830</v>
       </c>
       <c r="F183"/>
       <c r="G183" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184" s="5" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
       <c r="B184" t="s">
-        <v>840</v>
+        <v>833</v>
       </c>
       <c r="C184" t="s">
-        <v>841</v>
+        <v>834</v>
       </c>
       <c r="D184" t="s">
-        <v>842</v>
+        <v>835</v>
       </c>
       <c r="E184"/>
       <c r="F184"/>
       <c r="G184" t="s">
-        <v>843</v>
+        <v>836</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185" s="5" t="s">
-        <v>844</v>
+        <v>837</v>
       </c>
       <c r="B185" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="C185" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="D185"/>
       <c r="E185"/>
       <c r="F185"/>
       <c r="G185" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
     </row>
     <row r="186" spans="1:7">
-      <c r="A186" s="5" t="s">
-        <v>848</v>
+      <c r="A186" s="5">
+        <v>3474</v>
       </c>
       <c r="B186" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="C186" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="D186" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
       <c r="E186"/>
       <c r="F186"/>
       <c r="G186" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="B187" t="s">
+        <v>846</v>
+      </c>
+      <c r="C187" t="s">
+        <v>847</v>
+      </c>
+      <c r="D187" t="s">
+        <v>848</v>
+      </c>
+      <c r="E187" t="s">
+        <v>849</v>
+      </c>
+      <c r="F187" t="s">
+        <v>850</v>
+      </c>
+      <c r="G187" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7">
+      <c r="A188" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="B188" t="s">
         <v>853</v>
       </c>
-      <c r="B187" t="s">
+      <c r="C188" t="s">
         <v>854</v>
       </c>
-      <c r="C187" t="s">
+      <c r="D188" t="s">
         <v>855</v>
-      </c>
-[...22 lines deleted...]
-        <v>861</v>
       </c>
       <c r="E188"/>
       <c r="F188"/>
       <c r="G188" t="s">
-        <v>862</v>
+        <v>856</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189" s="5" t="s">
-        <v>863</v>
+        <v>857</v>
       </c>
       <c r="B189" t="s">
-        <v>864</v>
+        <v>858</v>
       </c>
       <c r="C189" t="s">
-        <v>865</v>
+        <v>859</v>
       </c>
       <c r="D189" t="s">
-        <v>866</v>
+        <v>860</v>
       </c>
       <c r="E189" t="s">
-        <v>867</v>
+        <v>861</v>
       </c>
       <c r="F189"/>
       <c r="G189" t="s">
-        <v>868</v>
+        <v>862</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190" s="5" t="s">
-        <v>869</v>
+        <v>863</v>
       </c>
       <c r="B190" t="s">
-        <v>870</v>
+        <v>864</v>
       </c>
       <c r="C190" t="s">
-        <v>871</v>
+        <v>865</v>
       </c>
       <c r="D190" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="E190" t="s">
-        <v>873</v>
+        <v>867</v>
       </c>
       <c r="F190"/>
       <c r="G190" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191" s="5" t="s">
-        <v>875</v>
+        <v>869</v>
       </c>
       <c r="B191" t="s">
-        <v>876</v>
+        <v>870</v>
       </c>
       <c r="C191" t="s">
-        <v>860</v>
+        <v>842</v>
       </c>
       <c r="D191" t="s">
-        <v>877</v>
+        <v>871</v>
       </c>
       <c r="E191"/>
       <c r="F191"/>
       <c r="G191" t="s">
-        <v>878</v>
+        <v>872</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192" s="5" t="s">
-        <v>879</v>
+        <v>873</v>
       </c>
       <c r="B192" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="C192" t="s">
-        <v>881</v>
+        <v>875</v>
       </c>
       <c r="D192" t="s">
-        <v>861</v>
+        <v>843</v>
       </c>
       <c r="E192"/>
       <c r="F192"/>
       <c r="G192" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
     </row>
     <row r="193" spans="1:7">
-      <c r="A193" s="5">
-        <v>2928</v>
+      <c r="A193" s="5" t="s">
+        <v>877</v>
       </c>
       <c r="B193" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="C193" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
       <c r="D193" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
       <c r="E193"/>
       <c r="F193"/>
       <c r="G193" t="s">
-        <v>886</v>
+        <v>881</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194" s="5" t="s">
-        <v>887</v>
+        <v>882</v>
       </c>
       <c r="B194" t="s">
-        <v>888</v>
+        <v>883</v>
       </c>
       <c r="C194" t="s">
-        <v>889</v>
-[...3 lines deleted...]
-      </c>
+        <v>884</v>
+      </c>
+      <c r="D194"/>
       <c r="E194"/>
       <c r="F194"/>
       <c r="G194" t="s">
-        <v>891</v>
+        <v>885</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195" s="5" t="s">
-        <v>892</v>
+        <v>886</v>
       </c>
       <c r="B195" t="s">
-        <v>893</v>
+        <v>887</v>
       </c>
       <c r="C195" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D195" t="s">
-        <v>819</v>
+        <v>814</v>
       </c>
       <c r="E195" t="s">
-        <v>820</v>
+        <v>815</v>
       </c>
       <c r="F195" t="s">
-        <v>821</v>
+        <v>816</v>
       </c>
       <c r="G195" t="s">
-        <v>894</v>
+        <v>888</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196" s="5" t="s">
-        <v>895</v>
+        <v>889</v>
       </c>
       <c r="B196" t="s">
-        <v>896</v>
+        <v>890</v>
       </c>
       <c r="C196" t="s">
-        <v>264</v>
+        <v>847</v>
       </c>
       <c r="D196" t="s">
-        <v>819</v>
+        <v>891</v>
       </c>
       <c r="E196" t="s">
-        <v>820</v>
-[...3 lines deleted...]
-      </c>
+        <v>892</v>
+      </c>
+      <c r="F196"/>
       <c r="G196" t="s">
-        <v>897</v>
+        <v>893</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="B197" t="s">
+        <v>895</v>
+      </c>
+      <c r="C197" t="s">
+        <v>896</v>
+      </c>
+      <c r="D197" t="s">
+        <v>897</v>
+      </c>
+      <c r="E197" t="s">
         <v>898</v>
       </c>
-      <c r="B197" t="s">
+      <c r="F197"/>
+      <c r="G197" t="s">
         <v>899</v>
-      </c>
-[...13 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198" s="5" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="B198" t="s">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="C198" t="s">
-        <v>312</v>
+        <v>902</v>
       </c>
       <c r="D198" t="s">
-        <v>906</v>
+        <v>903</v>
       </c>
       <c r="E198"/>
       <c r="F198"/>
       <c r="G198" t="s">
-        <v>907</v>
+        <v>904</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="B199" t="s">
+        <v>906</v>
+      </c>
+      <c r="C199" t="s">
+        <v>907</v>
+      </c>
+      <c r="D199" t="s">
         <v>908</v>
       </c>
-      <c r="B199" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="E199"/>
       <c r="F199"/>
       <c r="G199" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200" s="5" t="s">
+        <v>910</v>
+      </c>
+      <c r="B200" t="s">
+        <v>911</v>
+      </c>
+      <c r="C200" t="s">
+        <v>912</v>
+      </c>
+      <c r="D200" t="s">
         <v>913</v>
-      </c>
-[...7 lines deleted...]
-        <v>916</v>
       </c>
       <c r="E200"/>
       <c r="F200"/>
       <c r="G200" t="s">
-        <v>917</v>
+        <v>914</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201" s="5" t="s">
+        <v>915</v>
+      </c>
+      <c r="B201" t="s">
+        <v>916</v>
+      </c>
+      <c r="C201" t="s">
+        <v>917</v>
+      </c>
+      <c r="D201" t="s">
         <v>918</v>
       </c>
-      <c r="B201" t="s">
+      <c r="E201" t="s">
         <v>919</v>
-      </c>
-[...7 lines deleted...]
-        <v>873</v>
       </c>
       <c r="F201"/>
       <c r="G201" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202" s="5" t="s">
         <v>921</v>
       </c>
       <c r="B202" t="s">
         <v>922</v>
       </c>
       <c r="C202" t="s">
-        <v>923</v>
+        <v>859</v>
       </c>
       <c r="D202" t="s">
-        <v>924</v>
-[...1 lines deleted...]
-      <c r="E202"/>
+        <v>860</v>
+      </c>
+      <c r="E202" t="s">
+        <v>861</v>
+      </c>
       <c r="F202"/>
       <c r="G202" t="s">
-        <v>925</v>
+        <v>923</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203" s="5" t="s">
-        <v>926</v>
+        <v>924</v>
       </c>
       <c r="B203" t="s">
-        <v>927</v>
+        <v>925</v>
       </c>
       <c r="C203" t="s">
-        <v>928</v>
+        <v>865</v>
       </c>
       <c r="D203" t="s">
-        <v>929</v>
+        <v>866</v>
       </c>
       <c r="E203" t="s">
-        <v>930</v>
+        <v>867</v>
       </c>
       <c r="F203"/>
       <c r="G203" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204" s="5" t="s">
-        <v>932</v>
+        <v>927</v>
       </c>
       <c r="B204" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="C204" t="s">
-        <v>865</v>
+        <v>804</v>
       </c>
       <c r="D204" t="s">
-        <v>866</v>
+        <v>929</v>
       </c>
       <c r="E204" t="s">
-        <v>867</v>
+        <v>930</v>
       </c>
       <c r="F204"/>
       <c r="G204" t="s">
-        <v>934</v>
+        <v>931</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205" s="5" t="s">
-        <v>935</v>
+        <v>932</v>
       </c>
       <c r="B205" t="s">
-        <v>936</v>
+        <v>933</v>
       </c>
       <c r="C205" t="s">
-        <v>937</v>
+        <v>299</v>
       </c>
       <c r="D205" t="s">
-        <v>938</v>
-[...3 lines deleted...]
-      </c>
+        <v>934</v>
+      </c>
+      <c r="E205"/>
       <c r="F205"/>
       <c r="G205" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206" s="5" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="B206" t="s">
-        <v>942</v>
+        <v>937</v>
       </c>
       <c r="C206" t="s">
-        <v>884</v>
+        <v>938</v>
       </c>
       <c r="D206" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="E206" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="F206"/>
       <c r="G206" t="s">
-        <v>945</v>
+        <v>941</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207" s="5" t="s">
-        <v>946</v>
+        <v>942</v>
       </c>
       <c r="B207" t="s">
-        <v>947</v>
+        <v>943</v>
       </c>
       <c r="C207" t="s">
-        <v>948</v>
+        <v>944</v>
       </c>
       <c r="D207" t="s">
-        <v>949</v>
-[...3 lines deleted...]
-      </c>
+        <v>945</v>
+      </c>
+      <c r="E207"/>
       <c r="F207"/>
       <c r="G207" t="s">
-        <v>951</v>
+        <v>946</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208" s="5" t="s">
-        <v>952</v>
+        <v>947</v>
       </c>
       <c r="B208" t="s">
-        <v>953</v>
+        <v>948</v>
       </c>
       <c r="C208" t="s">
-        <v>954</v>
+        <v>949</v>
       </c>
       <c r="D208" t="s">
-        <v>955</v>
+        <v>950</v>
       </c>
       <c r="E208"/>
       <c r="F208"/>
       <c r="G208" t="s">
-        <v>956</v>
+        <v>951</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209" s="5" t="s">
-        <v>957</v>
+        <v>952</v>
       </c>
       <c r="B209" t="s">
-        <v>958</v>
+        <v>953</v>
       </c>
       <c r="C209" t="s">
-        <v>959</v>
+        <v>854</v>
       </c>
       <c r="D209" t="s">
-        <v>960</v>
+        <v>954</v>
       </c>
       <c r="E209"/>
       <c r="F209"/>
       <c r="G209" t="s">
-        <v>961</v>
+        <v>955</v>
       </c>
     </row>
     <row r="210" spans="1:7">
-      <c r="A210" s="5" t="s">
-        <v>962</v>
+      <c r="A210" s="5">
+        <v>5177</v>
       </c>
       <c r="B210" t="s">
-        <v>963</v>
+        <v>956</v>
       </c>
       <c r="C210" t="s">
-        <v>809</v>
+        <v>48</v>
       </c>
       <c r="D210" t="s">
-        <v>964</v>
-[...1 lines deleted...]
-      <c r="E210"/>
+        <v>957</v>
+      </c>
+      <c r="E210" t="s">
+        <v>958</v>
+      </c>
       <c r="F210"/>
       <c r="G210" t="s">
-        <v>965</v>
+        <v>959</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211" s="5" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
       <c r="B211" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="C211" t="s">
-        <v>968</v>
-[...2 lines deleted...]
-      <c r="E211"/>
+        <v>491</v>
+      </c>
+      <c r="D211" t="s">
+        <v>962</v>
+      </c>
+      <c r="E211" t="s">
+        <v>963</v>
+      </c>
       <c r="F211"/>
       <c r="G211" t="s">
-        <v>969</v>
+        <v>964</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212" s="5" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="B212" t="s">
-        <v>971</v>
+        <v>966</v>
       </c>
       <c r="C212" t="s">
-        <v>860</v>
+        <v>967</v>
       </c>
       <c r="D212" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="E212"/>
       <c r="F212"/>
       <c r="G212" t="s">
-        <v>973</v>
+        <v>969</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213" s="5" t="s">
-        <v>974</v>
+        <v>970</v>
       </c>
       <c r="B213" t="s">
-        <v>975</v>
+        <v>971</v>
       </c>
       <c r="C213" t="s">
-        <v>860</v>
+        <v>842</v>
       </c>
       <c r="D213" t="s">
         <v>972</v>
       </c>
       <c r="E213"/>
       <c r="F213"/>
       <c r="G213" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214" s="5" t="s">
-        <v>977</v>
+        <v>974</v>
       </c>
       <c r="B214" t="s">
-        <v>978</v>
+        <v>975</v>
       </c>
       <c r="C214" t="s">
-        <v>979</v>
+        <v>842</v>
       </c>
       <c r="D214" t="s">
-        <v>980</v>
+        <v>972</v>
       </c>
       <c r="E214"/>
       <c r="F214"/>
       <c r="G214" t="s">
-        <v>981</v>
+        <v>976</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B215" s="4" t="s">
-        <v>982</v>
+        <v>977</v>
       </c>
       <c r="C215" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D215" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E215" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G215" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216" s="5" t="s">
-        <v>983</v>
+        <v>978</v>
       </c>
       <c r="B216" t="s">
-        <v>984</v>
+        <v>979</v>
       </c>
       <c r="C216" t="s">
-        <v>985</v>
+        <v>980</v>
       </c>
       <c r="D216" t="s">
-        <v>986</v>
+        <v>981</v>
       </c>
       <c r="E216"/>
       <c r="F216"/>
       <c r="G216" t="s">
-        <v>987</v>
+        <v>982</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217" s="5" t="s">
-        <v>988</v>
+        <v>983</v>
       </c>
       <c r="B217" t="s">
-        <v>989</v>
+        <v>984</v>
       </c>
       <c r="C217" t="s">
-        <v>990</v>
+        <v>985</v>
       </c>
       <c r="D217"/>
       <c r="E217"/>
       <c r="F217"/>
       <c r="G217" t="s">
-        <v>991</v>
+        <v>986</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218" s="5" t="s">
-        <v>992</v>
+        <v>987</v>
       </c>
       <c r="B218" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="C218" t="s">
-        <v>994</v>
+        <v>989</v>
       </c>
       <c r="D218" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="E218"/>
+        <v>990</v>
+      </c>
+      <c r="E218" t="s">
+        <v>991</v>
+      </c>
       <c r="F218"/>
       <c r="G218" t="s">
-        <v>996</v>
+        <v>992</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219" s="5" t="s">
-        <v>997</v>
+        <v>993</v>
       </c>
       <c r="B219" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="C219" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
       <c r="D219" t="s">
-        <v>1000</v>
-[...3 lines deleted...]
-      </c>
+        <v>996</v>
+      </c>
+      <c r="E219"/>
       <c r="F219"/>
       <c r="G219" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7">
+      <c r="A220" s="5" t="s">
+        <v>998</v>
+      </c>
+      <c r="B220" t="s">
+        <v>999</v>
+      </c>
+      <c r="C220" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D220" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E220" t="s">
         <v>1002</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B220" t="s">
+      <c r="F220" t="s">
         <v>1003</v>
       </c>
-      <c r="C220" t="s">
-[...6 lines deleted...]
-      <c r="F220"/>
       <c r="G220" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221" s="5" t="s">
         <v>1005</v>
       </c>
       <c r="B221" t="s">
         <v>1006</v>
       </c>
       <c r="C221" t="s">
         <v>1007</v>
       </c>
       <c r="D221" t="s">
+        <v>981</v>
+      </c>
+      <c r="E221" t="s">
         <v>1008</v>
       </c>
-      <c r="E221" t="s">
+      <c r="F221" t="s">
         <v>1009</v>
       </c>
-      <c r="F221" t="s">
+      <c r="G221" t="s">
         <v>1010</v>
       </c>
-      <c r="G221" t="s">
+    </row>
+    <row r="222" spans="1:7">
+      <c r="A222" s="5">
+        <v>3478</v>
+      </c>
+      <c r="B222" t="s">
         <v>1011</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A222" s="5" t="s">
+      <c r="C222" t="s">
+        <v>980</v>
+      </c>
+      <c r="D222" t="s">
+        <v>981</v>
+      </c>
+      <c r="E222"/>
+      <c r="F222"/>
+      <c r="G222" t="s">
         <v>1012</v>
-      </c>
-[...16 lines deleted...]
-        <v>1018</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223" s="5" t="s">
-        <v>1019</v>
+        <v>1013</v>
       </c>
       <c r="B223" t="s">
-        <v>1020</v>
+        <v>1014</v>
       </c>
       <c r="C223" t="s">
-        <v>1021</v>
+        <v>638</v>
       </c>
       <c r="D223" t="s">
-        <v>1022</v>
+        <v>1015</v>
       </c>
       <c r="E223"/>
       <c r="F223"/>
       <c r="G223" t="s">
-        <v>1023</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224" s="5" t="s">
-        <v>1024</v>
+        <v>1017</v>
       </c>
       <c r="B224" t="s">
-        <v>1025</v>
+        <v>1018</v>
       </c>
       <c r="C224" t="s">
-        <v>1026</v>
+        <v>1019</v>
       </c>
       <c r="D224" t="s">
-        <v>1027</v>
+        <v>1020</v>
       </c>
       <c r="E224"/>
       <c r="F224"/>
       <c r="G224" t="s">
-        <v>1028</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225" s="5" t="s">
-        <v>1029</v>
+        <v>1022</v>
       </c>
       <c r="B225" t="s">
-        <v>1030</v>
+        <v>1023</v>
       </c>
       <c r="C225" t="s">
-        <v>1031</v>
+        <v>1024</v>
       </c>
       <c r="D225"/>
       <c r="E225"/>
       <c r="F225"/>
       <c r="G225" t="s">
-        <v>1032</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226" s="5" t="s">
-        <v>1033</v>
+        <v>1026</v>
       </c>
       <c r="B226" t="s">
-        <v>1034</v>
+        <v>1027</v>
       </c>
       <c r="C226" t="s">
-        <v>1035</v>
+        <v>1028</v>
       </c>
       <c r="D226" t="s">
-        <v>1036</v>
+        <v>1029</v>
       </c>
       <c r="E226"/>
       <c r="F226"/>
       <c r="G226" t="s">
-        <v>1037</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227" s="5" t="s">
-        <v>1038</v>
+        <v>1031</v>
       </c>
       <c r="B227" t="s">
-        <v>1039</v>
+        <v>1032</v>
       </c>
       <c r="C227" t="s">
-        <v>1040</v>
+        <v>1033</v>
       </c>
       <c r="D227" t="s">
-        <v>1041</v>
+        <v>1034</v>
       </c>
       <c r="E227"/>
       <c r="F227"/>
       <c r="G227" t="s">
-        <v>1042</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228" s="5" t="s">
-        <v>1043</v>
+        <v>1036</v>
       </c>
       <c r="B228" t="s">
-        <v>1044</v>
+        <v>1037</v>
       </c>
       <c r="C228" t="s">
-        <v>1045</v>
+        <v>1038</v>
       </c>
       <c r="D228" t="s">
-        <v>1046</v>
+        <v>1039</v>
       </c>
       <c r="E228"/>
       <c r="F228"/>
       <c r="G228" t="s">
-        <v>1047</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229" s="5" t="s">
-        <v>1048</v>
+        <v>1041</v>
       </c>
       <c r="B229" t="s">
-        <v>1049</v>
+        <v>1042</v>
       </c>
       <c r="C229" t="s">
-        <v>1050</v>
+        <v>1043</v>
       </c>
       <c r="D229" t="s">
-        <v>1051</v>
+        <v>1044</v>
       </c>
       <c r="E229"/>
       <c r="F229"/>
       <c r="G229" t="s">
-        <v>1052</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230" s="5" t="s">
-        <v>1053</v>
+        <v>1046</v>
       </c>
       <c r="B230" t="s">
-        <v>1054</v>
+        <v>1047</v>
       </c>
       <c r="C230" t="s">
-        <v>1055</v>
+        <v>1048</v>
       </c>
       <c r="D230" t="s">
-        <v>1056</v>
-[...3 lines deleted...]
-      </c>
+        <v>1049</v>
+      </c>
+      <c r="E230"/>
       <c r="F230"/>
       <c r="G230" t="s">
-        <v>1058</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231" s="5" t="s">
-        <v>1059</v>
+        <v>1051</v>
       </c>
       <c r="B231" t="s">
-        <v>1060</v>
+        <v>1052</v>
       </c>
       <c r="C231" t="s">
-        <v>1061</v>
+        <v>1053</v>
       </c>
       <c r="D231" t="s">
-        <v>1062</v>
+        <v>1054</v>
       </c>
       <c r="E231" t="s">
-        <v>1063</v>
+        <v>1055</v>
       </c>
       <c r="F231"/>
       <c r="G231" t="s">
-        <v>1064</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232" s="5" t="s">
-        <v>1065</v>
+        <v>1057</v>
       </c>
       <c r="B232" t="s">
-        <v>1066</v>
+        <v>1058</v>
       </c>
       <c r="C232" t="s">
-        <v>1067</v>
+        <v>1059</v>
       </c>
       <c r="D232" t="s">
-        <v>1068</v>
+        <v>1060</v>
       </c>
       <c r="E232" t="s">
-        <v>1069</v>
+        <v>1061</v>
       </c>
       <c r="F232"/>
       <c r="G232" t="s">
-        <v>1070</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233" s="5" t="s">
-        <v>1071</v>
+        <v>1063</v>
       </c>
       <c r="B233" t="s">
-        <v>1072</v>
+        <v>1064</v>
       </c>
       <c r="C233" t="s">
-        <v>999</v>
+        <v>1065</v>
       </c>
       <c r="D233" t="s">
-        <v>1000</v>
+        <v>1066</v>
       </c>
       <c r="E233" t="s">
-        <v>1001</v>
+        <v>1067</v>
       </c>
       <c r="F233"/>
       <c r="G233" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234" s="5" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
       <c r="B234" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="C234" t="s">
-        <v>1076</v>
+        <v>989</v>
       </c>
       <c r="D234" t="s">
-        <v>1077</v>
+        <v>990</v>
       </c>
       <c r="E234" t="s">
-        <v>1078</v>
+        <v>991</v>
       </c>
       <c r="F234"/>
       <c r="G234" t="s">
-        <v>1079</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235" s="5" t="s">
-        <v>1080</v>
+        <v>1072</v>
       </c>
       <c r="B235" t="s">
-        <v>1081</v>
+        <v>1073</v>
       </c>
       <c r="C235" t="s">
-        <v>641</v>
+        <v>1074</v>
       </c>
       <c r="D235" t="s">
-        <v>1082</v>
-[...1 lines deleted...]
-      <c r="E235"/>
+        <v>1075</v>
+      </c>
+      <c r="E235" t="s">
+        <v>1076</v>
+      </c>
       <c r="F235"/>
       <c r="G235" t="s">
-        <v>1083</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236" s="5" t="s">
-        <v>1084</v>
+        <v>1078</v>
       </c>
       <c r="B236" t="s">
-        <v>1085</v>
+        <v>1079</v>
       </c>
       <c r="C236" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="D236" t="s">
-        <v>1087</v>
-[...3 lines deleted...]
-      </c>
+        <v>1081</v>
+      </c>
+      <c r="E236"/>
       <c r="F236"/>
       <c r="G236" t="s">
-        <v>1089</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237" s="5" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="B237" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
       <c r="C237" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
       <c r="D237" t="s">
-        <v>1093</v>
-[...1 lines deleted...]
-      <c r="E237"/>
+        <v>1086</v>
+      </c>
+      <c r="E237" t="s">
+        <v>1087</v>
+      </c>
       <c r="F237"/>
       <c r="G237" t="s">
-        <v>1094</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238" s="5" t="s">
-        <v>1095</v>
+        <v>1089</v>
       </c>
       <c r="B238" t="s">
-        <v>1096</v>
+        <v>1090</v>
       </c>
       <c r="C238" t="s">
-        <v>1097</v>
+        <v>1000</v>
       </c>
       <c r="D238" t="s">
-        <v>1098</v>
-[...2 lines deleted...]
-      <c r="F238"/>
+        <v>1001</v>
+      </c>
+      <c r="E238" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F238" t="s">
+        <v>1003</v>
+      </c>
       <c r="G238" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239" s="5" t="s">
-        <v>1100</v>
+        <v>1092</v>
       </c>
       <c r="B239" t="s">
-        <v>1101</v>
+        <v>1093</v>
       </c>
       <c r="C239" t="s">
-        <v>1102</v>
+        <v>1094</v>
       </c>
       <c r="D239" t="s">
-        <v>1103</v>
+        <v>1095</v>
       </c>
       <c r="E239"/>
       <c r="F239"/>
       <c r="G239" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240" s="5" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
       <c r="B240" t="s">
-        <v>1106</v>
+        <v>1098</v>
       </c>
       <c r="C240" t="s">
-        <v>1107</v>
-[...1 lines deleted...]
-      <c r="D240"/>
+        <v>1099</v>
+      </c>
+      <c r="D240" t="s">
+        <v>1100</v>
+      </c>
       <c r="E240"/>
       <c r="F240"/>
       <c r="G240" t="s">
-        <v>1108</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="241" spans="1:7">
-      <c r="A241" s="5">
-        <v>5179</v>
+      <c r="A241" s="5" t="s">
+        <v>1102</v>
       </c>
       <c r="B241" t="s">
-        <v>1109</v>
+        <v>1103</v>
       </c>
       <c r="C241" t="s">
-        <v>1110</v>
-[...3 lines deleted...]
-      </c>
+        <v>1104</v>
+      </c>
+      <c r="D241"/>
       <c r="E241"/>
       <c r="F241"/>
       <c r="G241" t="s">
-        <v>1112</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="242" spans="1:7">
-      <c r="A242" s="5" t="s">
-        <v>1113</v>
+      <c r="A242" s="5">
+        <v>5179</v>
       </c>
       <c r="B242" t="s">
-        <v>1114</v>
+        <v>1106</v>
       </c>
       <c r="C242" t="s">
-        <v>1115</v>
+        <v>1107</v>
       </c>
       <c r="D242" t="s">
-        <v>1116</v>
+        <v>1108</v>
       </c>
       <c r="E242"/>
       <c r="F242"/>
       <c r="G242" t="s">
-        <v>1117</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243" s="5" t="s">
-        <v>1118</v>
+        <v>1110</v>
       </c>
       <c r="B243" t="s">
-        <v>1119</v>
+        <v>1111</v>
       </c>
       <c r="C243" t="s">
-        <v>1120</v>
+        <v>1112</v>
       </c>
       <c r="D243" t="s">
-        <v>1121</v>
-[...3 lines deleted...]
-      </c>
+        <v>1113</v>
+      </c>
+      <c r="E243"/>
       <c r="F243"/>
       <c r="G243" t="s">
-        <v>1123</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244" s="5" t="s">
-        <v>1124</v>
+        <v>1115</v>
       </c>
       <c r="B244" t="s">
-        <v>1125</v>
+        <v>1116</v>
       </c>
       <c r="C244" t="s">
-        <v>1126</v>
+        <v>1117</v>
       </c>
       <c r="D244" t="s">
-        <v>1127</v>
+        <v>1118</v>
       </c>
       <c r="E244" t="s">
-        <v>1128</v>
+        <v>1119</v>
       </c>
       <c r="F244"/>
       <c r="G244" t="s">
-        <v>1129</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245" s="5" t="s">
-        <v>1130</v>
+        <v>1121</v>
       </c>
       <c r="B245" t="s">
-        <v>1131</v>
+        <v>1122</v>
       </c>
       <c r="C245" t="s">
-        <v>1132</v>
+        <v>1123</v>
       </c>
       <c r="D245" t="s">
-        <v>995</v>
+        <v>1124</v>
       </c>
       <c r="E245" t="s">
-        <v>1133</v>
-[...3 lines deleted...]
-      </c>
+        <v>1125</v>
+      </c>
+      <c r="F245"/>
       <c r="G245" t="s">
-        <v>1135</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246" s="5" t="s">
-        <v>1136</v>
+        <v>1127</v>
       </c>
       <c r="B246" t="s">
-        <v>1137</v>
+        <v>1128</v>
       </c>
       <c r="C246" t="s">
-        <v>1132</v>
+        <v>1007</v>
       </c>
       <c r="D246" t="s">
-        <v>995</v>
+        <v>981</v>
       </c>
       <c r="E246" t="s">
-        <v>1133</v>
+        <v>1008</v>
       </c>
       <c r="F246" t="s">
-        <v>1134</v>
+        <v>1009</v>
       </c>
       <c r="G246" t="s">
-        <v>1138</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247" s="5" t="s">
-        <v>1139</v>
+        <v>1130</v>
       </c>
       <c r="B247" t="s">
-        <v>1140</v>
+        <v>1131</v>
       </c>
       <c r="C247" t="s">
-        <v>1141</v>
+        <v>1132</v>
       </c>
       <c r="D247" t="s">
-        <v>1142</v>
+        <v>1133</v>
       </c>
       <c r="E247" t="s">
-        <v>1143</v>
+        <v>1134</v>
       </c>
       <c r="F247"/>
       <c r="G247" t="s">
-        <v>1144</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248" s="5" t="s">
-        <v>1145</v>
+        <v>1136</v>
       </c>
       <c r="B248" t="s">
-        <v>1146</v>
+        <v>1137</v>
       </c>
       <c r="C248" t="s">
-        <v>1007</v>
+        <v>1138</v>
       </c>
       <c r="D248" t="s">
-        <v>1008</v>
+        <v>1139</v>
       </c>
       <c r="E248" t="s">
-        <v>1009</v>
+        <v>1140</v>
       </c>
       <c r="F248" t="s">
-        <v>1010</v>
+        <v>1141</v>
       </c>
       <c r="G248" t="s">
-        <v>1147</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249" s="5" t="s">
-        <v>1148</v>
+        <v>1143</v>
       </c>
       <c r="B249" t="s">
-        <v>1149</v>
+        <v>1144</v>
       </c>
       <c r="C249" t="s">
-        <v>1007</v>
+        <v>1000</v>
       </c>
       <c r="D249" t="s">
-        <v>1008</v>
+        <v>1001</v>
       </c>
       <c r="E249" t="s">
-        <v>1009</v>
+        <v>1002</v>
       </c>
       <c r="F249" t="s">
-        <v>1010</v>
+        <v>1003</v>
       </c>
       <c r="G249" t="s">
-        <v>1150</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250" s="5" t="s">
-        <v>1151</v>
+        <v>1146</v>
       </c>
       <c r="B250" t="s">
-        <v>1152</v>
+        <v>1147</v>
       </c>
       <c r="C250" t="s">
-        <v>1153</v>
+        <v>1148</v>
       </c>
       <c r="D250" t="s">
-        <v>1154</v>
+        <v>1149</v>
       </c>
       <c r="E250"/>
       <c r="F250"/>
       <c r="G250" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B251" s="4" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="C251" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D251" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E251" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F251" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G251" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="252" spans="1:7">
-      <c r="A252" s="5">
-        <v>19029</v>
+      <c r="A252" s="5" t="s">
+        <v>1152</v>
       </c>
       <c r="B252" t="s">
-        <v>1157</v>
+        <v>1153</v>
       </c>
       <c r="C252" t="s">
-        <v>1158</v>
+        <v>1154</v>
       </c>
       <c r="D252" t="s">
-        <v>1159</v>
+        <v>1155</v>
       </c>
       <c r="E252"/>
       <c r="F252"/>
       <c r="G252" t="s">
-        <v>1160</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253" s="5" t="s">
-        <v>1161</v>
+        <v>1157</v>
       </c>
       <c r="B253" t="s">
-        <v>1162</v>
+        <v>1158</v>
       </c>
       <c r="C253" t="s">
-        <v>1163</v>
+        <v>580</v>
       </c>
       <c r="D253" t="s">
-        <v>1164</v>
+        <v>1159</v>
       </c>
       <c r="E253"/>
       <c r="F253"/>
       <c r="G253" t="s">
-        <v>1165</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254" s="5" t="s">
-        <v>1166</v>
+        <v>1161</v>
       </c>
       <c r="B254" t="s">
-        <v>1167</v>
+        <v>1162</v>
       </c>
       <c r="C254" t="s">
-        <v>591</v>
+        <v>1163</v>
       </c>
       <c r="D254" t="s">
-        <v>1168</v>
+        <v>1164</v>
       </c>
       <c r="E254"/>
       <c r="F254"/>
       <c r="G254" t="s">
-        <v>1169</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="255" spans="1:7">
-      <c r="A255" s="5" t="s">
-        <v>1170</v>
+      <c r="A255" s="5">
+        <v>3022</v>
       </c>
       <c r="B255" t="s">
-        <v>1171</v>
+        <v>1166</v>
       </c>
       <c r="C255" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
       <c r="D255" t="s">
-        <v>1173</v>
+        <v>1168</v>
       </c>
       <c r="E255"/>
       <c r="F255"/>
       <c r="G255" t="s">
-        <v>1174</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="256" spans="1:7">
-      <c r="A256" s="5" t="s">
-        <v>1175</v>
+      <c r="A256" s="5">
+        <v>5178</v>
       </c>
       <c r="B256" t="s">
-        <v>1176</v>
+        <v>1170</v>
       </c>
       <c r="C256" t="s">
-        <v>1163</v>
+        <v>1171</v>
       </c>
       <c r="D256" t="s">
-        <v>1177</v>
-[...3 lines deleted...]
-      </c>
+        <v>1172</v>
+      </c>
+      <c r="E256"/>
       <c r="F256"/>
       <c r="G256" t="s">
-        <v>1179</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257" s="5" t="s">
-        <v>1180</v>
+        <v>1174</v>
       </c>
       <c r="B257" t="s">
-        <v>1181</v>
+        <v>1175</v>
       </c>
       <c r="C257" t="s">
-        <v>1182</v>
+        <v>1163</v>
       </c>
       <c r="D257" t="s">
-        <v>1183</v>
+        <v>1176</v>
       </c>
       <c r="E257" t="s">
-        <v>1184</v>
+        <v>1177</v>
       </c>
       <c r="F257"/>
       <c r="G257" t="s">
-        <v>1185</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258" s="5" t="s">
-        <v>1186</v>
+        <v>1179</v>
       </c>
       <c r="B258" t="s">
-        <v>1187</v>
+        <v>1180</v>
       </c>
       <c r="C258" t="s">
-        <v>1188</v>
+        <v>1181</v>
       </c>
       <c r="D258" t="s">
-        <v>1189</v>
+        <v>1182</v>
       </c>
       <c r="E258" t="s">
-        <v>1190</v>
+        <v>1183</v>
       </c>
       <c r="F258"/>
       <c r="G258" t="s">
-        <v>1191</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259" s="5" t="s">
-        <v>1192</v>
+        <v>1185</v>
       </c>
       <c r="B259" t="s">
-        <v>1193</v>
+        <v>1186</v>
       </c>
       <c r="C259" t="s">
-        <v>1194</v>
+        <v>1187</v>
       </c>
       <c r="D259" t="s">
-        <v>1195</v>
-[...1 lines deleted...]
-      <c r="E259"/>
+        <v>1188</v>
+      </c>
+      <c r="E259" t="s">
+        <v>1189</v>
+      </c>
       <c r="F259"/>
       <c r="G259" t="s">
-        <v>1196</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260" s="5">
-        <v>5178</v>
+        <v>19029</v>
       </c>
       <c r="B260" t="s">
-        <v>1197</v>
+        <v>1191</v>
       </c>
       <c r="C260" t="s">
-        <v>1198</v>
+        <v>1192</v>
       </c>
       <c r="D260" t="s">
-        <v>1199</v>
+        <v>1193</v>
       </c>
       <c r="E260"/>
       <c r="F260"/>
       <c r="G260" t="s">
-        <v>1200</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261" s="5" t="s">
-        <v>1201</v>
+        <v>1195</v>
       </c>
       <c r="B261" t="s">
-        <v>1202</v>
+        <v>1196</v>
       </c>
       <c r="C261" t="s">
-        <v>1203</v>
+        <v>1197</v>
       </c>
       <c r="D261" t="s">
-        <v>1204</v>
+        <v>1198</v>
       </c>
       <c r="E261"/>
       <c r="F261"/>
       <c r="G261" t="s">
-        <v>1205</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262" s="5" t="s">
-        <v>1206</v>
+        <v>1200</v>
       </c>
       <c r="B262" t="s">
-        <v>1207</v>
+        <v>1201</v>
       </c>
       <c r="C262" t="s">
-        <v>1208</v>
+        <v>1202</v>
       </c>
       <c r="D262" t="s">
-        <v>1209</v>
+        <v>1203</v>
       </c>
       <c r="E262"/>
       <c r="F262"/>
       <c r="G262" t="s">
-        <v>1210</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="263" spans="1:7">
-      <c r="A263" s="5">
-        <v>3673</v>
+      <c r="A263" s="5" t="s">
+        <v>1205</v>
       </c>
       <c r="B263" t="s">
-        <v>1211</v>
+        <v>1206</v>
       </c>
       <c r="C263" t="s">
-        <v>1172</v>
+        <v>1207</v>
       </c>
       <c r="D263" t="s">
-        <v>1173</v>
+        <v>1208</v>
       </c>
       <c r="E263"/>
       <c r="F263"/>
       <c r="G263" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7">
+      <c r="A264" s="5">
+        <v>3673</v>
+      </c>
+      <c r="B264" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D264" t="s">
         <v>1212</v>
-      </c>
-[...12 lines deleted...]
-        <v>1216</v>
       </c>
       <c r="E264"/>
       <c r="F264"/>
       <c r="G264" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7">
+      <c r="A265" s="5" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B265" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D265" t="s">
         <v>1217</v>
-      </c>
-[...12 lines deleted...]
-        <v>1219</v>
       </c>
       <c r="E265"/>
       <c r="F265"/>
       <c r="G265" t="s">
-        <v>1220</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266" s="5">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="B266" t="s">
-        <v>1221</v>
+        <v>1219</v>
       </c>
       <c r="C266" t="s">
-        <v>1222</v>
+        <v>1211</v>
       </c>
       <c r="D266" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
       <c r="E266"/>
       <c r="F266"/>
       <c r="G266" t="s">
-        <v>1224</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267" s="5" t="s">
-        <v>1225</v>
+        <v>1222</v>
       </c>
       <c r="B267" t="s">
-        <v>1226</v>
+        <v>1223</v>
       </c>
       <c r="C267" t="s">
-        <v>1182</v>
+        <v>1211</v>
       </c>
       <c r="D267" t="s">
-        <v>1183</v>
-[...3 lines deleted...]
-      </c>
+        <v>1212</v>
+      </c>
+      <c r="E267"/>
       <c r="F267"/>
       <c r="G267" t="s">
-        <v>1227</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268" s="5" t="s">
-        <v>1228</v>
+        <v>1225</v>
       </c>
       <c r="B268" t="s">
-        <v>1229</v>
+        <v>1226</v>
       </c>
       <c r="C268" t="s">
-        <v>682</v>
-[...6 lines deleted...]
-      </c>
+        <v>1227</v>
+      </c>
+      <c r="D268"/>
+      <c r="E268"/>
       <c r="F268"/>
       <c r="G268" t="s">
-        <v>1232</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269" s="5" t="s">
-        <v>1233</v>
+        <v>1229</v>
       </c>
       <c r="B269" t="s">
-        <v>1234</v>
+        <v>1230</v>
       </c>
       <c r="C269" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D269" t="s">
         <v>1182</v>
       </c>
-      <c r="D269" t="s">
+      <c r="E269" t="s">
         <v>1183</v>
-      </c>
-[...1 lines deleted...]
-        <v>1184</v>
       </c>
       <c r="F269"/>
       <c r="G269" t="s">
-        <v>1235</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270" s="5" t="s">
-        <v>1236</v>
+        <v>1232</v>
       </c>
       <c r="B270" t="s">
-        <v>1237</v>
+        <v>1233</v>
       </c>
       <c r="C270" t="s">
-        <v>1238</v>
+        <v>677</v>
       </c>
       <c r="D270" t="s">
-        <v>1239</v>
-[...1 lines deleted...]
-      <c r="E270"/>
+        <v>1234</v>
+      </c>
+      <c r="E270" t="s">
+        <v>1235</v>
+      </c>
       <c r="F270"/>
       <c r="G270" t="s">
-        <v>1240</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271" s="5" t="s">
-        <v>1241</v>
+        <v>1237</v>
       </c>
       <c r="B271" t="s">
-        <v>1242</v>
+        <v>1238</v>
       </c>
       <c r="C271" t="s">
-        <v>1243</v>
+        <v>1181</v>
       </c>
       <c r="D271" t="s">
-        <v>1244</v>
-[...1 lines deleted...]
-      <c r="E271"/>
+        <v>1182</v>
+      </c>
+      <c r="E271" t="s">
+        <v>1183</v>
+      </c>
       <c r="F271"/>
       <c r="G271" t="s">
-        <v>1245</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272" s="5" t="s">
-        <v>1246</v>
+        <v>1240</v>
       </c>
       <c r="B272" t="s">
-        <v>1247</v>
+        <v>1241</v>
       </c>
       <c r="C272" t="s">
-        <v>1248</v>
+        <v>1242</v>
       </c>
       <c r="D272" t="s">
-        <v>1249</v>
-[...3 lines deleted...]
-      </c>
+        <v>1243</v>
+      </c>
+      <c r="E272"/>
       <c r="F272"/>
       <c r="G272" t="s">
-        <v>1251</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273" s="5" t="s">
-        <v>1252</v>
+        <v>1245</v>
       </c>
       <c r="B273" t="s">
-        <v>1253</v>
+        <v>1246</v>
       </c>
       <c r="C273" t="s">
-        <v>1254</v>
+        <v>1247</v>
       </c>
       <c r="D273" t="s">
-        <v>1255</v>
-[...1 lines deleted...]
-      <c r="E273"/>
+        <v>1248</v>
+      </c>
+      <c r="E273" t="s">
+        <v>1249</v>
+      </c>
       <c r="F273"/>
       <c r="G273" t="s">
-        <v>1256</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274" s="5" t="s">
-        <v>1257</v>
+        <v>1251</v>
       </c>
       <c r="B274" t="s">
-        <v>1258</v>
+        <v>1252</v>
       </c>
       <c r="C274" t="s">
-        <v>1259</v>
-[...1 lines deleted...]
-      <c r="D274"/>
+        <v>1253</v>
+      </c>
+      <c r="D274" t="s">
+        <v>1254</v>
+      </c>
       <c r="E274"/>
       <c r="F274"/>
       <c r="G274" t="s">
-        <v>1260</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275" s="5" t="s">
-        <v>1261</v>
+        <v>1256</v>
       </c>
       <c r="B275" t="s">
-        <v>1262</v>
+        <v>1257</v>
       </c>
       <c r="C275" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
       <c r="D275"/>
       <c r="E275"/>
       <c r="F275"/>
       <c r="G275" t="s">
-        <v>1263</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276" s="5" t="s">
-        <v>1264</v>
+        <v>1260</v>
       </c>
       <c r="B276" t="s">
-        <v>1265</v>
+        <v>1261</v>
       </c>
       <c r="C276" t="s">
-        <v>1266</v>
-[...9 lines deleted...]
-      </c>
+        <v>1258</v>
+      </c>
+      <c r="D276"/>
+      <c r="E276"/>
+      <c r="F276"/>
       <c r="G276" t="s">
-        <v>1270</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277" s="5" t="s">
-        <v>1271</v>
+        <v>1263</v>
       </c>
       <c r="B277" t="s">
-        <v>1272</v>
+        <v>1264</v>
       </c>
       <c r="C277" t="s">
-        <v>1273</v>
+        <v>1265</v>
       </c>
       <c r="D277" t="s">
-        <v>1274</v>
-[...2 lines deleted...]
-      <c r="F277"/>
+        <v>1266</v>
+      </c>
+      <c r="E277" t="s">
+        <v>1267</v>
+      </c>
+      <c r="F277" t="s">
+        <v>1268</v>
+      </c>
       <c r="G277" t="s">
-        <v>1275</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278" s="5" t="s">
-        <v>1276</v>
+        <v>1270</v>
       </c>
       <c r="B278" t="s">
-        <v>1277</v>
+        <v>1271</v>
       </c>
       <c r="C278" t="s">
-        <v>1278</v>
-[...1 lines deleted...]
-      <c r="D278"/>
+        <v>1272</v>
+      </c>
+      <c r="D278" t="s">
+        <v>1273</v>
+      </c>
       <c r="E278"/>
       <c r="F278"/>
       <c r="G278" t="s">
-        <v>1279</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279" s="5" t="s">
-        <v>1280</v>
+        <v>1275</v>
       </c>
       <c r="B279" t="s">
-        <v>1281</v>
+        <v>1276</v>
       </c>
       <c r="C279" t="s">
-        <v>1282</v>
+        <v>1277</v>
       </c>
       <c r="D279"/>
       <c r="E279"/>
       <c r="F279"/>
       <c r="G279" t="s">
-        <v>1283</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280" s="5" t="s">
-        <v>1284</v>
+        <v>1279</v>
       </c>
       <c r="B280" t="s">
-        <v>1285</v>
+        <v>1280</v>
       </c>
       <c r="C280" t="s">
-        <v>1266</v>
+        <v>1281</v>
       </c>
       <c r="D280" t="s">
-        <v>1267</v>
+        <v>1248</v>
       </c>
       <c r="E280"/>
       <c r="F280"/>
       <c r="G280" t="s">
-        <v>1286</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281" s="3"/>
       <c r="B281" s="3" t="s">
-        <v>1287</v>
+        <v>1283</v>
       </c>
       <c r="C281" s="3"/>
       <c r="D281" s="3"/>
       <c r="E281" s="3"/>
       <c r="F281" s="3"/>
       <c r="G281" s="3"/>
     </row>
     <row r="282" spans="1:7">
       <c r="A282" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B282" s="4" t="s">
-        <v>1288</v>
+        <v>1284</v>
       </c>
       <c r="C282" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D282" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E282" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F282" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G282" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283" s="5" t="s">
-        <v>613</v>
+        <v>708</v>
       </c>
       <c r="B283" t="s">
-        <v>614</v>
+        <v>709</v>
       </c>
       <c r="C283" t="s">
-        <v>615</v>
+        <v>710</v>
       </c>
       <c r="D283" t="s">
-        <v>616</v>
+        <v>711</v>
       </c>
       <c r="E283"/>
       <c r="F283"/>
       <c r="G283" t="s">
-        <v>617</v>
+        <v>712</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284" s="5" t="s">
-        <v>887</v>
+        <v>877</v>
       </c>
       <c r="B284" t="s">
-        <v>888</v>
+        <v>878</v>
       </c>
       <c r="C284" t="s">
-        <v>889</v>
+        <v>879</v>
       </c>
       <c r="D284" t="s">
-        <v>890</v>
+        <v>880</v>
       </c>
       <c r="E284"/>
       <c r="F284"/>
       <c r="G284" t="s">
-        <v>891</v>
+        <v>881</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285" s="5" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B285" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C285" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D285" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E285"/>
       <c r="F285"/>
       <c r="G285" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286" s="5" t="s">
-        <v>399</v>
+        <v>372</v>
       </c>
       <c r="B286" t="s">
-        <v>400</v>
+        <v>383</v>
       </c>
       <c r="C286" t="s">
-        <v>401</v>
+        <v>384</v>
       </c>
       <c r="D286" t="s">
-        <v>402</v>
+        <v>385</v>
       </c>
       <c r="E286"/>
       <c r="F286"/>
       <c r="G286" t="s">
-        <v>403</v>
+        <v>386</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287" s="5" t="s">
-        <v>1228</v>
+        <v>1232</v>
       </c>
       <c r="B287" t="s">
-        <v>1229</v>
+        <v>1233</v>
       </c>
       <c r="C287" t="s">
-        <v>682</v>
+        <v>677</v>
       </c>
       <c r="D287" t="s">
-        <v>1230</v>
+        <v>1234</v>
       </c>
       <c r="E287" t="s">
-        <v>1231</v>
+        <v>1235</v>
       </c>
       <c r="F287"/>
       <c r="G287" t="s">
-        <v>1232</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288" s="5" t="s">
-        <v>493</v>
+        <v>504</v>
       </c>
       <c r="B288" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="C288" t="s">
-        <v>495</v>
+        <v>506</v>
       </c>
       <c r="D288" t="s">
-        <v>496</v>
+        <v>507</v>
       </c>
       <c r="E288"/>
       <c r="F288"/>
       <c r="G288" t="s">
-        <v>497</v>
+        <v>508</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289" s="5" t="s">
-        <v>1038</v>
+        <v>1152</v>
       </c>
       <c r="B289" t="s">
-        <v>1039</v>
+        <v>1153</v>
       </c>
       <c r="C289" t="s">
-        <v>1040</v>
+        <v>1154</v>
       </c>
       <c r="D289" t="s">
-        <v>1041</v>
+        <v>1155</v>
       </c>
       <c r="E289"/>
       <c r="F289"/>
       <c r="G289" t="s">
-        <v>1042</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290" s="5" t="s">
-        <v>399</v>
+        <v>372</v>
       </c>
       <c r="B290" t="s">
-        <v>407</v>
+        <v>373</v>
       </c>
       <c r="C290" t="s">
-        <v>408</v>
+        <v>374</v>
       </c>
       <c r="D290" t="s">
-        <v>409</v>
+        <v>375</v>
       </c>
       <c r="E290" t="s">
-        <v>410</v>
+        <v>376</v>
       </c>
       <c r="F290"/>
       <c r="G290" t="s">
-        <v>411</v>
+        <v>377</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291" s="5" t="s">
-        <v>1105</v>
+        <v>1102</v>
       </c>
       <c r="B291" t="s">
-        <v>1106</v>
+        <v>1103</v>
       </c>
       <c r="C291" t="s">
-        <v>1107</v>
+        <v>1104</v>
       </c>
       <c r="D291"/>
       <c r="E291"/>
       <c r="F291"/>
       <c r="G291" t="s">
-        <v>1108</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292" s="5" t="s">
-        <v>1166</v>
+        <v>1157</v>
       </c>
       <c r="B292" t="s">
-        <v>1167</v>
+        <v>1158</v>
       </c>
       <c r="C292" t="s">
-        <v>591</v>
+        <v>580</v>
       </c>
       <c r="D292" t="s">
-        <v>1168</v>
+        <v>1159</v>
       </c>
       <c r="E292"/>
       <c r="F292"/>
       <c r="G292" t="s">
-        <v>1169</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293" s="5" t="s">
-        <v>1192</v>
+        <v>1063</v>
       </c>
       <c r="B293" t="s">
-        <v>1193</v>
+        <v>1064</v>
       </c>
       <c r="C293" t="s">
-        <v>1194</v>
+        <v>1065</v>
       </c>
       <c r="D293" t="s">
-        <v>1195</v>
-[...1 lines deleted...]
-      <c r="E293"/>
+        <v>1066</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1067</v>
+      </c>
       <c r="F293"/>
       <c r="G293" t="s">
-        <v>1196</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294" s="5" t="s">
-        <v>913</v>
+        <v>905</v>
       </c>
       <c r="B294" t="s">
-        <v>914</v>
+        <v>906</v>
       </c>
       <c r="C294" t="s">
-        <v>915</v>
+        <v>907</v>
       </c>
       <c r="D294" t="s">
-        <v>916</v>
+        <v>908</v>
       </c>
       <c r="E294"/>
       <c r="F294"/>
       <c r="G294" t="s">
-        <v>917</v>
+        <v>909</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295" s="5" t="s">
-        <v>1065</v>
+        <v>1036</v>
       </c>
       <c r="B295" t="s">
-        <v>1066</v>
+        <v>1037</v>
       </c>
       <c r="C295" t="s">
-        <v>1067</v>
+        <v>1038</v>
       </c>
       <c r="D295" t="s">
-        <v>1068</v>
-[...3 lines deleted...]
-      </c>
+        <v>1039</v>
+      </c>
+      <c r="E295"/>
       <c r="F295"/>
       <c r="G295" t="s">
-        <v>1070</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296" s="5" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="B296" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="C296" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="D296" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="E296"/>
       <c r="F296"/>
       <c r="G296" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297" s="5" t="s">
-        <v>1241</v>
+        <v>489</v>
       </c>
       <c r="B297" t="s">
-        <v>1242</v>
+        <v>490</v>
       </c>
       <c r="C297" t="s">
-        <v>1243</v>
+        <v>491</v>
       </c>
       <c r="D297" t="s">
-        <v>1244</v>
+        <v>492</v>
       </c>
       <c r="E297"/>
       <c r="F297"/>
       <c r="G297" t="s">
-        <v>1245</v>
+        <v>493</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298" s="5" t="s">
-        <v>247</v>
+        <v>1240</v>
       </c>
       <c r="B298" t="s">
-        <v>248</v>
+        <v>1241</v>
       </c>
       <c r="C298" t="s">
-        <v>249</v>
+        <v>1242</v>
       </c>
       <c r="D298" t="s">
-        <v>250</v>
+        <v>1243</v>
       </c>
       <c r="E298"/>
       <c r="F298"/>
       <c r="G298" t="s">
-        <v>251</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299" s="5" t="s">
-        <v>483</v>
+        <v>651</v>
       </c>
       <c r="B299" t="s">
-        <v>484</v>
+        <v>652</v>
       </c>
       <c r="C299" t="s">
-        <v>485</v>
+        <v>632</v>
       </c>
       <c r="D299" t="s">
-        <v>486</v>
-[...1 lines deleted...]
-      <c r="E299"/>
+        <v>633</v>
+      </c>
+      <c r="E299" t="s">
+        <v>634</v>
+      </c>
       <c r="F299"/>
       <c r="G299" t="s">
-        <v>487</v>
+        <v>653</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300" s="5" t="s">
-        <v>769</v>
+        <v>250</v>
       </c>
       <c r="B300" t="s">
-        <v>770</v>
+        <v>251</v>
       </c>
       <c r="C300" t="s">
-        <v>771</v>
+        <v>252</v>
       </c>
       <c r="D300" t="s">
-        <v>772</v>
+        <v>253</v>
       </c>
       <c r="E300"/>
       <c r="F300"/>
       <c r="G300" t="s">
-        <v>773</v>
+        <v>254</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301" s="5" t="s">
-        <v>1024</v>
+        <v>730</v>
       </c>
       <c r="B301" t="s">
-        <v>1025</v>
+        <v>731</v>
       </c>
       <c r="C301" t="s">
-        <v>1026</v>
+        <v>732</v>
       </c>
       <c r="D301" t="s">
-        <v>1027</v>
+        <v>733</v>
       </c>
       <c r="E301"/>
       <c r="F301"/>
       <c r="G301" t="s">
-        <v>1028</v>
+        <v>734</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302" s="5" t="s">
-        <v>654</v>
+        <v>1092</v>
       </c>
       <c r="B302" t="s">
-        <v>655</v>
+        <v>1093</v>
       </c>
       <c r="C302" t="s">
-        <v>630</v>
+        <v>1094</v>
       </c>
       <c r="D302" t="s">
-        <v>631</v>
-[...3 lines deleted...]
-      </c>
+        <v>1095</v>
+      </c>
+      <c r="E302"/>
       <c r="F302"/>
       <c r="G302" t="s">
-        <v>656</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303" s="5" t="s">
-        <v>148</v>
+        <v>335</v>
       </c>
       <c r="B303" t="s">
-        <v>149</v>
+        <v>336</v>
       </c>
       <c r="C303" t="s">
-        <v>150</v>
+        <v>337</v>
       </c>
       <c r="D303" t="s">
-        <v>151</v>
+        <v>338</v>
       </c>
       <c r="E303" t="s">
-        <v>152</v>
+        <v>339</v>
       </c>
       <c r="F303"/>
       <c r="G303" t="s">
-        <v>153</v>
+        <v>340</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304" s="5" t="s">
-        <v>863</v>
+        <v>151</v>
       </c>
       <c r="B304" t="s">
-        <v>864</v>
+        <v>152</v>
       </c>
       <c r="C304" t="s">
-        <v>865</v>
+        <v>153</v>
       </c>
       <c r="D304" t="s">
-        <v>866</v>
+        <v>154</v>
       </c>
       <c r="E304" t="s">
-        <v>867</v>
+        <v>155</v>
       </c>
       <c r="F304"/>
       <c r="G304" t="s">
-        <v>868</v>
+        <v>156</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305" s="5" t="s">
-        <v>1113</v>
+        <v>857</v>
       </c>
       <c r="B305" t="s">
-        <v>1114</v>
+        <v>858</v>
       </c>
       <c r="C305" t="s">
-        <v>1115</v>
+        <v>859</v>
       </c>
       <c r="D305" t="s">
-        <v>1116</v>
-[...1 lines deleted...]
-      <c r="E305"/>
+        <v>860</v>
+      </c>
+      <c r="E305" t="s">
+        <v>861</v>
+      </c>
       <c r="F305"/>
       <c r="G305" t="s">
-        <v>1117</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306" s="5" t="s">
-        <v>339</v>
+        <v>1110</v>
       </c>
       <c r="B306" t="s">
-        <v>340</v>
+        <v>1111</v>
       </c>
       <c r="C306" t="s">
-        <v>341</v>
+        <v>1112</v>
       </c>
       <c r="D306" t="s">
-        <v>342</v>
-[...3 lines deleted...]
-      </c>
+        <v>1113</v>
+      </c>
+      <c r="E306"/>
       <c r="F306"/>
       <c r="G306" t="s">
-        <v>344</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307" s="5" t="s">
-        <v>394</v>
+        <v>422</v>
       </c>
       <c r="B307" t="s">
-        <v>395</v>
+        <v>423</v>
       </c>
       <c r="C307" t="s">
-        <v>396</v>
+        <v>424</v>
       </c>
       <c r="D307" t="s">
-        <v>397</v>
+        <v>425</v>
       </c>
       <c r="E307"/>
       <c r="F307"/>
       <c r="G307" t="s">
-        <v>398</v>
+        <v>426</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B308" s="4" t="s">
-        <v>1289</v>
+        <v>1285</v>
       </c>
       <c r="C308" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D308" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E308" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F308" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G308" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309" s="5" t="s">
-        <v>997</v>
+        <v>987</v>
       </c>
       <c r="B309" t="s">
-        <v>998</v>
+        <v>988</v>
       </c>
       <c r="C309" t="s">
-        <v>999</v>
+        <v>989</v>
       </c>
       <c r="D309" t="s">
-        <v>1000</v>
+        <v>990</v>
       </c>
       <c r="E309" t="s">
-        <v>1001</v>
+        <v>991</v>
       </c>
       <c r="F309"/>
       <c r="G309" t="s">
-        <v>1002</v>
+        <v>992</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310" s="5" t="s">
+        <v>157</v>
+      </c>
+      <c r="B310" t="s">
+        <v>158</v>
+      </c>
+      <c r="C310" t="s">
+        <v>153</v>
+      </c>
+      <c r="D310" t="s">
         <v>154</v>
       </c>
-      <c r="B310" t="s">
+      <c r="E310" t="s">
         <v>155</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
       <c r="F310"/>
       <c r="G310" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311" s="5" t="s">
-        <v>869</v>
+        <v>863</v>
       </c>
       <c r="B311" t="s">
-        <v>870</v>
+        <v>864</v>
       </c>
       <c r="C311" t="s">
-        <v>871</v>
+        <v>865</v>
       </c>
       <c r="D311" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="E311" t="s">
-        <v>873</v>
+        <v>867</v>
       </c>
       <c r="F311"/>
       <c r="G311" t="s">
-        <v>874</v>
+        <v>868</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312" s="5" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
       <c r="B312" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="C312" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="D312" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="E312" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="F312"/>
       <c r="G312" t="s">
-        <v>659</v>
+        <v>656</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313" s="5" t="s">
-        <v>1225</v>
+        <v>1229</v>
       </c>
       <c r="B313" t="s">
-        <v>1226</v>
+        <v>1230</v>
       </c>
       <c r="C313" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D313" t="s">
         <v>1182</v>
       </c>
-      <c r="D313" t="s">
+      <c r="E313" t="s">
         <v>1183</v>
-      </c>
-[...1 lines deleted...]
-        <v>1184</v>
       </c>
       <c r="F313"/>
       <c r="G313" t="s">
-        <v>1227</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B314" s="4" t="s">
-        <v>1290</v>
+        <v>1286</v>
       </c>
       <c r="C314" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D314" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E314" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F314" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G314" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="B315" t="s">
+        <v>266</v>
+      </c>
+      <c r="C315" t="s">
         <v>267</v>
       </c>
-      <c r="B315" t="s">
+      <c r="D315" t="s">
         <v>268</v>
-      </c>
-[...4 lines deleted...]
-        <v>270</v>
       </c>
       <c r="E315"/>
       <c r="F315"/>
       <c r="G315" t="s">
-        <v>271</v>
+        <v>269</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316" s="5" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B316" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C316" t="s">
         <v>1043</v>
       </c>
-      <c r="B316" t="s">
+      <c r="D316" t="s">
         <v>1044</v>
-      </c>
-[...4 lines deleted...]
-        <v>1046</v>
       </c>
       <c r="E316"/>
       <c r="F316"/>
       <c r="G316" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="B317" t="s">
+        <v>642</v>
+      </c>
+      <c r="C317" t="s">
+        <v>643</v>
+      </c>
+      <c r="D317" t="s">
         <v>644</v>
-      </c>
-[...7 lines deleted...]
-        <v>647</v>
       </c>
       <c r="E317"/>
       <c r="F317"/>
       <c r="G317" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="B318" t="s">
+        <v>647</v>
+      </c>
+      <c r="C318" t="s">
+        <v>648</v>
+      </c>
+      <c r="D318" t="s">
         <v>649</v>
-      </c>
-[...7 lines deleted...]
-        <v>652</v>
       </c>
       <c r="E318"/>
       <c r="F318"/>
       <c r="G318" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319" s="5" t="s">
-        <v>412</v>
+        <v>367</v>
       </c>
       <c r="B319" t="s">
-        <v>413</v>
+        <v>368</v>
       </c>
       <c r="C319" t="s">
-        <v>414</v>
+        <v>369</v>
       </c>
       <c r="D319" t="s">
-        <v>415</v>
+        <v>370</v>
       </c>
       <c r="E319"/>
       <c r="F319"/>
       <c r="G319" t="s">
-        <v>416</v>
+        <v>371</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320" s="5" t="s">
-        <v>879</v>
+        <v>873</v>
       </c>
       <c r="B320" t="s">
-        <v>880</v>
+        <v>874</v>
       </c>
       <c r="C320" t="s">
-        <v>881</v>
+        <v>875</v>
       </c>
       <c r="D320" t="s">
-        <v>861</v>
+        <v>843</v>
       </c>
       <c r="E320"/>
       <c r="F320"/>
       <c r="G320" t="s">
-        <v>882</v>
+        <v>876</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321" s="5">
         <v>2928</v>
       </c>
       <c r="B321" t="s">
-        <v>883</v>
+        <v>803</v>
       </c>
       <c r="C321" t="s">
-        <v>884</v>
+        <v>804</v>
       </c>
       <c r="D321" t="s">
-        <v>885</v>
+        <v>805</v>
       </c>
       <c r="E321"/>
       <c r="F321"/>
       <c r="G321" t="s">
-        <v>886</v>
+        <v>806</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322" s="5">
         <v>3022</v>
       </c>
       <c r="B322" t="s">
-        <v>1221</v>
+        <v>1166</v>
       </c>
       <c r="C322" t="s">
-        <v>1222</v>
+        <v>1167</v>
       </c>
       <c r="D322" t="s">
-        <v>1223</v>
+        <v>1168</v>
       </c>
       <c r="E322"/>
       <c r="F322"/>
       <c r="G322" t="s">
-        <v>1224</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323" s="5">
         <v>3023</v>
       </c>
       <c r="B323" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="C323" t="s">
-        <v>1172</v>
+        <v>1211</v>
       </c>
       <c r="D323" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="E323"/>
       <c r="F323"/>
       <c r="G323" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324" s="5" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B324" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C324" t="s">
         <v>1048</v>
       </c>
-      <c r="B324" t="s">
+      <c r="D324" t="s">
         <v>1049</v>
-      </c>
-[...4 lines deleted...]
-        <v>1051</v>
       </c>
       <c r="E324"/>
       <c r="F324"/>
       <c r="G324" t="s">
-        <v>1052</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325" s="5" t="s">
-        <v>436</v>
+        <v>473</v>
       </c>
       <c r="B325" t="s">
-        <v>437</v>
+        <v>474</v>
       </c>
       <c r="C325" t="s">
-        <v>438</v>
+        <v>475</v>
       </c>
       <c r="D325" t="s">
-        <v>439</v>
+        <v>476</v>
       </c>
       <c r="E325"/>
       <c r="F325"/>
       <c r="G325" t="s">
-        <v>440</v>
+        <v>477</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="B326" t="s">
+        <v>261</v>
+      </c>
+      <c r="C326" t="s">
         <v>262</v>
       </c>
-      <c r="B326" t="s">
+      <c r="D326" t="s">
         <v>263</v>
-      </c>
-[...4 lines deleted...]
-        <v>265</v>
       </c>
       <c r="E326"/>
       <c r="F326"/>
       <c r="G326" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327" s="5" t="s">
-        <v>941</v>
+        <v>927</v>
       </c>
       <c r="B327" t="s">
-        <v>942</v>
+        <v>928</v>
       </c>
       <c r="C327" t="s">
-        <v>884</v>
+        <v>804</v>
       </c>
       <c r="D327" t="s">
-        <v>943</v>
+        <v>929</v>
       </c>
       <c r="E327" t="s">
-        <v>944</v>
+        <v>930</v>
       </c>
       <c r="F327"/>
       <c r="G327" t="s">
-        <v>945</v>
+        <v>931</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328" s="5" t="s">
-        <v>417</v>
+        <v>363</v>
       </c>
       <c r="B328" t="s">
-        <v>418</v>
+        <v>364</v>
       </c>
       <c r="C328" t="s">
-        <v>419</v>
+        <v>365</v>
       </c>
       <c r="D328"/>
       <c r="E328"/>
       <c r="F328"/>
       <c r="G328" t="s">
-        <v>420</v>
+        <v>366</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329" s="5" t="s">
-        <v>1080</v>
+        <v>1013</v>
       </c>
       <c r="B329" t="s">
-        <v>1081</v>
+        <v>1014</v>
       </c>
       <c r="C329" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="D329" t="s">
-        <v>1082</v>
+        <v>1015</v>
       </c>
       <c r="E329"/>
       <c r="F329"/>
       <c r="G329" t="s">
-        <v>1083</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330" s="5" t="s">
+        <v>636</v>
+      </c>
+      <c r="B330" t="s">
+        <v>637</v>
+      </c>
+      <c r="C330" t="s">
+        <v>638</v>
+      </c>
+      <c r="D330" t="s">
         <v>639</v>
-      </c>
-[...7 lines deleted...]
-        <v>642</v>
       </c>
       <c r="E330"/>
       <c r="F330"/>
       <c r="G330" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331" s="5" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="B331" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="C331" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="D331" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="E331"/>
       <c r="F331"/>
       <c r="G331" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B332" s="4" t="s">
-        <v>1291</v>
+        <v>1287</v>
       </c>
       <c r="C332" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D332" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E332" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F332" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G332" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333" s="5" t="s">
-        <v>157</v>
+        <v>1222</v>
       </c>
       <c r="B333" t="s">
-        <v>158</v>
+        <v>1223</v>
       </c>
       <c r="C333" t="s">
-        <v>159</v>
+        <v>1211</v>
       </c>
       <c r="D333" t="s">
-        <v>160</v>
+        <v>1212</v>
       </c>
       <c r="E333"/>
       <c r="F333"/>
       <c r="G333" t="s">
-        <v>161</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334" s="5" t="s">
-        <v>404</v>
+        <v>869</v>
       </c>
       <c r="B334" t="s">
-        <v>405</v>
+        <v>870</v>
       </c>
       <c r="C334" t="s">
-        <v>375</v>
+        <v>842</v>
       </c>
       <c r="D334" t="s">
-        <v>392</v>
+        <v>871</v>
       </c>
       <c r="E334"/>
       <c r="F334"/>
       <c r="G334" t="s">
-        <v>406</v>
+        <v>872</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335" s="5" t="s">
-        <v>992</v>
+        <v>160</v>
       </c>
       <c r="B335" t="s">
-        <v>993</v>
+        <v>161</v>
       </c>
       <c r="C335" t="s">
-        <v>994</v>
+        <v>162</v>
       </c>
       <c r="D335" t="s">
-        <v>995</v>
+        <v>163</v>
       </c>
       <c r="E335"/>
       <c r="F335"/>
       <c r="G335" t="s">
-        <v>996</v>
+        <v>164</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336" s="5" t="s">
-        <v>1170</v>
+        <v>378</v>
       </c>
       <c r="B336" t="s">
-        <v>1171</v>
+        <v>379</v>
       </c>
       <c r="C336" t="s">
-        <v>1172</v>
+        <v>380</v>
       </c>
       <c r="D336" t="s">
-        <v>1173</v>
+        <v>381</v>
       </c>
       <c r="E336"/>
       <c r="F336"/>
       <c r="G336" t="s">
-        <v>1174</v>
+        <v>382</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337" s="5" t="s">
-        <v>875</v>
+        <v>621</v>
       </c>
       <c r="B337" t="s">
-        <v>876</v>
+        <v>622</v>
       </c>
       <c r="C337" t="s">
-        <v>860</v>
+        <v>623</v>
       </c>
       <c r="D337" t="s">
-        <v>877</v>
+        <v>624</v>
       </c>
       <c r="E337"/>
       <c r="F337"/>
       <c r="G337" t="s">
-        <v>878</v>
+        <v>625</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338" s="5" t="s">
-        <v>623</v>
+        <v>978</v>
       </c>
       <c r="B338" t="s">
-        <v>624</v>
+        <v>979</v>
       </c>
       <c r="C338" t="s">
-        <v>625</v>
+        <v>980</v>
       </c>
       <c r="D338" t="s">
-        <v>626</v>
+        <v>981</v>
       </c>
       <c r="E338"/>
       <c r="F338"/>
       <c r="G338" t="s">
-        <v>627</v>
+        <v>982</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B339" s="4" t="s">
-        <v>1292</v>
+        <v>1288</v>
       </c>
       <c r="C339" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D339" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E339" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F339" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G339" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340" s="5" t="s">
-        <v>167</v>
+        <v>993</v>
       </c>
       <c r="B340" t="s">
-        <v>168</v>
+        <v>994</v>
       </c>
       <c r="C340" t="s">
-        <v>169</v>
+        <v>995</v>
       </c>
       <c r="D340" t="s">
-        <v>170</v>
+        <v>996</v>
       </c>
       <c r="E340"/>
       <c r="F340"/>
       <c r="G340" t="s">
-        <v>171</v>
+        <v>997</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341" s="5" t="s">
-        <v>386</v>
+        <v>852</v>
       </c>
       <c r="B341" t="s">
-        <v>387</v>
+        <v>853</v>
       </c>
       <c r="C341" t="s">
-        <v>388</v>
+        <v>854</v>
       </c>
       <c r="D341" t="s">
-        <v>389</v>
+        <v>855</v>
       </c>
       <c r="E341"/>
       <c r="F341"/>
       <c r="G341" t="s">
-        <v>390</v>
+        <v>856</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342" s="5" t="s">
-        <v>1213</v>
+        <v>170</v>
       </c>
       <c r="B342" t="s">
-        <v>1214</v>
+        <v>171</v>
       </c>
       <c r="C342" t="s">
-        <v>1215</v>
+        <v>172</v>
       </c>
       <c r="D342" t="s">
-        <v>1216</v>
+        <v>173</v>
       </c>
       <c r="E342"/>
       <c r="F342"/>
       <c r="G342" t="s">
-        <v>1217</v>
+        <v>174</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343" s="5" t="s">
-        <v>807</v>
+        <v>657</v>
       </c>
       <c r="B343" t="s">
-        <v>808</v>
+        <v>658</v>
       </c>
       <c r="C343" t="s">
-        <v>809</v>
+        <v>659</v>
       </c>
       <c r="D343" t="s">
-        <v>810</v>
+        <v>660</v>
       </c>
       <c r="E343"/>
       <c r="F343"/>
       <c r="G343" t="s">
-        <v>811</v>
+        <v>661</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344" s="5" t="s">
-        <v>983</v>
+        <v>1214</v>
       </c>
       <c r="B344" t="s">
-        <v>984</v>
+        <v>1215</v>
       </c>
       <c r="C344" t="s">
-        <v>985</v>
+        <v>1216</v>
       </c>
       <c r="D344" t="s">
-        <v>986</v>
+        <v>1217</v>
       </c>
       <c r="E344"/>
       <c r="F344"/>
       <c r="G344" t="s">
-        <v>987</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345" s="5" t="s">
-        <v>660</v>
+        <v>387</v>
       </c>
       <c r="B345" t="s">
-        <v>661</v>
+        <v>388</v>
       </c>
       <c r="C345" t="s">
-        <v>662</v>
+        <v>389</v>
       </c>
       <c r="D345" t="s">
-        <v>663</v>
+        <v>390</v>
       </c>
       <c r="E345"/>
       <c r="F345"/>
       <c r="G345" t="s">
-        <v>664</v>
+        <v>391</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B346" s="4" t="s">
-        <v>1293</v>
+        <v>1289</v>
       </c>
       <c r="C346" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D346" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E346" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F346" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G346" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347" s="5">
         <v>3673</v>
       </c>
       <c r="B347" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C347" t="s">
         <v>1211</v>
       </c>
-      <c r="C347" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D347" t="s">
-        <v>1173</v>
+        <v>1212</v>
       </c>
       <c r="E347"/>
       <c r="F347"/>
       <c r="G347" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348" s="5">
-        <v>3476</v>
+        <v>3478</v>
       </c>
       <c r="B348" t="s">
-        <v>799</v>
+        <v>1011</v>
       </c>
       <c r="C348" t="s">
-        <v>625</v>
+        <v>980</v>
       </c>
       <c r="D348" t="s">
-        <v>626</v>
+        <v>981</v>
       </c>
       <c r="E348"/>
       <c r="F348"/>
       <c r="G348" t="s">
-        <v>800</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349" s="5">
-        <v>3475</v>
+        <v>3477</v>
       </c>
       <c r="B349" t="s">
-        <v>172</v>
+        <v>392</v>
       </c>
       <c r="C349" t="s">
-        <v>159</v>
+        <v>380</v>
       </c>
       <c r="D349" t="s">
-        <v>160</v>
+        <v>381</v>
       </c>
       <c r="E349"/>
       <c r="F349"/>
       <c r="G349" t="s">
-        <v>173</v>
+        <v>393</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350" s="5">
-        <v>3478</v>
+        <v>3474</v>
       </c>
       <c r="B350" t="s">
-        <v>1003</v>
+        <v>841</v>
       </c>
       <c r="C350" t="s">
-        <v>994</v>
+        <v>842</v>
       </c>
       <c r="D350" t="s">
-        <v>995</v>
+        <v>843</v>
       </c>
       <c r="E350"/>
       <c r="F350"/>
       <c r="G350" t="s">
-        <v>1004</v>
+        <v>844</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351" s="5">
-        <v>3477</v>
+        <v>3476</v>
       </c>
       <c r="B351" t="s">
-        <v>391</v>
+        <v>794</v>
       </c>
       <c r="C351" t="s">
-        <v>375</v>
+        <v>623</v>
       </c>
       <c r="D351" t="s">
-        <v>392</v>
+        <v>624</v>
       </c>
       <c r="E351"/>
       <c r="F351"/>
       <c r="G351" t="s">
-        <v>393</v>
+        <v>795</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352" s="5">
-        <v>3474</v>
+        <v>3475</v>
       </c>
       <c r="B352" t="s">
-        <v>859</v>
+        <v>175</v>
       </c>
       <c r="C352" t="s">
-        <v>860</v>
+        <v>162</v>
       </c>
       <c r="D352" t="s">
-        <v>861</v>
+        <v>163</v>
       </c>
       <c r="E352"/>
       <c r="F352"/>
       <c r="G352" t="s">
-        <v>862</v>
+        <v>176</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B353" s="4" t="s">
-        <v>1294</v>
+        <v>1290</v>
       </c>
       <c r="C353" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D353" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E353" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F353" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G353" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354" s="5" t="s">
-        <v>377</v>
+        <v>484</v>
       </c>
       <c r="B354" t="s">
-        <v>378</v>
+        <v>485</v>
       </c>
       <c r="C354" t="s">
-        <v>379</v>
+        <v>486</v>
       </c>
       <c r="D354" t="s">
-        <v>380</v>
+        <v>487</v>
       </c>
       <c r="E354"/>
       <c r="F354"/>
       <c r="G354" t="s">
-        <v>381</v>
+        <v>488</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355" s="5" t="s">
-        <v>848</v>
+        <v>675</v>
       </c>
       <c r="B355" t="s">
-        <v>849</v>
+        <v>676</v>
       </c>
       <c r="C355" t="s">
-        <v>850</v>
+        <v>677</v>
       </c>
       <c r="D355" t="s">
-        <v>851</v>
+        <v>678</v>
       </c>
       <c r="E355"/>
       <c r="F355"/>
       <c r="G355" t="s">
-        <v>852</v>
+        <v>679</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356" s="5" t="s">
-        <v>680</v>
+        <v>181</v>
       </c>
       <c r="B356" t="s">
-        <v>681</v>
+        <v>182</v>
       </c>
       <c r="C356" t="s">
-        <v>682</v>
+        <v>183</v>
       </c>
       <c r="D356" t="s">
-        <v>683</v>
+        <v>184</v>
       </c>
       <c r="E356"/>
       <c r="F356"/>
       <c r="G356" t="s">
-        <v>684</v>
+        <v>185</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357" s="5" t="s">
-        <v>178</v>
+        <v>832</v>
       </c>
       <c r="B357" t="s">
-        <v>179</v>
+        <v>833</v>
       </c>
       <c r="C357" t="s">
-        <v>180</v>
+        <v>834</v>
       </c>
       <c r="D357" t="s">
-        <v>181</v>
+        <v>835</v>
       </c>
       <c r="E357"/>
       <c r="F357"/>
       <c r="G357" t="s">
-        <v>182</v>
+        <v>836</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358" s="5" t="s">
-        <v>966</v>
+        <v>245</v>
       </c>
       <c r="B358" t="s">
-        <v>967</v>
+        <v>246</v>
       </c>
       <c r="C358" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="D358"/>
+        <v>247</v>
+      </c>
+      <c r="D358" t="s">
+        <v>248</v>
+      </c>
       <c r="E358"/>
       <c r="F358"/>
       <c r="G358" t="s">
-        <v>969</v>
+        <v>249</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359" s="5" t="s">
-        <v>1206</v>
+        <v>414</v>
       </c>
       <c r="B359" t="s">
-        <v>1207</v>
+        <v>415</v>
       </c>
       <c r="C359" t="s">
-        <v>1208</v>
-[...3 lines deleted...]
-      </c>
+        <v>416</v>
+      </c>
+      <c r="D359"/>
       <c r="E359"/>
       <c r="F359"/>
       <c r="G359" t="s">
-        <v>1210</v>
+        <v>417</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360" s="5" t="s">
-        <v>763</v>
+        <v>910</v>
       </c>
       <c r="B360" t="s">
-        <v>764</v>
+        <v>911</v>
       </c>
       <c r="C360" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="D360"/>
+        <v>912</v>
+      </c>
+      <c r="D360" t="s">
+        <v>913</v>
+      </c>
       <c r="E360"/>
       <c r="F360"/>
       <c r="G360" t="s">
-        <v>765</v>
+        <v>914</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361" s="5" t="s">
-        <v>1276</v>
+        <v>767</v>
       </c>
       <c r="B361" t="s">
-        <v>1277</v>
+        <v>768</v>
       </c>
       <c r="C361" t="s">
-        <v>1278</v>
-[...1 lines deleted...]
-      <c r="D361"/>
+        <v>769</v>
+      </c>
+      <c r="D361" t="s">
+        <v>770</v>
+      </c>
       <c r="E361"/>
       <c r="F361"/>
       <c r="G361" t="s">
-        <v>1279</v>
+        <v>771</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362" s="5" t="s">
-        <v>509</v>
+        <v>1078</v>
       </c>
       <c r="B362" t="s">
-        <v>510</v>
+        <v>1079</v>
       </c>
       <c r="C362" t="s">
-        <v>511</v>
-[...1 lines deleted...]
-      <c r="D362"/>
+        <v>1080</v>
+      </c>
+      <c r="D362" t="s">
+        <v>1081</v>
+      </c>
       <c r="E362"/>
       <c r="F362"/>
       <c r="G362" t="s">
-        <v>512</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363" s="5" t="s">
-        <v>1019</v>
+        <v>705</v>
       </c>
       <c r="B363" t="s">
-        <v>1020</v>
+        <v>706</v>
       </c>
       <c r="C363" t="s">
-        <v>1021</v>
-[...3 lines deleted...]
-      </c>
+        <v>133</v>
+      </c>
+      <c r="D363"/>
       <c r="E363"/>
       <c r="F363"/>
       <c r="G363" t="s">
-        <v>1023</v>
+        <v>707</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364" s="5" t="s">
-        <v>350</v>
+        <v>1161</v>
       </c>
       <c r="B364" t="s">
-        <v>351</v>
+        <v>1162</v>
       </c>
       <c r="C364" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="D364"/>
+        <v>1163</v>
+      </c>
+      <c r="D364" t="s">
+        <v>1164</v>
+      </c>
       <c r="E364"/>
       <c r="F364"/>
       <c r="G364" t="s">
-        <v>353</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365" s="5" t="s">
-        <v>1095</v>
+        <v>404</v>
       </c>
       <c r="B365" t="s">
-        <v>1096</v>
+        <v>405</v>
       </c>
       <c r="C365" t="s">
-        <v>1097</v>
+        <v>406</v>
       </c>
       <c r="D365" t="s">
-        <v>1098</v>
+        <v>407</v>
       </c>
       <c r="E365"/>
       <c r="F365"/>
       <c r="G365" t="s">
-        <v>1099</v>
+        <v>408</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366" s="5" t="s">
-        <v>478</v>
+        <v>1205</v>
       </c>
       <c r="B366" t="s">
-        <v>479</v>
+        <v>1206</v>
       </c>
       <c r="C366" t="s">
-        <v>480</v>
+        <v>1207</v>
       </c>
       <c r="D366" t="s">
-        <v>481</v>
+        <v>1208</v>
       </c>
       <c r="E366"/>
       <c r="F366"/>
       <c r="G366" t="s">
-        <v>482</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367" s="5" t="s">
-        <v>782</v>
+        <v>346</v>
       </c>
       <c r="B367" t="s">
-        <v>783</v>
+        <v>347</v>
       </c>
       <c r="C367" t="s">
-        <v>784</v>
-[...3 lines deleted...]
-      </c>
+        <v>348</v>
+      </c>
+      <c r="D367"/>
       <c r="E367"/>
       <c r="F367"/>
       <c r="G367" t="s">
-        <v>786</v>
+        <v>349</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368" s="5" t="s">
-        <v>921</v>
+        <v>983</v>
       </c>
       <c r="B368" t="s">
-        <v>922</v>
+        <v>984</v>
       </c>
       <c r="C368" t="s">
-        <v>923</v>
-[...3 lines deleted...]
-      </c>
+        <v>985</v>
+      </c>
+      <c r="D368"/>
       <c r="E368"/>
       <c r="F368"/>
       <c r="G368" t="s">
-        <v>925</v>
+        <v>986</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369" s="5" t="s">
-        <v>1161</v>
+        <v>1146</v>
       </c>
       <c r="B369" t="s">
-        <v>1162</v>
+        <v>1147</v>
       </c>
       <c r="C369" t="s">
-        <v>1163</v>
+        <v>1148</v>
       </c>
       <c r="D369" t="s">
-        <v>1164</v>
+        <v>1149</v>
       </c>
       <c r="E369"/>
       <c r="F369"/>
       <c r="G369" t="s">
-        <v>1165</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370" s="5" t="s">
-        <v>242</v>
+        <v>1275</v>
       </c>
       <c r="B370" t="s">
-        <v>243</v>
+        <v>1276</v>
       </c>
       <c r="C370" t="s">
-        <v>244</v>
-[...3 lines deleted...]
-      </c>
+        <v>1277</v>
+      </c>
+      <c r="D370"/>
       <c r="E370"/>
       <c r="F370"/>
       <c r="G370" t="s">
-        <v>246</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371" s="5" t="s">
-        <v>1029</v>
+        <v>837</v>
       </c>
       <c r="B371" t="s">
-        <v>1030</v>
+        <v>838</v>
       </c>
       <c r="C371" t="s">
-        <v>1031</v>
+        <v>839</v>
       </c>
       <c r="D371"/>
       <c r="E371"/>
       <c r="F371"/>
       <c r="G371" t="s">
-        <v>1032</v>
+        <v>840</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B372" s="4" t="s">
-        <v>1295</v>
+        <v>1291</v>
       </c>
       <c r="C372" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D372" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E372" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F372" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G372" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373" s="5" t="s">
-        <v>1284</v>
+        <v>1279</v>
       </c>
       <c r="B373" t="s">
-        <v>1285</v>
+        <v>1280</v>
       </c>
       <c r="C373" t="s">
-        <v>1266</v>
+        <v>1281</v>
       </c>
       <c r="D373" t="s">
-        <v>1267</v>
+        <v>1248</v>
       </c>
       <c r="E373"/>
       <c r="F373"/>
       <c r="G373" t="s">
-        <v>1286</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374" s="5" t="s">
-        <v>257</v>
+        <v>690</v>
       </c>
       <c r="B374" t="s">
+        <v>691</v>
+      </c>
+      <c r="C374" t="s">
+        <v>692</v>
+      </c>
+      <c r="D374" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
       <c r="E374"/>
       <c r="F374"/>
       <c r="G374" t="s">
-        <v>261</v>
+        <v>693</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375" s="5" t="s">
-        <v>812</v>
+        <v>680</v>
       </c>
       <c r="B375" t="s">
-        <v>813</v>
+        <v>681</v>
       </c>
       <c r="C375" t="s">
-        <v>814</v>
+        <v>682</v>
       </c>
       <c r="D375" t="s">
-        <v>815</v>
+        <v>683</v>
       </c>
       <c r="E375"/>
       <c r="F375"/>
       <c r="G375" t="s">
-        <v>816</v>
+        <v>684</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376" s="5" t="s">
-        <v>498</v>
+        <v>449</v>
       </c>
       <c r="B376" t="s">
-        <v>499</v>
+        <v>450</v>
       </c>
       <c r="C376" t="s">
-        <v>500</v>
+        <v>451</v>
       </c>
       <c r="D376" t="s">
-        <v>501</v>
+        <v>452</v>
       </c>
       <c r="E376"/>
       <c r="F376"/>
       <c r="G376" t="s">
-        <v>502</v>
+        <v>453</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377" s="5" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C377" t="s">
         <v>1033</v>
       </c>
-      <c r="B377" t="s">
+      <c r="D377" t="s">
         <v>1034</v>
-      </c>
-[...4 lines deleted...]
-        <v>1036</v>
       </c>
       <c r="E377"/>
       <c r="F377"/>
       <c r="G377" t="s">
-        <v>1037</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378" s="5" t="s">
-        <v>421</v>
+        <v>947</v>
       </c>
       <c r="B378" t="s">
-        <v>422</v>
+        <v>948</v>
       </c>
       <c r="C378" t="s">
-        <v>423</v>
+        <v>949</v>
       </c>
       <c r="D378" t="s">
-        <v>424</v>
+        <v>950</v>
       </c>
       <c r="E378"/>
       <c r="F378"/>
       <c r="G378" t="s">
-        <v>425</v>
+        <v>951</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379" s="5" t="s">
-        <v>634</v>
+        <v>409</v>
       </c>
       <c r="B379" t="s">
-        <v>635</v>
+        <v>410</v>
       </c>
       <c r="C379" t="s">
-        <v>636</v>
+        <v>411</v>
       </c>
       <c r="D379" t="s">
-        <v>637</v>
+        <v>412</v>
       </c>
       <c r="E379"/>
       <c r="F379"/>
       <c r="G379" t="s">
-        <v>638</v>
+        <v>413</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380" s="5" t="s">
-        <v>690</v>
+        <v>201</v>
       </c>
       <c r="B380" t="s">
-        <v>691</v>
+        <v>202</v>
       </c>
       <c r="C380" t="s">
-        <v>692</v>
+        <v>203</v>
       </c>
       <c r="D380" t="s">
-        <v>186</v>
+        <v>204</v>
       </c>
       <c r="E380"/>
       <c r="F380"/>
       <c r="G380" t="s">
-        <v>693</v>
+        <v>205</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B381" s="4" t="s">
-        <v>1296</v>
+        <v>1292</v>
       </c>
       <c r="C381" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D381" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E381" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F381" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G381" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382" s="5">
         <v>19029</v>
       </c>
       <c r="B382" t="s">
-        <v>1157</v>
+        <v>1191</v>
       </c>
       <c r="C382" t="s">
-        <v>1158</v>
+        <v>1192</v>
       </c>
       <c r="D382" t="s">
-        <v>1159</v>
+        <v>1193</v>
       </c>
       <c r="E382"/>
       <c r="F382"/>
       <c r="G382" t="s">
-        <v>1160</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383" s="5" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C383" t="s">
         <v>1053</v>
       </c>
-      <c r="B383" t="s">
+      <c r="D383" t="s">
         <v>1054</v>
       </c>
-      <c r="C383" t="s">
+      <c r="E383" t="s">
         <v>1055</v>
-      </c>
-[...4 lines deleted...]
-        <v>1057</v>
       </c>
       <c r="F383"/>
       <c r="G383" t="s">
-        <v>1058</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384" s="5" t="s">
-        <v>368</v>
+        <v>494</v>
       </c>
       <c r="B384" t="s">
-        <v>369</v>
+        <v>495</v>
       </c>
       <c r="C384" t="s">
-        <v>370</v>
+        <v>496</v>
       </c>
       <c r="D384" t="s">
-        <v>371</v>
+        <v>497</v>
       </c>
       <c r="E384"/>
       <c r="F384"/>
       <c r="G384" t="s">
-        <v>372</v>
+        <v>498</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385" s="5">
         <v>19027</v>
       </c>
       <c r="B385" t="s">
+        <v>616</v>
+      </c>
+      <c r="C385" t="s">
+        <v>617</v>
+      </c>
+      <c r="D385" t="s">
         <v>618</v>
       </c>
-      <c r="C385" t="s">
+      <c r="E385" t="s">
         <v>619</v>
-      </c>
-[...4 lines deleted...]
-        <v>621</v>
       </c>
       <c r="F385"/>
       <c r="G385" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386" s="5" t="s">
-        <v>203</v>
+        <v>186</v>
       </c>
       <c r="B386" t="s">
-        <v>204</v>
+        <v>187</v>
       </c>
       <c r="C386" t="s">
-        <v>205</v>
+        <v>188</v>
       </c>
       <c r="D386" t="s">
-        <v>206</v>
+        <v>189</v>
       </c>
       <c r="E386"/>
       <c r="F386"/>
       <c r="G386" t="s">
-        <v>207</v>
+        <v>190</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387" s="5" t="s">
-        <v>952</v>
+        <v>942</v>
       </c>
       <c r="B387" t="s">
-        <v>953</v>
+        <v>943</v>
       </c>
       <c r="C387" t="s">
-        <v>954</v>
+        <v>944</v>
       </c>
       <c r="D387" t="s">
-        <v>955</v>
+        <v>945</v>
       </c>
       <c r="E387"/>
       <c r="F387"/>
       <c r="G387" t="s">
-        <v>956</v>
+        <v>946</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B388" s="4" t="s">
-        <v>1297</v>
+        <v>1293</v>
       </c>
       <c r="C388" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D388" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E388" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F388" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G388" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389" s="5" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="B389" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="C389" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="D389" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="E389" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="F389"/>
       <c r="G389" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390" s="5" t="s">
-        <v>188</v>
+        <v>145</v>
       </c>
       <c r="B390" t="s">
-        <v>189</v>
+        <v>146</v>
       </c>
       <c r="C390" t="s">
-        <v>190</v>
+        <v>147</v>
       </c>
       <c r="D390" t="s">
-        <v>191</v>
+        <v>148</v>
       </c>
       <c r="E390" t="s">
-        <v>192</v>
+        <v>149</v>
       </c>
       <c r="F390"/>
       <c r="G390" t="s">
-        <v>193</v>
+        <v>150</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391" s="5" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C391" t="s">
         <v>1059</v>
       </c>
-      <c r="B391" t="s">
+      <c r="D391" t="s">
         <v>1060</v>
       </c>
-      <c r="C391" t="s">
+      <c r="E391" t="s">
         <v>1061</v>
-      </c>
-[...4 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F391"/>
       <c r="G391" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392" s="5" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B392" t="s">
         <v>1186</v>
       </c>
-      <c r="B392" t="s">
+      <c r="C392" t="s">
         <v>1187</v>
       </c>
-      <c r="C392" t="s">
+      <c r="D392" t="s">
         <v>1188</v>
       </c>
-      <c r="D392" t="s">
+      <c r="E392" t="s">
         <v>1189</v>
-      </c>
-[...1 lines deleted...]
-        <v>1190</v>
       </c>
       <c r="F392"/>
       <c r="G392" t="s">
-        <v>1191</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393" s="5" t="s">
-        <v>503</v>
+        <v>478</v>
       </c>
       <c r="B393" t="s">
-        <v>504</v>
+        <v>479</v>
       </c>
       <c r="C393" t="s">
-        <v>505</v>
+        <v>480</v>
       </c>
       <c r="D393" t="s">
-        <v>506</v>
+        <v>481</v>
       </c>
       <c r="E393" t="s">
-        <v>507</v>
+        <v>482</v>
       </c>
       <c r="F393"/>
       <c r="G393" t="s">
-        <v>508</v>
+        <v>483</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394" s="5" t="s">
-        <v>946</v>
+        <v>936</v>
       </c>
       <c r="B394" t="s">
-        <v>947</v>
+        <v>937</v>
       </c>
       <c r="C394" t="s">
-        <v>948</v>
+        <v>938</v>
       </c>
       <c r="D394" t="s">
-        <v>949</v>
+        <v>939</v>
       </c>
       <c r="E394" t="s">
-        <v>950</v>
+        <v>940</v>
       </c>
       <c r="F394"/>
       <c r="G394" t="s">
-        <v>951</v>
+        <v>941</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B395" s="4" t="s">
-        <v>1298</v>
+        <v>1294</v>
       </c>
       <c r="C395" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D395" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E395" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F395" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G395" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396" s="5" t="s">
-        <v>932</v>
+        <v>921</v>
       </c>
       <c r="B396" t="s">
-        <v>933</v>
+        <v>922</v>
       </c>
       <c r="C396" t="s">
-        <v>865</v>
+        <v>859</v>
       </c>
       <c r="D396" t="s">
-        <v>866</v>
+        <v>860</v>
       </c>
       <c r="E396" t="s">
-        <v>867</v>
+        <v>861</v>
       </c>
       <c r="F396"/>
       <c r="G396" t="s">
-        <v>934</v>
+        <v>923</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397" s="5" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B397" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C397" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D397" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E397" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F397"/>
       <c r="G397" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398" s="5" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
       <c r="B398" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
       <c r="C398" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="D398" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
       <c r="E398" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="F398"/>
       <c r="G398" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399" s="5" t="s">
-        <v>1071</v>
+        <v>461</v>
       </c>
       <c r="B399" t="s">
-        <v>1072</v>
+        <v>462</v>
       </c>
       <c r="C399" t="s">
-        <v>999</v>
+        <v>463</v>
       </c>
       <c r="D399" t="s">
-        <v>1000</v>
+        <v>464</v>
       </c>
       <c r="E399" t="s">
-        <v>1001</v>
+        <v>465</v>
       </c>
       <c r="F399"/>
       <c r="G399" t="s">
-        <v>1073</v>
+        <v>466</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400" s="5" t="s">
-        <v>1180</v>
+        <v>1069</v>
       </c>
       <c r="B400" t="s">
-        <v>1181</v>
+        <v>1070</v>
       </c>
       <c r="C400" t="s">
-        <v>1182</v>
+        <v>989</v>
       </c>
       <c r="D400" t="s">
-        <v>1183</v>
+        <v>990</v>
       </c>
       <c r="E400" t="s">
-        <v>1184</v>
+        <v>991</v>
       </c>
       <c r="F400"/>
       <c r="G400" t="s">
-        <v>1185</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401" s="5" t="s">
-        <v>460</v>
+        <v>1179</v>
       </c>
       <c r="B401" t="s">
-        <v>461</v>
+        <v>1180</v>
       </c>
       <c r="C401" t="s">
-        <v>462</v>
+        <v>1181</v>
       </c>
       <c r="D401" t="s">
-        <v>463</v>
+        <v>1182</v>
       </c>
       <c r="E401" t="s">
-        <v>464</v>
+        <v>1183</v>
       </c>
       <c r="F401"/>
       <c r="G401" t="s">
-        <v>465</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B402" s="4" t="s">
-        <v>1299</v>
+        <v>1295</v>
       </c>
       <c r="C402" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D402" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E402" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F402" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G402" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403" s="5" t="s">
-        <v>1233</v>
+        <v>1072</v>
       </c>
       <c r="B403" t="s">
-        <v>1234</v>
+        <v>1073</v>
       </c>
       <c r="C403" t="s">
-        <v>1182</v>
+        <v>1074</v>
       </c>
       <c r="D403" t="s">
-        <v>1183</v>
+        <v>1075</v>
       </c>
       <c r="E403" t="s">
-        <v>1184</v>
+        <v>1076</v>
       </c>
       <c r="F403"/>
       <c r="G403" t="s">
-        <v>1235</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404" s="5" t="s">
-        <v>704</v>
+        <v>233</v>
       </c>
       <c r="B404" t="s">
-        <v>705</v>
+        <v>234</v>
       </c>
       <c r="C404" t="s">
-        <v>706</v>
+        <v>235</v>
       </c>
       <c r="D404" t="s">
-        <v>707</v>
+        <v>236</v>
       </c>
       <c r="E404" t="s">
-        <v>708</v>
+        <v>237</v>
       </c>
       <c r="F404"/>
       <c r="G404" t="s">
-        <v>709</v>
+        <v>238</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405" s="5" t="s">
-        <v>230</v>
+        <v>924</v>
       </c>
       <c r="B405" t="s">
-        <v>231</v>
+        <v>925</v>
       </c>
       <c r="C405" t="s">
-        <v>232</v>
+        <v>865</v>
       </c>
       <c r="D405" t="s">
-        <v>233</v>
+        <v>866</v>
       </c>
       <c r="E405" t="s">
-        <v>234</v>
+        <v>867</v>
       </c>
       <c r="F405"/>
       <c r="G405" t="s">
-        <v>235</v>
+        <v>926</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406" s="5" t="s">
-        <v>918</v>
+        <v>699</v>
       </c>
       <c r="B406" t="s">
-        <v>919</v>
+        <v>700</v>
       </c>
       <c r="C406" t="s">
-        <v>871</v>
+        <v>701</v>
       </c>
       <c r="D406" t="s">
-        <v>872</v>
+        <v>702</v>
       </c>
       <c r="E406" t="s">
-        <v>873</v>
+        <v>703</v>
       </c>
       <c r="F406"/>
       <c r="G406" t="s">
-        <v>920</v>
+        <v>704</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407" s="5" t="s">
-        <v>1074</v>
+        <v>467</v>
       </c>
       <c r="B407" t="s">
-        <v>1075</v>
+        <v>468</v>
       </c>
       <c r="C407" t="s">
-        <v>1076</v>
+        <v>469</v>
       </c>
       <c r="D407" t="s">
-        <v>1077</v>
+        <v>470</v>
       </c>
       <c r="E407" t="s">
-        <v>1078</v>
+        <v>471</v>
       </c>
       <c r="F407"/>
       <c r="G407" t="s">
-        <v>1079</v>
+        <v>472</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408" s="5" t="s">
-        <v>466</v>
+        <v>1237</v>
       </c>
       <c r="B408" t="s">
-        <v>467</v>
+        <v>1238</v>
       </c>
       <c r="C408" t="s">
-        <v>468</v>
+        <v>1181</v>
       </c>
       <c r="D408" t="s">
-        <v>469</v>
+        <v>1182</v>
       </c>
       <c r="E408" t="s">
-        <v>470</v>
+        <v>1183</v>
       </c>
       <c r="F408"/>
       <c r="G408" t="s">
-        <v>471</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B409" s="4" t="s">
-        <v>1300</v>
+        <v>1296</v>
       </c>
       <c r="C409" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D409" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E409" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F409" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G409" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410" s="5" t="s">
-        <v>236</v>
+        <v>915</v>
       </c>
       <c r="B410" t="s">
-        <v>237</v>
+        <v>916</v>
       </c>
       <c r="C410" t="s">
-        <v>238</v>
+        <v>917</v>
       </c>
       <c r="D410" t="s">
-        <v>239</v>
+        <v>918</v>
       </c>
       <c r="E410" t="s">
-        <v>240</v>
+        <v>919</v>
       </c>
       <c r="F410"/>
       <c r="G410" t="s">
-        <v>241</v>
+        <v>920</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411" s="5" t="s">
-        <v>926</v>
+        <v>239</v>
       </c>
       <c r="B411" t="s">
-        <v>927</v>
+        <v>240</v>
       </c>
       <c r="C411" t="s">
-        <v>928</v>
+        <v>241</v>
       </c>
       <c r="D411" t="s">
-        <v>929</v>
+        <v>242</v>
       </c>
       <c r="E411" t="s">
-        <v>930</v>
+        <v>243</v>
       </c>
       <c r="F411"/>
       <c r="G411" t="s">
-        <v>931</v>
+        <v>244</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412" s="5" t="s">
-        <v>665</v>
+        <v>779</v>
       </c>
       <c r="B412" t="s">
-        <v>666</v>
+        <v>780</v>
       </c>
       <c r="C412" t="s">
-        <v>667</v>
+        <v>781</v>
       </c>
       <c r="D412" t="s">
-        <v>668</v>
+        <v>782</v>
       </c>
       <c r="E412" t="s">
-        <v>669</v>
+        <v>783</v>
       </c>
       <c r="F412"/>
       <c r="G412" t="s">
-        <v>670</v>
+        <v>784</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413" s="5" t="s">
-        <v>472</v>
+        <v>1174</v>
       </c>
       <c r="B413" t="s">
-        <v>473</v>
+        <v>1175</v>
       </c>
       <c r="C413" t="s">
-        <v>474</v>
+        <v>1163</v>
       </c>
       <c r="D413" t="s">
-        <v>475</v>
+        <v>1176</v>
       </c>
       <c r="E413" t="s">
-        <v>476</v>
+        <v>1177</v>
       </c>
       <c r="F413"/>
       <c r="G413" t="s">
-        <v>477</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414" s="5" t="s">
-        <v>1175</v>
+        <v>443</v>
       </c>
       <c r="B414" t="s">
-        <v>1176</v>
+        <v>444</v>
       </c>
       <c r="C414" t="s">
-        <v>1163</v>
+        <v>445</v>
       </c>
       <c r="D414" t="s">
-        <v>1177</v>
+        <v>446</v>
       </c>
       <c r="E414" t="s">
-        <v>1178</v>
+        <v>447</v>
       </c>
       <c r="F414"/>
       <c r="G414" t="s">
-        <v>1179</v>
+        <v>448</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415" s="5" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B415" t="s">
         <v>1084</v>
       </c>
-      <c r="B415" t="s">
+      <c r="C415" t="s">
         <v>1085</v>
       </c>
-      <c r="C415" t="s">
+      <c r="D415" t="s">
         <v>1086</v>
       </c>
-      <c r="D415" t="s">
+      <c r="E415" t="s">
         <v>1087</v>
-      </c>
-[...1 lines deleted...]
-        <v>1088</v>
       </c>
       <c r="F415"/>
       <c r="G415" t="s">
-        <v>1089</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B416" s="4" t="s">
-        <v>1301</v>
+        <v>1297</v>
       </c>
       <c r="C416" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D416" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E416" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F416" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G416" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417" s="5" t="s">
-        <v>737</v>
+        <v>797</v>
       </c>
       <c r="B417" t="s">
-        <v>738</v>
+        <v>798</v>
       </c>
       <c r="C417" t="s">
-        <v>739</v>
+        <v>799</v>
       </c>
       <c r="D417" t="s">
-        <v>740</v>
-[...1 lines deleted...]
-      <c r="E417"/>
+        <v>800</v>
+      </c>
+      <c r="E417" t="s">
+        <v>801</v>
+      </c>
       <c r="F417"/>
       <c r="G417" t="s">
-        <v>741</v>
+        <v>802</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418" s="5" t="s">
-        <v>1100</v>
+        <v>605</v>
       </c>
       <c r="B418" t="s">
-        <v>1101</v>
+        <v>606</v>
       </c>
       <c r="C418" t="s">
-        <v>1102</v>
+        <v>607</v>
       </c>
       <c r="D418" t="s">
-        <v>1103</v>
+        <v>608</v>
       </c>
       <c r="E418"/>
       <c r="F418"/>
       <c r="G418" t="s">
-        <v>1104</v>
+        <v>609</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419" s="5" t="s">
-        <v>1236</v>
+        <v>438</v>
       </c>
       <c r="B419" t="s">
-        <v>1237</v>
+        <v>439</v>
       </c>
       <c r="C419" t="s">
-        <v>1238</v>
+        <v>440</v>
       </c>
       <c r="D419" t="s">
-        <v>1239</v>
+        <v>441</v>
       </c>
       <c r="E419"/>
       <c r="F419"/>
       <c r="G419" t="s">
-        <v>1240</v>
+        <v>442</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420" s="5" t="s">
-        <v>252</v>
+        <v>1097</v>
       </c>
       <c r="B420" t="s">
-        <v>253</v>
+        <v>1098</v>
       </c>
       <c r="C420" t="s">
-        <v>254</v>
+        <v>1099</v>
       </c>
       <c r="D420" t="s">
-        <v>255</v>
+        <v>1100</v>
       </c>
       <c r="E420"/>
       <c r="F420"/>
       <c r="G420" t="s">
-        <v>256</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421" s="5" t="s">
-        <v>488</v>
+        <v>1195</v>
       </c>
       <c r="B421" t="s">
-        <v>489</v>
+        <v>1196</v>
       </c>
       <c r="C421" t="s">
-        <v>490</v>
+        <v>1197</v>
       </c>
       <c r="D421" t="s">
-        <v>491</v>
+        <v>1198</v>
       </c>
       <c r="E421"/>
       <c r="F421"/>
       <c r="G421" t="s">
-        <v>492</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422" s="5" t="s">
-        <v>908</v>
+        <v>191</v>
       </c>
       <c r="B422" t="s">
-        <v>909</v>
+        <v>192</v>
       </c>
       <c r="C422" t="s">
-        <v>803</v>
+        <v>193</v>
       </c>
       <c r="D422" t="s">
-        <v>910</v>
-[...3 lines deleted...]
-      </c>
+        <v>194</v>
+      </c>
+      <c r="E422"/>
       <c r="F422"/>
       <c r="G422" t="s">
-        <v>912</v>
+        <v>195</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B423" s="4" t="s">
-        <v>1302</v>
+        <v>1298</v>
       </c>
       <c r="C423" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D423" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E423" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F423" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G423" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424" s="5">
-        <v>5177</v>
+        <v>5175</v>
       </c>
       <c r="B424" t="s">
-        <v>802</v>
+        <v>270</v>
       </c>
       <c r="C424" t="s">
-        <v>803</v>
+        <v>271</v>
       </c>
       <c r="D424" t="s">
-        <v>804</v>
-[...3 lines deleted...]
-      </c>
+        <v>272</v>
+      </c>
+      <c r="E424"/>
       <c r="F424"/>
       <c r="G424" t="s">
-        <v>806</v>
+        <v>273</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425" s="5">
-        <v>5175</v>
+        <v>5176</v>
       </c>
       <c r="B425" t="s">
-        <v>194</v>
+        <v>590</v>
       </c>
       <c r="C425" t="s">
-        <v>195</v>
+        <v>591</v>
       </c>
       <c r="D425" t="s">
-        <v>196</v>
+        <v>592</v>
       </c>
       <c r="E425"/>
       <c r="F425"/>
       <c r="G425" t="s">
-        <v>197</v>
+        <v>593</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426" s="5">
-        <v>5179</v>
+        <v>5178</v>
       </c>
       <c r="B426" t="s">
-        <v>1109</v>
+        <v>1170</v>
       </c>
       <c r="C426" t="s">
-        <v>1110</v>
+        <v>1171</v>
       </c>
       <c r="D426" t="s">
-        <v>1111</v>
+        <v>1172</v>
       </c>
       <c r="E426"/>
       <c r="F426"/>
       <c r="G426" t="s">
-        <v>1112</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="427" spans="1:7">
-      <c r="A427" s="5">
-        <v>5178</v>
+      <c r="A427" s="5" t="s">
+        <v>499</v>
       </c>
       <c r="B427" t="s">
-        <v>1197</v>
+        <v>500</v>
       </c>
       <c r="C427" t="s">
-        <v>1198</v>
+        <v>501</v>
       </c>
       <c r="D427" t="s">
-        <v>1199</v>
+        <v>502</v>
       </c>
       <c r="E427"/>
       <c r="F427"/>
       <c r="G427" t="s">
-        <v>1200</v>
+        <v>503</v>
       </c>
     </row>
     <row r="428" spans="1:7">
-      <c r="A428" s="5" t="s">
-        <v>431</v>
+      <c r="A428" s="5">
+        <v>5179</v>
       </c>
       <c r="B428" t="s">
-        <v>432</v>
+        <v>1106</v>
       </c>
       <c r="C428" t="s">
-        <v>433</v>
+        <v>1107</v>
       </c>
       <c r="D428" t="s">
-        <v>434</v>
+        <v>1108</v>
       </c>
       <c r="E428"/>
       <c r="F428"/>
       <c r="G428" t="s">
-        <v>435</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429" s="5">
-        <v>5176</v>
+        <v>5177</v>
       </c>
       <c r="B429" t="s">
-        <v>606</v>
+        <v>956</v>
       </c>
       <c r="C429" t="s">
-        <v>607</v>
+        <v>48</v>
       </c>
       <c r="D429" t="s">
-        <v>608</v>
-[...1 lines deleted...]
-      <c r="E429"/>
+        <v>957</v>
+      </c>
+      <c r="E429" t="s">
+        <v>958</v>
+      </c>
       <c r="F429"/>
       <c r="G429" t="s">
-        <v>609</v>
+        <v>959</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B430" s="4" t="s">
-        <v>1303</v>
+        <v>1299</v>
       </c>
       <c r="C430" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D430" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E430" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F430" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G430" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431" s="5" t="s">
-        <v>714</v>
+        <v>952</v>
       </c>
       <c r="B431" t="s">
-        <v>715</v>
+        <v>953</v>
       </c>
       <c r="C431" t="s">
-        <v>254</v>
+        <v>854</v>
       </c>
       <c r="D431" t="s">
-        <v>716</v>
-[...3 lines deleted...]
-      </c>
+        <v>954</v>
+      </c>
+      <c r="E431"/>
       <c r="F431"/>
       <c r="G431" t="s">
-        <v>718</v>
+        <v>955</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432" s="5" t="s">
-        <v>447</v>
+        <v>350</v>
       </c>
       <c r="B432" t="s">
-        <v>448</v>
+        <v>351</v>
       </c>
       <c r="C432" t="s">
-        <v>449</v>
+        <v>285</v>
       </c>
       <c r="D432" t="s">
-        <v>450</v>
+        <v>352</v>
       </c>
       <c r="E432" t="s">
-        <v>451</v>
+        <v>353</v>
       </c>
       <c r="F432"/>
       <c r="G432" t="s">
-        <v>452</v>
+        <v>354</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433" s="5" t="s">
-        <v>962</v>
+        <v>720</v>
       </c>
       <c r="B433" t="s">
-        <v>963</v>
+        <v>721</v>
       </c>
       <c r="C433" t="s">
-        <v>809</v>
+        <v>193</v>
       </c>
       <c r="D433" t="s">
-        <v>964</v>
-[...1 lines deleted...]
-      <c r="E433"/>
+        <v>722</v>
+      </c>
+      <c r="E433" t="s">
+        <v>723</v>
+      </c>
       <c r="F433"/>
       <c r="G433" t="s">
-        <v>965</v>
+        <v>724</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434" s="5" t="s">
-        <v>345</v>
+        <v>509</v>
       </c>
       <c r="B434" t="s">
-        <v>346</v>
+        <v>510</v>
       </c>
       <c r="C434" t="s">
-        <v>298</v>
+        <v>511</v>
       </c>
       <c r="D434" t="s">
-        <v>347</v>
+        <v>512</v>
       </c>
       <c r="E434" t="s">
-        <v>348</v>
+        <v>513</v>
       </c>
       <c r="F434"/>
       <c r="G434" t="s">
-        <v>349</v>
+        <v>514</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B435" s="4" t="s">
-        <v>1304</v>
+        <v>1300</v>
       </c>
       <c r="C435" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D435" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E435" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F435" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G435" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436" s="5" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B436" t="s">
         <v>1246</v>
       </c>
-      <c r="B436" t="s">
+      <c r="C436" t="s">
         <v>1247</v>
       </c>
-      <c r="C436" t="s">
+      <c r="D436" t="s">
         <v>1248</v>
       </c>
-      <c r="D436" t="s">
+      <c r="E436" t="s">
         <v>1249</v>
-      </c>
-[...1 lines deleted...]
-        <v>1250</v>
       </c>
       <c r="F436"/>
       <c r="G436" t="s">
-        <v>1251</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437" s="5" t="s">
-        <v>957</v>
+        <v>965</v>
       </c>
       <c r="B437" t="s">
-        <v>958</v>
+        <v>966</v>
       </c>
       <c r="C437" t="s">
-        <v>959</v>
+        <v>967</v>
       </c>
       <c r="D437" t="s">
-        <v>960</v>
+        <v>968</v>
       </c>
       <c r="E437"/>
       <c r="F437"/>
       <c r="G437" t="s">
-        <v>961</v>
+        <v>969</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438" s="5" t="s">
-        <v>358</v>
+        <v>322</v>
       </c>
       <c r="B438" t="s">
-        <v>359</v>
+        <v>323</v>
       </c>
       <c r="C438" t="s">
-        <v>360</v>
+        <v>324</v>
       </c>
       <c r="D438" t="s">
-        <v>361</v>
+        <v>325</v>
       </c>
       <c r="E438"/>
       <c r="F438"/>
       <c r="G438" t="s">
-        <v>362</v>
+        <v>326</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="B439" t="s">
         <v>726</v>
       </c>
-      <c r="B439" t="s">
+      <c r="C439" t="s">
         <v>727</v>
       </c>
-      <c r="C439" t="s">
+      <c r="D439" t="s">
         <v>728</v>
-      </c>
-[...1 lines deleted...]
-        <v>729</v>
       </c>
       <c r="E439"/>
       <c r="F439"/>
       <c r="G439" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440" s="5" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D440" t="s">
         <v>1118</v>
       </c>
-      <c r="B440" t="s">
+      <c r="E440" t="s">
         <v>1119</v>
-      </c>
-[...7 lines deleted...]
-        <v>1122</v>
       </c>
       <c r="F440"/>
       <c r="G440" t="s">
-        <v>1123</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441" s="5" t="s">
-        <v>513</v>
+        <v>533</v>
       </c>
       <c r="B441" t="s">
-        <v>514</v>
+        <v>534</v>
       </c>
       <c r="C441" t="s">
-        <v>515</v>
+        <v>535</v>
       </c>
       <c r="D441" t="s">
-        <v>424</v>
+        <v>412</v>
       </c>
       <c r="E441" t="s">
-        <v>516</v>
+        <v>536</v>
       </c>
       <c r="F441"/>
       <c r="G441" t="s">
-        <v>517</v>
+        <v>537</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B442" s="4" t="s">
-        <v>1305</v>
+        <v>1301</v>
       </c>
       <c r="C442" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D442" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E442" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F442" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G442" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443" s="5" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B443" t="s">
         <v>1257</v>
       </c>
-      <c r="B443" t="s">
+      <c r="C443" t="s">
         <v>1258</v>
-      </c>
-[...1 lines deleted...]
-        <v>1259</v>
       </c>
       <c r="D443"/>
       <c r="E443"/>
       <c r="F443"/>
       <c r="G443" t="s">
-        <v>1260</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444" s="5" t="s">
-        <v>331</v>
+        <v>317</v>
       </c>
       <c r="B444" t="s">
-        <v>332</v>
+        <v>318</v>
       </c>
       <c r="C444" t="s">
-        <v>333</v>
+        <v>319</v>
       </c>
       <c r="D444" t="s">
-        <v>334</v>
+        <v>320</v>
       </c>
       <c r="E444"/>
       <c r="F444"/>
       <c r="G444" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445" s="5" t="s">
-        <v>566</v>
+        <v>735</v>
       </c>
       <c r="B445" t="s">
-        <v>567</v>
+        <v>736</v>
       </c>
       <c r="C445" t="s">
-        <v>375</v>
+        <v>623</v>
       </c>
       <c r="D445" t="s">
-        <v>392</v>
+        <v>624</v>
       </c>
       <c r="E445"/>
       <c r="F445"/>
       <c r="G445" t="s">
-        <v>568</v>
+        <v>737</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446" s="5" t="s">
-        <v>731</v>
+        <v>1127</v>
       </c>
       <c r="B446" t="s">
-        <v>732</v>
+        <v>1128</v>
       </c>
       <c r="C446" t="s">
-        <v>625</v>
+        <v>1007</v>
       </c>
       <c r="D446" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-      <c r="F446"/>
+        <v>981</v>
+      </c>
+      <c r="E446" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F446" t="s">
+        <v>1009</v>
+      </c>
       <c r="G446" t="s">
-        <v>733</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447" s="5" t="s">
         <v>970</v>
       </c>
       <c r="B447" t="s">
         <v>971</v>
       </c>
       <c r="C447" t="s">
-        <v>860</v>
+        <v>842</v>
       </c>
       <c r="D447" t="s">
         <v>972</v>
       </c>
       <c r="E447"/>
       <c r="F447"/>
       <c r="G447" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448" s="5" t="s">
-        <v>1130</v>
+        <v>560</v>
       </c>
       <c r="B448" t="s">
-        <v>1131</v>
+        <v>561</v>
       </c>
       <c r="C448" t="s">
-        <v>1132</v>
+        <v>380</v>
       </c>
       <c r="D448" t="s">
-        <v>995</v>
-[...6 lines deleted...]
-      </c>
+        <v>381</v>
+      </c>
+      <c r="E448"/>
+      <c r="F448"/>
       <c r="G448" t="s">
-        <v>1135</v>
+        <v>562</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B449" s="4" t="s">
-        <v>1306</v>
+        <v>1302</v>
       </c>
       <c r="C449" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D449" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E449" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F449" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G449" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450" s="5" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B450" t="s">
         <v>1261</v>
       </c>
-      <c r="B450" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C450" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
       <c r="D450"/>
       <c r="E450"/>
       <c r="F450"/>
       <c r="G450" t="s">
-        <v>1263</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451" s="5" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="B451" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="C451" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="D451" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
       <c r="E451"/>
       <c r="F451"/>
       <c r="G451" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452" s="5" t="s">
-        <v>974</v>
+        <v>313</v>
       </c>
       <c r="B452" t="s">
-        <v>975</v>
+        <v>314</v>
       </c>
       <c r="C452" t="s">
-        <v>860</v>
+        <v>315</v>
       </c>
       <c r="D452" t="s">
-        <v>972</v>
+        <v>163</v>
       </c>
       <c r="E452"/>
       <c r="F452"/>
       <c r="G452" t="s">
-        <v>976</v>
+        <v>316</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453" s="5" t="s">
-        <v>327</v>
+        <v>974</v>
       </c>
       <c r="B453" t="s">
-        <v>328</v>
+        <v>975</v>
       </c>
       <c r="C453" t="s">
-        <v>329</v>
+        <v>842</v>
       </c>
       <c r="D453" t="s">
-        <v>160</v>
+        <v>972</v>
       </c>
       <c r="E453"/>
       <c r="F453"/>
       <c r="G453" t="s">
-        <v>330</v>
+        <v>976</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454" s="5" t="s">
-        <v>373</v>
+        <v>515</v>
       </c>
       <c r="B454" t="s">
-        <v>374</v>
+        <v>516</v>
       </c>
       <c r="C454" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="D454"/>
       <c r="E454"/>
       <c r="F454"/>
       <c r="G454" t="s">
-        <v>376</v>
+        <v>517</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455" s="5" t="s">
-        <v>1136</v>
+        <v>1005</v>
       </c>
       <c r="B455" t="s">
-        <v>1137</v>
+        <v>1006</v>
       </c>
       <c r="C455" t="s">
-        <v>1132</v>
+        <v>1007</v>
       </c>
       <c r="D455" t="s">
-        <v>995</v>
+        <v>981</v>
       </c>
       <c r="E455" t="s">
-        <v>1133</v>
+        <v>1008</v>
       </c>
       <c r="F455" t="s">
-        <v>1134</v>
+        <v>1009</v>
       </c>
       <c r="G455" t="s">
-        <v>1138</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B456" s="4" t="s">
-        <v>1307</v>
+        <v>1303</v>
       </c>
       <c r="C456" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D456" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E456" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F456" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G456" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457" s="5" t="s">
-        <v>322</v>
+        <v>309</v>
       </c>
       <c r="B457" t="s">
-        <v>323</v>
+        <v>310</v>
       </c>
       <c r="C457" t="s">
-        <v>324</v>
+        <v>311</v>
       </c>
       <c r="D457" t="s">
-        <v>325</v>
+        <v>204</v>
       </c>
       <c r="E457"/>
       <c r="F457"/>
       <c r="G457" t="s">
-        <v>326</v>
+        <v>312</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458" s="5" t="s">
-        <v>977</v>
+        <v>900</v>
       </c>
       <c r="B458" t="s">
-        <v>978</v>
+        <v>901</v>
       </c>
       <c r="C458" t="s">
-        <v>979</v>
+        <v>902</v>
       </c>
       <c r="D458" t="s">
-        <v>980</v>
+        <v>903</v>
       </c>
       <c r="E458"/>
       <c r="F458"/>
       <c r="G458" t="s">
-        <v>981</v>
+        <v>904</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="B459" t="s">
+        <v>746</v>
+      </c>
+      <c r="C459" t="s">
         <v>747</v>
       </c>
-      <c r="B459" t="s">
+      <c r="D459" t="s">
         <v>748</v>
-      </c>
-[...4 lines deleted...]
-        <v>750</v>
       </c>
       <c r="E459"/>
       <c r="F459"/>
       <c r="G459" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460" s="5" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="B460" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="C460" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="D460" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="E460" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
       <c r="F460"/>
       <c r="G460" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B461" s="4" t="s">
-        <v>1308</v>
+        <v>1304</v>
       </c>
       <c r="C461" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D461" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E461" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F461" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G461" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462" s="5" t="s">
-        <v>1012</v>
+        <v>1136</v>
       </c>
       <c r="B462" t="s">
-        <v>1013</v>
+        <v>1137</v>
       </c>
       <c r="C462" t="s">
-        <v>1014</v>
+        <v>1138</v>
       </c>
       <c r="D462" t="s">
-        <v>1015</v>
+        <v>1139</v>
       </c>
       <c r="E462" t="s">
-        <v>1016</v>
+        <v>1140</v>
       </c>
       <c r="F462" t="s">
-        <v>1017</v>
+        <v>1141</v>
       </c>
       <c r="G462" t="s">
-        <v>1018</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463" s="5" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B463" t="s">
         <v>1264</v>
       </c>
-      <c r="B463" t="s">
+      <c r="C463" t="s">
         <v>1265</v>
       </c>
-      <c r="C463" t="s">
+      <c r="D463" t="s">
         <v>1266</v>
       </c>
-      <c r="D463" t="s">
+      <c r="E463" t="s">
         <v>1267</v>
       </c>
-      <c r="E463" t="s">
+      <c r="F463" t="s">
         <v>1268</v>
       </c>
-      <c r="F463" t="s">
+      <c r="G463" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464" s="5" t="s">
+        <v>538</v>
+      </c>
+      <c r="B464" t="s">
+        <v>539</v>
+      </c>
+      <c r="C464" t="s">
+        <v>540</v>
+      </c>
+      <c r="D464" t="s">
+        <v>541</v>
+      </c>
+      <c r="E464" t="s">
         <v>542</v>
       </c>
-      <c r="B464" t="s">
+      <c r="F464" t="s">
         <v>543</v>
       </c>
-      <c r="C464" t="s">
+      <c r="G464" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465" s="5" t="s">
-        <v>719</v>
+        <v>750</v>
       </c>
       <c r="B465" t="s">
-        <v>720</v>
+        <v>751</v>
       </c>
       <c r="C465" t="s">
-        <v>721</v>
+        <v>752</v>
       </c>
       <c r="D465" t="s">
-        <v>722</v>
+        <v>753</v>
       </c>
       <c r="E465" t="s">
-        <v>723</v>
+        <v>754</v>
       </c>
       <c r="F465" t="s">
-        <v>724</v>
+        <v>755</v>
       </c>
       <c r="G465" t="s">
-        <v>725</v>
+        <v>756</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466" s="5" t="s">
-        <v>752</v>
+        <v>713</v>
       </c>
       <c r="B466" t="s">
-        <v>753</v>
+        <v>714</v>
       </c>
       <c r="C466" t="s">
-        <v>754</v>
+        <v>715</v>
       </c>
       <c r="D466" t="s">
-        <v>755</v>
+        <v>716</v>
       </c>
       <c r="E466" t="s">
-        <v>756</v>
+        <v>717</v>
       </c>
       <c r="F466" t="s">
-        <v>757</v>
+        <v>718</v>
       </c>
       <c r="G466" t="s">
-        <v>758</v>
+        <v>719</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467" s="5" t="s">
-        <v>303</v>
+        <v>290</v>
       </c>
       <c r="B467" t="s">
-        <v>304</v>
+        <v>291</v>
       </c>
       <c r="C467" t="s">
-        <v>305</v>
+        <v>292</v>
       </c>
       <c r="D467" t="s">
-        <v>306</v>
+        <v>293</v>
       </c>
       <c r="E467" t="s">
-        <v>307</v>
+        <v>294</v>
       </c>
       <c r="F467" t="s">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="G467" t="s">
-        <v>309</v>
+        <v>296</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468" s="5" t="s">
-        <v>898</v>
+        <v>845</v>
       </c>
       <c r="B468" t="s">
-        <v>899</v>
+        <v>846</v>
       </c>
       <c r="C468" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="D468" t="s">
-        <v>900</v>
+        <v>848</v>
       </c>
       <c r="E468" t="s">
-        <v>901</v>
+        <v>849</v>
       </c>
       <c r="F468" t="s">
-        <v>902</v>
+        <v>850</v>
       </c>
       <c r="G468" t="s">
-        <v>903</v>
+        <v>851</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469" s="5" t="s">
-        <v>296</v>
+        <v>283</v>
       </c>
       <c r="B469" t="s">
-        <v>297</v>
+        <v>284</v>
       </c>
       <c r="C469" t="s">
-        <v>298</v>
+        <v>285</v>
       </c>
       <c r="D469" t="s">
-        <v>299</v>
+        <v>286</v>
       </c>
       <c r="E469" t="s">
-        <v>300</v>
+        <v>287</v>
       </c>
       <c r="F469" t="s">
-        <v>301</v>
+        <v>288</v>
       </c>
       <c r="G469" t="s">
-        <v>302</v>
+        <v>289</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B470" s="4" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="C470" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D470" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E470" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F470" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G470" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471" s="5" t="s">
-        <v>1280</v>
+        <v>1225</v>
       </c>
       <c r="B471" t="s">
-        <v>1281</v>
+        <v>1226</v>
       </c>
       <c r="C471" t="s">
-        <v>1282</v>
+        <v>1227</v>
       </c>
       <c r="D471"/>
       <c r="E471"/>
       <c r="F471"/>
       <c r="G471" t="s">
-        <v>1283</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472" s="5" t="s">
-        <v>844</v>
+        <v>882</v>
       </c>
       <c r="B472" t="s">
-        <v>845</v>
+        <v>883</v>
       </c>
       <c r="C472" t="s">
-        <v>846</v>
+        <v>884</v>
       </c>
       <c r="D472"/>
       <c r="E472"/>
       <c r="F472"/>
       <c r="G472" t="s">
-        <v>847</v>
+        <v>885</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473" s="5" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="B473" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="C473" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="D473"/>
       <c r="E473"/>
       <c r="F473"/>
       <c r="G473" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474" s="5" t="s">
-        <v>710</v>
+        <v>662</v>
       </c>
       <c r="B474" t="s">
-        <v>711</v>
+        <v>663</v>
       </c>
       <c r="C474" t="s">
-        <v>712</v>
+        <v>664</v>
       </c>
       <c r="D474"/>
       <c r="E474"/>
       <c r="F474"/>
       <c r="G474" t="s">
-        <v>713</v>
+        <v>665</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475" s="5" t="s">
-        <v>364</v>
+        <v>418</v>
       </c>
       <c r="B475" t="s">
-        <v>365</v>
+        <v>419</v>
       </c>
       <c r="C475" t="s">
-        <v>366</v>
+        <v>420</v>
       </c>
       <c r="D475"/>
       <c r="E475"/>
       <c r="F475"/>
       <c r="G475" t="s">
-        <v>367</v>
+        <v>421</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476" s="5" t="s">
-        <v>988</v>
+        <v>1022</v>
       </c>
       <c r="B476" t="s">
-        <v>989</v>
+        <v>1023</v>
       </c>
       <c r="C476" t="s">
-        <v>990</v>
+        <v>1024</v>
       </c>
       <c r="D476"/>
       <c r="E476"/>
       <c r="F476"/>
       <c r="G476" t="s">
-        <v>991</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477" s="3"/>
       <c r="B477" s="3" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
       <c r="C477" s="3"/>
       <c r="D477" s="3"/>
       <c r="E477" s="3"/>
       <c r="F477" s="3"/>
       <c r="G477" s="3"/>
     </row>
     <row r="478" spans="1:7">
       <c r="A478" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B478" s="4" t="s">
-        <v>1311</v>
+        <v>1307</v>
       </c>
       <c r="C478" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D478" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E478" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F478" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G478" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479" s="5" t="s">
-        <v>1312</v>
+        <v>1308</v>
       </c>
       <c r="B479" t="s">
-        <v>1313</v>
+        <v>1309</v>
       </c>
       <c r="C479" t="s">
-        <v>1314</v>
+        <v>1310</v>
       </c>
       <c r="D479" t="s">
-        <v>1315</v>
+        <v>1311</v>
       </c>
       <c r="E479"/>
       <c r="F479"/>
       <c r="G479" t="s">
-        <v>1316</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480" s="5">
         <v>3546</v>
       </c>
       <c r="B480" t="s">
-        <v>1317</v>
+        <v>1313</v>
       </c>
       <c r="C480" t="s">
-        <v>1318</v>
+        <v>1314</v>
       </c>
       <c r="D480" t="s">
-        <v>1319</v>
+        <v>1315</v>
       </c>
       <c r="E480"/>
       <c r="F480"/>
       <c r="G480" t="s">
-        <v>1320</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="481" spans="1:7">
-      <c r="A481" s="5" t="s">
-        <v>1321</v>
+      <c r="A481" s="5">
+        <v>3830</v>
       </c>
       <c r="B481" t="s">
-        <v>1322</v>
+        <v>1317</v>
       </c>
       <c r="C481" t="s">
-        <v>1323</v>
+        <v>1318</v>
       </c>
       <c r="D481" t="s">
-        <v>1324</v>
-[...3 lines deleted...]
-      </c>
+        <v>1319</v>
+      </c>
+      <c r="E481"/>
       <c r="F481"/>
       <c r="G481" t="s">
-        <v>1326</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482" s="5" t="s">
-        <v>1327</v>
+        <v>1321</v>
       </c>
       <c r="B482" t="s">
-        <v>1328</v>
+        <v>1322</v>
       </c>
       <c r="C482" t="s">
-        <v>1329</v>
+        <v>1323</v>
       </c>
       <c r="D482" t="s">
-        <v>1330</v>
+        <v>1324</v>
       </c>
       <c r="E482"/>
       <c r="F482"/>
       <c r="G482" t="s">
-        <v>1331</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483" s="5" t="s">
-        <v>1332</v>
+        <v>1326</v>
       </c>
       <c r="B483" t="s">
-        <v>1333</v>
+        <v>1327</v>
       </c>
       <c r="C483" t="s">
-        <v>1334</v>
-[...3 lines deleted...]
-      </c>
+        <v>1328</v>
+      </c>
+      <c r="D483"/>
       <c r="E483"/>
       <c r="F483"/>
       <c r="G483" t="s">
-        <v>1336</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484" s="5" t="s">
-        <v>1337</v>
+        <v>1330</v>
       </c>
       <c r="B484" t="s">
-        <v>1338</v>
+        <v>1331</v>
       </c>
       <c r="C484" t="s">
-        <v>1339</v>
+        <v>781</v>
       </c>
       <c r="D484" t="s">
-        <v>1340</v>
+        <v>1332</v>
       </c>
       <c r="E484"/>
       <c r="F484"/>
       <c r="G484" t="s">
-        <v>1341</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485" s="5" t="s">
-        <v>1342</v>
+        <v>1334</v>
       </c>
       <c r="B485" t="s">
-        <v>1343</v>
+        <v>1335</v>
       </c>
       <c r="C485" t="s">
-        <v>1344</v>
+        <v>1336</v>
       </c>
       <c r="D485" t="s">
-        <v>1345</v>
+        <v>1337</v>
       </c>
       <c r="E485" t="s">
-        <v>1346</v>
+        <v>1338</v>
       </c>
       <c r="F485"/>
       <c r="G485" t="s">
-        <v>1347</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486" s="5" t="s">
-        <v>1348</v>
+        <v>1340</v>
       </c>
       <c r="B486" t="s">
-        <v>1349</v>
+        <v>1341</v>
       </c>
       <c r="C486" t="s">
-        <v>667</v>
+        <v>1342</v>
       </c>
       <c r="D486" t="s">
-        <v>1350</v>
+        <v>1343</v>
       </c>
       <c r="E486"/>
       <c r="F486"/>
       <c r="G486" t="s">
-        <v>1351</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487" s="5" t="s">
-        <v>1352</v>
+        <v>1345</v>
       </c>
       <c r="B487" t="s">
-        <v>1353</v>
+        <v>1346</v>
       </c>
       <c r="C487" t="s">
-        <v>1354</v>
-[...1 lines deleted...]
-      <c r="D487"/>
+        <v>1347</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1348</v>
+      </c>
       <c r="E487"/>
       <c r="F487"/>
       <c r="G487" t="s">
-        <v>1355</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488" s="5" t="s">
-        <v>1356</v>
+        <v>1350</v>
       </c>
       <c r="B488" t="s">
-        <v>1357</v>
+        <v>1351</v>
       </c>
       <c r="C488" t="s">
-        <v>1358</v>
+        <v>1352</v>
       </c>
       <c r="D488" t="s">
-        <v>1359</v>
+        <v>1353</v>
       </c>
       <c r="E488"/>
       <c r="F488"/>
       <c r="G488" t="s">
-        <v>1360</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489" s="5" t="s">
-        <v>1361</v>
+        <v>1355</v>
       </c>
       <c r="B489" t="s">
-        <v>1362</v>
+        <v>1356</v>
       </c>
       <c r="C489" t="s">
-        <v>1363</v>
+        <v>1357</v>
       </c>
       <c r="D489" t="s">
-        <v>1364</v>
+        <v>1358</v>
       </c>
       <c r="E489"/>
       <c r="F489"/>
       <c r="G489" t="s">
-        <v>1365</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490" s="5" t="s">
-        <v>1366</v>
+        <v>1360</v>
       </c>
       <c r="B490" t="s">
-        <v>1367</v>
+        <v>1361</v>
       </c>
       <c r="C490" t="s">
-        <v>1368</v>
+        <v>1362</v>
       </c>
       <c r="D490" t="s">
-        <v>1369</v>
+        <v>1363</v>
       </c>
       <c r="E490"/>
       <c r="F490"/>
       <c r="G490" t="s">
-        <v>1370</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="491" spans="1:7">
-      <c r="A491" s="5">
-        <v>3830</v>
+      <c r="A491" s="5" t="s">
+        <v>1365</v>
       </c>
       <c r="B491" t="s">
-        <v>1371</v>
+        <v>1366</v>
       </c>
       <c r="C491" t="s">
-        <v>1372</v>
+        <v>1367</v>
       </c>
       <c r="D491" t="s">
-        <v>1373</v>
-[...1 lines deleted...]
-      <c r="E491"/>
+        <v>1368</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1369</v>
+      </c>
       <c r="F491"/>
       <c r="G491" t="s">
-        <v>1374</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="492" spans="1:7">
-      <c r="A492" s="5" t="s">
-        <v>1375</v>
+      <c r="A492" s="5">
+        <v>3549</v>
       </c>
       <c r="B492" t="s">
-        <v>1376</v>
+        <v>1371</v>
       </c>
       <c r="C492" t="s">
-        <v>1377</v>
+        <v>1372</v>
       </c>
       <c r="D492" t="s">
-        <v>1378</v>
+        <v>1373</v>
       </c>
       <c r="E492"/>
       <c r="F492"/>
       <c r="G492" t="s">
-        <v>1379</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493" s="5" t="s">
-        <v>1380</v>
+        <v>1375</v>
       </c>
       <c r="B493" t="s">
-        <v>1381</v>
+        <v>1376</v>
       </c>
       <c r="C493" t="s">
-        <v>1382</v>
+        <v>1377</v>
       </c>
       <c r="D493" t="s">
-        <v>1383</v>
+        <v>1378</v>
       </c>
       <c r="E493"/>
       <c r="F493"/>
       <c r="G493" t="s">
-        <v>1384</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494" s="5" t="s">
-        <v>1385</v>
+        <v>1380</v>
       </c>
       <c r="B494" t="s">
-        <v>1386</v>
+        <v>1381</v>
       </c>
       <c r="C494" t="s">
-        <v>1387</v>
+        <v>1382</v>
       </c>
       <c r="D494" t="s">
-        <v>1388</v>
+        <v>1383</v>
       </c>
       <c r="E494"/>
       <c r="F494"/>
       <c r="G494" t="s">
-        <v>1389</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495" s="5" t="s">
-        <v>1390</v>
+        <v>1385</v>
       </c>
       <c r="B495" t="s">
-        <v>1391</v>
+        <v>1386</v>
       </c>
       <c r="C495" t="s">
-        <v>1392</v>
+        <v>1387</v>
       </c>
       <c r="D495" t="s">
-        <v>1393</v>
+        <v>1388</v>
       </c>
       <c r="E495"/>
       <c r="F495"/>
       <c r="G495" t="s">
-        <v>1394</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496" s="5">
         <v>3128</v>
       </c>
       <c r="B496" t="s">
-        <v>1395</v>
+        <v>1390</v>
       </c>
       <c r="C496" t="s">
-        <v>1396</v>
+        <v>1391</v>
       </c>
       <c r="D496" t="s">
-        <v>1397</v>
+        <v>1392</v>
       </c>
       <c r="E496"/>
       <c r="F496"/>
       <c r="G496" t="s">
-        <v>1398</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497" s="5" t="s">
-        <v>1399</v>
+        <v>1394</v>
       </c>
       <c r="B497" t="s">
-        <v>1400</v>
+        <v>1395</v>
       </c>
       <c r="C497" t="s">
-        <v>1401</v>
+        <v>1396</v>
       </c>
       <c r="D497" t="s">
-        <v>1402</v>
+        <v>1397</v>
       </c>
       <c r="E497"/>
       <c r="F497"/>
       <c r="G497" t="s">
-        <v>1403</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="498" spans="1:7">
-      <c r="A498" s="5" t="s">
-        <v>1404</v>
+      <c r="A498" s="5">
+        <v>3547</v>
       </c>
       <c r="B498" t="s">
-        <v>1405</v>
+        <v>1399</v>
       </c>
       <c r="C498" t="s">
-        <v>1406</v>
+        <v>1400</v>
       </c>
       <c r="D498" t="s">
-        <v>1407</v>
+        <v>1401</v>
       </c>
       <c r="E498"/>
       <c r="F498"/>
       <c r="G498" t="s">
-        <v>1408</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="499" spans="1:7">
-      <c r="A499" s="5">
-        <v>3549</v>
+      <c r="A499" s="5" t="s">
+        <v>1403</v>
       </c>
       <c r="B499" t="s">
-        <v>1409</v>
+        <v>1404</v>
       </c>
       <c r="C499" t="s">
-        <v>1410</v>
+        <v>1405</v>
       </c>
       <c r="D499" t="s">
-        <v>1411</v>
+        <v>1406</v>
       </c>
       <c r="E499"/>
       <c r="F499"/>
       <c r="G499" t="s">
-        <v>1412</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="500" spans="1:7">
-      <c r="A500" s="5">
-        <v>3547</v>
+      <c r="A500" s="5" t="s">
+        <v>1408</v>
       </c>
       <c r="B500" t="s">
-        <v>1413</v>
+        <v>1409</v>
       </c>
       <c r="C500" t="s">
-        <v>1414</v>
+        <v>1410</v>
       </c>
       <c r="D500" t="s">
-        <v>1415</v>
+        <v>1411</v>
       </c>
       <c r="E500"/>
       <c r="F500"/>
       <c r="G500" t="s">
-        <v>1416</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501" s="5" t="s">
-        <v>1417</v>
+        <v>1413</v>
       </c>
       <c r="B501" t="s">
-        <v>1418</v>
+        <v>1414</v>
       </c>
       <c r="C501" t="s">
-        <v>1419</v>
+        <v>1415</v>
       </c>
       <c r="D501" t="s">
-        <v>1420</v>
+        <v>1416</v>
       </c>
       <c r="E501"/>
       <c r="F501"/>
       <c r="G501" t="s">
-        <v>1421</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502" s="5" t="s">
-        <v>1422</v>
+        <v>1418</v>
       </c>
       <c r="B502" t="s">
-        <v>1423</v>
+        <v>1419</v>
       </c>
       <c r="C502" t="s">
-        <v>1424</v>
+        <v>1420</v>
       </c>
       <c r="D502" t="s">
-        <v>1425</v>
+        <v>1421</v>
       </c>
       <c r="E502"/>
       <c r="F502"/>
       <c r="G502" t="s">
-        <v>1426</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B503" s="4" t="s">
-        <v>1427</v>
+        <v>1423</v>
       </c>
       <c r="C503" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D503" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E503" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F503" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G503" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504" s="5" t="s">
-        <v>1428</v>
+        <v>1424</v>
       </c>
       <c r="B504" t="s">
-        <v>1429</v>
+        <v>1425</v>
       </c>
       <c r="C504" t="s">
-        <v>1430</v>
+        <v>1426</v>
       </c>
       <c r="D504" t="s">
-        <v>1431</v>
+        <v>1427</v>
       </c>
       <c r="E504"/>
       <c r="F504"/>
       <c r="G504" t="s">
-        <v>1432</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505" s="5" t="s">
-        <v>1433</v>
+        <v>1429</v>
       </c>
       <c r="B505" t="s">
-        <v>1434</v>
+        <v>1430</v>
       </c>
       <c r="C505" t="s">
-        <v>1435</v>
+        <v>1431</v>
       </c>
       <c r="D505" t="s">
-        <v>1436</v>
-[...3 lines deleted...]
-      </c>
+        <v>1432</v>
+      </c>
+      <c r="E505"/>
       <c r="F505"/>
       <c r="G505" t="s">
-        <v>1438</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="506" spans="1:7">
-      <c r="A506" s="5" t="s">
-        <v>1439</v>
+      <c r="A506" s="5">
+        <v>3541</v>
       </c>
       <c r="B506" t="s">
-        <v>1440</v>
+        <v>1434</v>
       </c>
       <c r="C506" t="s">
-        <v>1441</v>
+        <v>1435</v>
       </c>
       <c r="D506" t="s">
-        <v>1442</v>
+        <v>1436</v>
       </c>
       <c r="E506"/>
       <c r="F506"/>
       <c r="G506" t="s">
-        <v>1443</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507" s="5" t="s">
-        <v>1444</v>
+        <v>1438</v>
       </c>
       <c r="B507" t="s">
-        <v>1445</v>
+        <v>1439</v>
       </c>
       <c r="C507" t="s">
-        <v>1446</v>
+        <v>1440</v>
       </c>
       <c r="D507" t="s">
-        <v>1447</v>
+        <v>1441</v>
       </c>
       <c r="E507"/>
       <c r="F507"/>
       <c r="G507" t="s">
-        <v>1448</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508" s="5">
-        <v>3030</v>
+        <v>3053</v>
       </c>
       <c r="B508" t="s">
-        <v>1449</v>
+        <v>1443</v>
       </c>
       <c r="C508" t="s">
-        <v>1450</v>
+        <v>1444</v>
       </c>
       <c r="D508" t="s">
-        <v>1451</v>
-[...3 lines deleted...]
-      </c>
+        <v>1445</v>
+      </c>
+      <c r="E508"/>
       <c r="F508"/>
       <c r="G508" t="s">
-        <v>1453</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="509" spans="1:7">
-      <c r="A509" s="5">
-        <v>3053</v>
+      <c r="A509" s="5" t="s">
+        <v>1447</v>
       </c>
       <c r="B509" t="s">
-        <v>1454</v>
+        <v>1448</v>
       </c>
       <c r="C509" t="s">
-        <v>1455</v>
+        <v>1449</v>
       </c>
       <c r="D509" t="s">
-        <v>1456</v>
-[...1 lines deleted...]
-      <c r="E509"/>
+        <v>1450</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1451</v>
+      </c>
       <c r="F509"/>
       <c r="G509" t="s">
-        <v>1457</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510" s="5" t="s">
-        <v>1458</v>
+        <v>1453</v>
       </c>
       <c r="B510" t="s">
-        <v>1459</v>
+        <v>1454</v>
       </c>
       <c r="C510" t="s">
-        <v>641</v>
+        <v>1455</v>
       </c>
       <c r="D510" t="s">
-        <v>1460</v>
+        <v>1456</v>
       </c>
       <c r="E510"/>
       <c r="F510"/>
       <c r="G510" t="s">
-        <v>1461</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511" s="5" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B511" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D511" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E511" t="s">
         <v>1462</v>
       </c>
-      <c r="B511" t="s">
+      <c r="F511"/>
+      <c r="G511" t="s">
         <v>1463</v>
-      </c>
-[...13 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512" s="5" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1466</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F512" t="s">
         <v>1469</v>
       </c>
-      <c r="B512" t="s">
+      <c r="G512" t="s">
         <v>1470</v>
       </c>
-      <c r="C512" t="s">
+    </row>
+    <row r="513" spans="1:7">
+      <c r="A513" s="5" t="s">
         <v>1471</v>
       </c>
-      <c r="D512" t="s">
+      <c r="B513" t="s">
         <v>1472</v>
       </c>
-      <c r="E512"/>
-[...1 lines deleted...]
-      <c r="G512" t="s">
+      <c r="C513" t="s">
         <v>1473</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B513" t="s">
+      <c r="D513" t="s">
         <v>1474</v>
-      </c>
-[...4 lines deleted...]
-        <v>1476</v>
       </c>
       <c r="E513"/>
       <c r="F513"/>
       <c r="G513" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="514" spans="1:7">
+      <c r="A514" s="5">
+        <v>3030</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1476</v>
+      </c>
+      <c r="C514" t="s">
         <v>1477</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A514" s="5" t="s">
+      <c r="D514" t="s">
         <v>1478</v>
       </c>
-      <c r="B514" t="s">
+      <c r="E514" t="s">
         <v>1479</v>
       </c>
-      <c r="C514" t="s">
-[...5 lines deleted...]
-      <c r="E514"/>
       <c r="F514"/>
       <c r="G514" t="s">
-        <v>1482</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515" s="5" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C515" t="s">
         <v>1483</v>
       </c>
-      <c r="B515" t="s">
+      <c r="D515" t="s">
         <v>1484</v>
-      </c>
-[...4 lines deleted...]
-        <v>1486</v>
       </c>
       <c r="E515"/>
       <c r="F515"/>
       <c r="G515" t="s">
-        <v>1487</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516" s="5" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C516" t="s">
         <v>1488</v>
       </c>
-      <c r="B516" t="s">
+      <c r="D516" t="s">
         <v>1489</v>
-      </c>
-[...4 lines deleted...]
-        <v>1491</v>
       </c>
       <c r="E516"/>
       <c r="F516"/>
       <c r="G516" t="s">
-        <v>1492</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517" s="5" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C517" t="s">
+        <v>638</v>
+      </c>
+      <c r="D517" t="s">
         <v>1493</v>
-      </c>
-[...7 lines deleted...]
-        <v>1496</v>
       </c>
       <c r="E517"/>
       <c r="F517"/>
       <c r="G517" t="s">
-        <v>1497</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518" s="5" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D518" t="s">
         <v>1498</v>
       </c>
-      <c r="B518" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="E518"/>
       <c r="F518"/>
       <c r="G518" t="s">
-        <v>1503</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519" s="5" t="s">
-        <v>1504</v>
+        <v>1500</v>
       </c>
       <c r="B519" t="s">
-        <v>1505</v>
+        <v>1501</v>
       </c>
       <c r="C519" t="s">
-        <v>1506</v>
+        <v>1502</v>
       </c>
       <c r="D519" t="s">
-        <v>1507</v>
+        <v>1503</v>
       </c>
       <c r="E519"/>
       <c r="F519"/>
       <c r="G519" t="s">
-        <v>1508</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520" s="5" t="s">
-        <v>1509</v>
+        <v>1505</v>
       </c>
       <c r="B520" t="s">
-        <v>1510</v>
+        <v>1506</v>
       </c>
       <c r="C520" t="s">
-        <v>1511</v>
+        <v>1507</v>
       </c>
       <c r="D520" t="s">
-        <v>1512</v>
+        <v>1508</v>
       </c>
       <c r="E520"/>
       <c r="F520"/>
       <c r="G520" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="521" spans="1:7">
+      <c r="A521" s="5" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D521" t="s">
         <v>1513</v>
-      </c>
-[...12 lines deleted...]
-        <v>1516</v>
       </c>
       <c r="E521"/>
       <c r="F521"/>
       <c r="G521" t="s">
-        <v>1517</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522" s="5" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D522" t="s">
         <v>1518</v>
-      </c>
-[...7 lines deleted...]
-        <v>1521</v>
       </c>
       <c r="E522"/>
       <c r="F522"/>
       <c r="G522" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="523" spans="1:7">
+      <c r="A523" s="5">
+        <v>3542</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D523" t="s">
         <v>1522</v>
-      </c>
-[...12 lines deleted...]
-        <v>1526</v>
       </c>
       <c r="E523"/>
       <c r="F523"/>
       <c r="G523" t="s">
-        <v>1527</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B524" s="4" t="s">
-        <v>1528</v>
+        <v>1524</v>
       </c>
       <c r="C524" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D524" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E524" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F524" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G524" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525" s="5" t="s">
-        <v>1529</v>
+        <v>1525</v>
       </c>
       <c r="B525" t="s">
-        <v>1530</v>
+        <v>1526</v>
       </c>
       <c r="C525" t="s">
-        <v>1531</v>
+        <v>1460</v>
       </c>
       <c r="D525" t="s">
-        <v>1532</v>
-[...1 lines deleted...]
-      <c r="E525"/>
+        <v>1461</v>
+      </c>
+      <c r="E525" t="s">
+        <v>1462</v>
+      </c>
       <c r="F525"/>
       <c r="G525" t="s">
-        <v>1533</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="526" spans="1:7">
-      <c r="A526" s="5">
-        <v>3242</v>
+      <c r="A526" s="5" t="s">
+        <v>1528</v>
       </c>
       <c r="B526" t="s">
-        <v>1534</v>
+        <v>1529</v>
       </c>
       <c r="C526" t="s">
-        <v>1535</v>
+        <v>1387</v>
       </c>
       <c r="D526" t="s">
-        <v>1536</v>
+        <v>1530</v>
       </c>
       <c r="E526"/>
       <c r="F526"/>
       <c r="G526" t="s">
-        <v>1537</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527" s="5" t="s">
-        <v>1538</v>
+        <v>1532</v>
       </c>
       <c r="B527" t="s">
-        <v>1539</v>
+        <v>1533</v>
       </c>
       <c r="C527" t="s">
-        <v>846</v>
+        <v>1455</v>
       </c>
       <c r="D527" t="s">
-        <v>1540</v>
+        <v>1456</v>
       </c>
       <c r="E527"/>
       <c r="F527"/>
       <c r="G527" t="s">
-        <v>1541</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528" s="5" t="s">
-        <v>1542</v>
+        <v>1535</v>
       </c>
       <c r="B528" t="s">
-        <v>1543</v>
+        <v>1536</v>
       </c>
       <c r="C528" t="s">
-        <v>1520</v>
+        <v>1507</v>
       </c>
       <c r="D528" t="s">
-        <v>1521</v>
+        <v>1508</v>
       </c>
       <c r="E528"/>
       <c r="F528"/>
       <c r="G528" t="s">
-        <v>1544</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529" s="5" t="s">
-        <v>1545</v>
+        <v>1538</v>
       </c>
       <c r="B529" t="s">
-        <v>1546</v>
+        <v>1539</v>
       </c>
       <c r="C529" t="s">
-        <v>776</v>
+        <v>1540</v>
       </c>
       <c r="D529" t="s">
-        <v>1547</v>
+        <v>1541</v>
       </c>
       <c r="E529"/>
       <c r="F529"/>
       <c r="G529" t="s">
-        <v>1548</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530" s="5" t="s">
-        <v>1549</v>
+        <v>1543</v>
       </c>
       <c r="B530" t="s">
-        <v>1550</v>
+        <v>1544</v>
       </c>
       <c r="C530" t="s">
-        <v>1551</v>
+        <v>271</v>
       </c>
       <c r="D530" t="s">
-        <v>1552</v>
+        <v>1545</v>
       </c>
       <c r="E530"/>
       <c r="F530"/>
       <c r="G530" t="s">
-        <v>1553</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531" s="5" t="s">
-        <v>1554</v>
+        <v>1547</v>
       </c>
       <c r="B531" t="s">
-        <v>1555</v>
+        <v>1548</v>
       </c>
       <c r="C531" t="s">
-        <v>1485</v>
+        <v>884</v>
       </c>
       <c r="D531" t="s">
-        <v>1486</v>
+        <v>1549</v>
       </c>
       <c r="E531"/>
       <c r="F531"/>
       <c r="G531" t="s">
-        <v>1556</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532" s="5" t="s">
-        <v>1557</v>
+        <v>1551</v>
       </c>
       <c r="B532" t="s">
-        <v>1558</v>
+        <v>1552</v>
       </c>
       <c r="C532" t="s">
-        <v>1424</v>
+        <v>1553</v>
       </c>
       <c r="D532" t="s">
-        <v>1559</v>
+        <v>1554</v>
       </c>
       <c r="E532"/>
       <c r="F532"/>
       <c r="G532" t="s">
-        <v>1560</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="533" spans="1:7">
-      <c r="A533" s="5" t="s">
-        <v>1561</v>
+      <c r="A533" s="5">
+        <v>3243</v>
       </c>
       <c r="B533" t="s">
-        <v>1562</v>
+        <v>1556</v>
       </c>
       <c r="C533" t="s">
-        <v>1435</v>
+        <v>1444</v>
       </c>
       <c r="D533" t="s">
-        <v>1436</v>
-[...3 lines deleted...]
-      </c>
+        <v>1445</v>
+      </c>
+      <c r="E533"/>
       <c r="F533"/>
       <c r="G533" t="s">
-        <v>1563</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534" s="5" t="s">
-        <v>1564</v>
+        <v>1558</v>
       </c>
       <c r="B534" t="s">
-        <v>1565</v>
+        <v>1559</v>
       </c>
       <c r="C534" t="s">
-        <v>1566</v>
+        <v>1560</v>
       </c>
       <c r="D534"/>
       <c r="E534"/>
       <c r="F534"/>
       <c r="G534" t="s">
-        <v>1567</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535" s="5">
-        <v>3243</v>
+        <v>3242</v>
       </c>
       <c r="B535" t="s">
-        <v>1568</v>
+        <v>1562</v>
       </c>
       <c r="C535" t="s">
-        <v>1455</v>
+        <v>1563</v>
       </c>
       <c r="D535" t="s">
-        <v>1456</v>
+        <v>1564</v>
       </c>
       <c r="E535"/>
       <c r="F535"/>
       <c r="G535" t="s">
-        <v>1569</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536" s="5">
         <v>3349</v>
       </c>
       <c r="B536" t="s">
-        <v>1570</v>
+        <v>1566</v>
       </c>
       <c r="C536" t="s">
-        <v>1446</v>
+        <v>1431</v>
       </c>
       <c r="D536" t="s">
-        <v>1447</v>
+        <v>1432</v>
       </c>
       <c r="E536"/>
       <c r="F536"/>
       <c r="G536" t="s">
-        <v>1571</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B537" s="4" t="s">
-        <v>1572</v>
+        <v>1568</v>
       </c>
       <c r="C537" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D537" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E537" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F537" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G537" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538" s="5" t="s">
-        <v>1573</v>
+        <v>1569</v>
       </c>
       <c r="B538" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
       <c r="C538" t="s">
-        <v>1525</v>
+        <v>305</v>
       </c>
       <c r="D538" t="s">
-        <v>1575</v>
+        <v>1571</v>
       </c>
       <c r="E538"/>
       <c r="F538"/>
       <c r="G538" t="s">
-        <v>1576</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539" s="5" t="s">
-        <v>1577</v>
+        <v>1573</v>
       </c>
       <c r="B539" t="s">
-        <v>1578</v>
+        <v>1574</v>
       </c>
       <c r="C539" t="s">
-        <v>1579</v>
+        <v>1431</v>
       </c>
       <c r="D539" t="s">
-        <v>1580</v>
+        <v>1432</v>
       </c>
       <c r="E539"/>
       <c r="F539"/>
       <c r="G539" t="s">
-        <v>1581</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540" s="5" t="s">
-        <v>1582</v>
+        <v>1576</v>
       </c>
       <c r="B540" t="s">
-        <v>1583</v>
+        <v>1577</v>
       </c>
       <c r="C540" t="s">
-        <v>500</v>
+        <v>1578</v>
       </c>
       <c r="D540" t="s">
-        <v>1584</v>
+        <v>1579</v>
       </c>
       <c r="E540"/>
       <c r="F540"/>
       <c r="G540" t="s">
-        <v>1585</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541" s="5" t="s">
-        <v>1586</v>
+        <v>1581</v>
       </c>
       <c r="B541" t="s">
-        <v>1587</v>
+        <v>1582</v>
       </c>
       <c r="C541" t="s">
-        <v>1588</v>
+        <v>1583</v>
       </c>
       <c r="D541" t="s">
-        <v>1589</v>
-[...1 lines deleted...]
-      <c r="E541"/>
+        <v>1584</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1585</v>
+      </c>
       <c r="F541"/>
       <c r="G541" t="s">
-        <v>1590</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542" s="5" t="s">
-        <v>1591</v>
+        <v>1587</v>
       </c>
       <c r="B542" t="s">
-        <v>1592</v>
+        <v>1588</v>
       </c>
       <c r="C542" t="s">
-        <v>1435</v>
+        <v>1460</v>
       </c>
       <c r="D542" t="s">
-        <v>1436</v>
+        <v>1461</v>
       </c>
       <c r="E542" t="s">
-        <v>1437</v>
+        <v>1462</v>
       </c>
       <c r="F542"/>
       <c r="G542" t="s">
-        <v>1593</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543" s="5" t="s">
-        <v>1594</v>
+        <v>1590</v>
       </c>
       <c r="B543" t="s">
-        <v>1595</v>
+        <v>1591</v>
       </c>
       <c r="C543" t="s">
-        <v>1596</v>
-[...6 lines deleted...]
-      </c>
+        <v>1592</v>
+      </c>
+      <c r="D543"/>
+      <c r="E543"/>
       <c r="F543"/>
       <c r="G543" t="s">
-        <v>1599</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544" s="5" t="s">
-        <v>1600</v>
+        <v>1594</v>
       </c>
       <c r="B544" t="s">
-        <v>1601</v>
+        <v>1595</v>
       </c>
       <c r="C544" t="s">
-        <v>1602</v>
-[...1 lines deleted...]
-      <c r="D544"/>
+        <v>1596</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1597</v>
+      </c>
       <c r="E544"/>
       <c r="F544"/>
       <c r="G544" t="s">
-        <v>1603</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545" s="5" t="s">
-        <v>1604</v>
+        <v>1599</v>
       </c>
       <c r="B545" t="s">
-        <v>1605</v>
+        <v>1600</v>
       </c>
       <c r="C545" t="s">
-        <v>1606</v>
+        <v>1601</v>
       </c>
       <c r="D545" t="s">
-        <v>1607</v>
+        <v>1602</v>
       </c>
       <c r="E545"/>
       <c r="F545"/>
       <c r="G545" t="s">
-        <v>1608</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546" s="5" t="s">
-        <v>1609</v>
+        <v>1604</v>
       </c>
       <c r="B546" t="s">
-        <v>1610</v>
+        <v>1605</v>
       </c>
       <c r="C546" t="s">
-        <v>318</v>
+        <v>884</v>
       </c>
       <c r="D546" t="s">
-        <v>1611</v>
+        <v>1549</v>
       </c>
       <c r="E546"/>
       <c r="F546"/>
       <c r="G546" t="s">
-        <v>1612</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547" s="5" t="s">
-        <v>1613</v>
+        <v>1607</v>
       </c>
       <c r="B547" t="s">
-        <v>1614</v>
+        <v>1608</v>
       </c>
       <c r="C547" t="s">
-        <v>846</v>
+        <v>1609</v>
       </c>
       <c r="D547" t="s">
-        <v>1540</v>
+        <v>1610</v>
       </c>
       <c r="E547"/>
       <c r="F547"/>
       <c r="G547" t="s">
-        <v>1615</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548" s="5" t="s">
-        <v>1616</v>
+        <v>1612</v>
       </c>
       <c r="B548" t="s">
-        <v>1617</v>
+        <v>1613</v>
       </c>
       <c r="C548" t="s">
-        <v>1485</v>
+        <v>1507</v>
       </c>
       <c r="D548" t="s">
-        <v>1618</v>
+        <v>1614</v>
       </c>
       <c r="E548"/>
       <c r="F548"/>
       <c r="G548" t="s">
-        <v>1619</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="549" spans="1:7">
-      <c r="A549" s="5">
-        <v>3031</v>
+      <c r="A549" s="5" t="s">
+        <v>1616</v>
       </c>
       <c r="B549" t="s">
-        <v>1620</v>
+        <v>1617</v>
       </c>
       <c r="C549" t="s">
-        <v>1450</v>
+        <v>451</v>
       </c>
       <c r="D549" t="s">
-        <v>1451</v>
-[...3 lines deleted...]
-      </c>
+        <v>1618</v>
+      </c>
+      <c r="E549"/>
       <c r="F549"/>
       <c r="G549" t="s">
-        <v>1621</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550" s="5" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D550" t="s">
         <v>1622</v>
-      </c>
-[...7 lines deleted...]
-        <v>1624</v>
       </c>
       <c r="E550"/>
       <c r="F550"/>
       <c r="G550" t="s">
-        <v>1625</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551" s="5">
-        <v>3052</v>
+        <v>3031</v>
       </c>
       <c r="B551" t="s">
-        <v>1626</v>
+        <v>1624</v>
       </c>
       <c r="C551" t="s">
-        <v>1627</v>
+        <v>1477</v>
       </c>
       <c r="D551" t="s">
-        <v>1628</v>
-[...1 lines deleted...]
-      <c r="E551"/>
+        <v>1478</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1479</v>
+      </c>
       <c r="F551"/>
       <c r="G551" t="s">
-        <v>1629</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="552" spans="1:7">
-      <c r="A552" s="5" t="s">
-        <v>1630</v>
+      <c r="A552" s="5">
+        <v>3052</v>
       </c>
       <c r="B552" t="s">
-        <v>1631</v>
+        <v>1626</v>
       </c>
       <c r="C552" t="s">
-        <v>1551</v>
+        <v>1627</v>
       </c>
       <c r="D552" t="s">
-        <v>1552</v>
+        <v>1628</v>
       </c>
       <c r="E552"/>
       <c r="F552"/>
       <c r="G552" t="s">
-        <v>1632</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="553" spans="1:7">
-      <c r="A553" s="5">
-        <v>2713</v>
+      <c r="A553" s="5" t="s">
+        <v>1630</v>
       </c>
       <c r="B553" t="s">
-        <v>1633</v>
+        <v>1631</v>
       </c>
       <c r="C553" t="s">
-        <v>1634</v>
-[...1 lines deleted...]
-      <c r="D553"/>
+        <v>1540</v>
+      </c>
+      <c r="D553" t="s">
+        <v>1541</v>
+      </c>
       <c r="E553"/>
       <c r="F553"/>
       <c r="G553" t="s">
-        <v>1635</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="554" spans="1:7">
-      <c r="A554" s="5" t="s">
-        <v>1636</v>
+      <c r="A554" s="5">
+        <v>2713</v>
       </c>
       <c r="B554" t="s">
-        <v>1637</v>
+        <v>1633</v>
       </c>
       <c r="C554" t="s">
-        <v>1638</v>
-[...3 lines deleted...]
-      </c>
+        <v>1634</v>
+      </c>
+      <c r="D554"/>
       <c r="E554"/>
       <c r="F554"/>
       <c r="G554" t="s">
-        <v>1640</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555" s="5" t="s">
-        <v>1641</v>
+        <v>1636</v>
       </c>
       <c r="B555" t="s">
-        <v>1642</v>
+        <v>1637</v>
       </c>
       <c r="C555" t="s">
-        <v>1643</v>
+        <v>1638</v>
       </c>
       <c r="D555" t="s">
-        <v>1644</v>
+        <v>1639</v>
       </c>
       <c r="E555"/>
       <c r="F555"/>
       <c r="G555" t="s">
-        <v>1645</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556" s="5" t="s">
-        <v>1646</v>
+        <v>1641</v>
       </c>
       <c r="B556" t="s">
-        <v>1647</v>
+        <v>1642</v>
       </c>
       <c r="C556" t="s">
-        <v>1648</v>
+        <v>1643</v>
       </c>
       <c r="D556" t="s">
-        <v>1460</v>
+        <v>1493</v>
       </c>
       <c r="E556"/>
       <c r="F556"/>
       <c r="G556" t="s">
-        <v>1649</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="A557" s="5" t="s">
-        <v>1650</v>
+        <v>1645</v>
       </c>
       <c r="B557" t="s">
-        <v>1651</v>
+        <v>1646</v>
       </c>
       <c r="C557" t="s">
-        <v>1446</v>
+        <v>1455</v>
       </c>
       <c r="D557" t="s">
-        <v>1447</v>
+        <v>1647</v>
       </c>
       <c r="E557"/>
       <c r="F557"/>
       <c r="G557" t="s">
-        <v>1652</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="A558" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B558" s="4" t="s">
-        <v>1653</v>
+        <v>1649</v>
       </c>
       <c r="C558" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D558" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E558" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F558" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G558" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559" s="5" t="s">
-        <v>1654</v>
+        <v>1650</v>
       </c>
       <c r="B559" t="s">
-        <v>1655</v>
+        <v>1651</v>
       </c>
       <c r="C559" t="s">
-        <v>1455</v>
+        <v>1652</v>
       </c>
       <c r="D559" t="s">
-        <v>1456</v>
+        <v>1653</v>
       </c>
       <c r="E559"/>
       <c r="F559"/>
       <c r="G559" t="s">
-        <v>1656</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560" s="5" t="s">
+        <v>1655</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C560" t="s">
         <v>1657</v>
       </c>
-      <c r="B560" t="s">
+      <c r="D560" t="s">
         <v>1658</v>
-      </c>
-[...4 lines deleted...]
-        <v>1660</v>
       </c>
       <c r="E560"/>
       <c r="F560"/>
       <c r="G560" t="s">
-        <v>1661</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561" s="5" t="s">
-        <v>1662</v>
+        <v>1660</v>
       </c>
       <c r="B561" t="s">
-        <v>1663</v>
+        <v>1661</v>
       </c>
       <c r="C561" t="s">
-        <v>1664</v>
+        <v>1473</v>
       </c>
       <c r="D561" t="s">
-        <v>1665</v>
+        <v>1474</v>
       </c>
       <c r="E561"/>
       <c r="F561"/>
       <c r="G561" t="s">
-        <v>1666</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="A562" s="5" t="s">
-        <v>1667</v>
+        <v>1663</v>
       </c>
       <c r="B562" t="s">
-        <v>1668</v>
+        <v>1664</v>
       </c>
       <c r="C562" t="s">
-        <v>1490</v>
+        <v>271</v>
       </c>
       <c r="D562" t="s">
-        <v>1491</v>
+        <v>1665</v>
       </c>
       <c r="E562"/>
       <c r="F562"/>
       <c r="G562" t="s">
-        <v>1669</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="A563" s="5" t="s">
-        <v>1670</v>
+        <v>1667</v>
       </c>
       <c r="B563" t="s">
-        <v>1671</v>
+        <v>1668</v>
       </c>
       <c r="C563" t="s">
-        <v>1579</v>
+        <v>1669</v>
       </c>
       <c r="D563" t="s">
-        <v>1580</v>
+        <v>1508</v>
       </c>
       <c r="E563"/>
       <c r="F563"/>
       <c r="G563" t="s">
-        <v>1672</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="A564" s="5" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C564" t="s">
+        <v>854</v>
+      </c>
+      <c r="D564" t="s">
         <v>1673</v>
-      </c>
-[...7 lines deleted...]
-        <v>1675</v>
       </c>
       <c r="E564"/>
       <c r="F564"/>
       <c r="G564" t="s">
-        <v>1676</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="A565" s="5" t="s">
-        <v>1677</v>
+        <v>1675</v>
       </c>
       <c r="B565" t="s">
-        <v>1678</v>
+        <v>1676</v>
       </c>
       <c r="C565" t="s">
-        <v>1679</v>
+        <v>1444</v>
       </c>
       <c r="D565" t="s">
-        <v>1521</v>
+        <v>1445</v>
       </c>
       <c r="E565"/>
       <c r="F565"/>
       <c r="G565" t="s">
-        <v>1680</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566" s="5" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D566" t="s">
         <v>1681</v>
-      </c>
-[...7 lines deleted...]
-        <v>1683</v>
       </c>
       <c r="E566"/>
       <c r="F566"/>
       <c r="G566" t="s">
-        <v>1684</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567" s="5" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C567" t="s">
         <v>1685</v>
       </c>
-      <c r="B567" t="s">
+      <c r="D567" t="s">
         <v>1686</v>
       </c>
-      <c r="C567" t="s">
-[...2 lines deleted...]
-      <c r="D567" t="s">
+      <c r="E567" t="s">
         <v>1687</v>
       </c>
-      <c r="E567"/>
-      <c r="F567"/>
+      <c r="F567" t="s">
+        <v>1688</v>
+      </c>
       <c r="G567" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568" s="5" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="B568" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C568" t="s">
-        <v>1691</v>
+        <v>1466</v>
       </c>
       <c r="D568" t="s">
+        <v>1467</v>
+      </c>
+      <c r="E568" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F568" t="s">
+        <v>1469</v>
+      </c>
+      <c r="G568" t="s">
         <v>1692</v>
-      </c>
-[...3 lines deleted...]
-        <v>1693</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569" s="5" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B569" t="s">
         <v>1694</v>
       </c>
-      <c r="B569" t="s">
+      <c r="C569" t="s">
         <v>1695</v>
       </c>
-      <c r="C569" t="s">
+      <c r="D569" t="s">
         <v>1696</v>
       </c>
-      <c r="D569" t="s">
+      <c r="E569"/>
+      <c r="F569"/>
+      <c r="G569" t="s">
         <v>1697</v>
-      </c>
-[...7 lines deleted...]
-        <v>1700</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570" s="5" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D570" t="s">
         <v>1701</v>
-      </c>
-[...7 lines deleted...]
-        <v>1704</v>
       </c>
       <c r="E570"/>
       <c r="F570"/>
       <c r="G570" t="s">
-        <v>1705</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="A571" s="5" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C571" t="s">
+        <v>451</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1705</v>
+      </c>
+      <c r="E571"/>
+      <c r="F571"/>
+      <c r="G571" t="s">
         <v>1706</v>
-      </c>
-[...16 lines deleted...]
-        <v>1708</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="A572" s="5" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C572" t="s">
         <v>1709</v>
       </c>
-      <c r="B572" t="s">
+      <c r="D572" t="s">
         <v>1710</v>
-      </c>
-[...4 lines deleted...]
-        <v>1712</v>
       </c>
       <c r="E572"/>
       <c r="F572"/>
       <c r="G572" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="573" spans="1:7">
+      <c r="A573" s="5" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B573" t="s">
         <v>1713</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B573" t="s">
+      <c r="C573" t="s">
         <v>1714</v>
       </c>
-      <c r="C573" t="s">
+      <c r="D573" t="s">
         <v>1715</v>
-      </c>
-[...1 lines deleted...]
-        <v>1716</v>
       </c>
       <c r="E573"/>
       <c r="F573"/>
       <c r="G573" t="s">
-        <v>1717</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="A574" s="5" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B574" t="s">
         <v>1718</v>
       </c>
-      <c r="B574" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C574" t="s">
-        <v>500</v>
-[...3 lines deleted...]
-      </c>
+        <v>1592</v>
+      </c>
+      <c r="D574"/>
       <c r="E574"/>
       <c r="F574"/>
       <c r="G574" t="s">
-        <v>1721</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="A575" s="5" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C575" t="s">
         <v>1722</v>
       </c>
-      <c r="B575" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="D575"/>
       <c r="E575"/>
       <c r="F575"/>
       <c r="G575" t="s">
-        <v>1726</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="A576" s="5" t="s">
-        <v>1727</v>
+        <v>1724</v>
       </c>
       <c r="B576" t="s">
-        <v>1728</v>
+        <v>1725</v>
       </c>
       <c r="C576" t="s">
-        <v>1729</v>
-[...3 lines deleted...]
-      </c>
+        <v>809</v>
+      </c>
+      <c r="D576"/>
       <c r="E576"/>
       <c r="F576"/>
       <c r="G576" t="s">
-        <v>1731</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577" s="5" t="s">
-        <v>1732</v>
+        <v>1727</v>
       </c>
       <c r="B577" t="s">
-        <v>1733</v>
+        <v>1728</v>
       </c>
       <c r="C577" t="s">
-        <v>1602</v>
-[...2 lines deleted...]
-      <c r="E577"/>
+        <v>1460</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1461</v>
+      </c>
+      <c r="E577" t="s">
+        <v>1462</v>
+      </c>
       <c r="F577"/>
       <c r="G577" t="s">
-        <v>1734</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578" s="5" t="s">
-        <v>1735</v>
+        <v>1730</v>
       </c>
       <c r="B578" t="s">
-        <v>1736</v>
+        <v>1731</v>
       </c>
       <c r="C578" t="s">
-        <v>1737</v>
-[...1 lines deleted...]
-      <c r="D578"/>
+        <v>1732</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1733</v>
+      </c>
       <c r="E578"/>
       <c r="F578"/>
       <c r="G578" t="s">
-        <v>1738</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="A579" s="5" t="s">
-        <v>1739</v>
+        <v>1735</v>
       </c>
       <c r="B579" t="s">
-        <v>1740</v>
+        <v>1736</v>
       </c>
       <c r="C579" t="s">
-        <v>841</v>
-[...1 lines deleted...]
-      <c r="D579"/>
+        <v>1737</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1738</v>
+      </c>
       <c r="E579"/>
       <c r="F579"/>
       <c r="G579" t="s">
-        <v>1741</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="A580" s="5" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C580" t="s">
         <v>1742</v>
       </c>
-      <c r="B580" t="s">
+      <c r="D580" t="s">
         <v>1743</v>
       </c>
-      <c r="C580" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E580"/>
       <c r="F580"/>
       <c r="G580" t="s">
         <v>1744</v>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="A581" s="5" t="s">
         <v>1745</v>
       </c>
       <c r="B581" t="s">
         <v>1746</v>
       </c>
       <c r="C581" t="s">
+        <v>162</v>
+      </c>
+      <c r="D581" t="s">
         <v>1747</v>
-      </c>
-[...1 lines deleted...]
-        <v>1748</v>
       </c>
       <c r="E581"/>
       <c r="F581"/>
       <c r="G581" t="s">
-        <v>1749</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="A582" s="5" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B582" t="s">
         <v>1750</v>
       </c>
-      <c r="B582" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C582" t="s">
-        <v>1752</v>
+        <v>1583</v>
       </c>
       <c r="D582" t="s">
-        <v>1753</v>
+        <v>1584</v>
       </c>
       <c r="E582"/>
       <c r="F582"/>
       <c r="G582" t="s">
-        <v>1754</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="A583" s="5" t="s">
-        <v>1755</v>
+        <v>1752</v>
       </c>
       <c r="B583" t="s">
-        <v>1756</v>
+        <v>1753</v>
       </c>
       <c r="C583" t="s">
-        <v>195</v>
+        <v>823</v>
       </c>
       <c r="D583" t="s">
-        <v>1757</v>
+        <v>1754</v>
       </c>
       <c r="E583"/>
       <c r="F583"/>
       <c r="G583" t="s">
-        <v>1758</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="A584" s="5" t="s">
-        <v>1759</v>
+        <v>1756</v>
       </c>
       <c r="B584" t="s">
-        <v>1760</v>
+        <v>1757</v>
       </c>
       <c r="C584" t="s">
-        <v>159</v>
+        <v>1601</v>
       </c>
       <c r="D584" t="s">
-        <v>1761</v>
+        <v>1602</v>
       </c>
       <c r="E584"/>
       <c r="F584"/>
       <c r="G584" t="s">
-        <v>1762</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="A585" s="5" t="s">
-        <v>1763</v>
+        <v>1759</v>
       </c>
       <c r="B585" t="s">
-        <v>1764</v>
+        <v>1760</v>
       </c>
       <c r="C585" t="s">
-        <v>1596</v>
+        <v>1761</v>
       </c>
       <c r="D585" t="s">
-        <v>1597</v>
+        <v>1762</v>
       </c>
       <c r="E585"/>
       <c r="F585"/>
       <c r="G585" t="s">
-        <v>1765</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="A586" s="5" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C586" t="s">
+        <v>809</v>
+      </c>
+      <c r="D586" t="s">
         <v>1766</v>
-      </c>
-[...7 lines deleted...]
-        <v>1769</v>
       </c>
       <c r="E586"/>
       <c r="F586"/>
       <c r="G586" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="587" spans="1:7">
+      <c r="A587" s="5">
+        <v>3536</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1768</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D587" t="s">
         <v>1770</v>
-      </c>
-[...12 lines deleted...]
-        <v>1773</v>
       </c>
       <c r="E587"/>
       <c r="F587"/>
       <c r="G587" t="s">
-        <v>1774</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="A588" s="5" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D588" t="s">
         <v>1775</v>
-      </c>
-[...7 lines deleted...]
-        <v>1512</v>
       </c>
       <c r="E588"/>
       <c r="F588"/>
       <c r="G588" t="s">
-        <v>1777</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="A589" s="5" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B589" t="s">
         <v>1778</v>
       </c>
-      <c r="B589" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C589" t="s">
-        <v>1780</v>
+        <v>1483</v>
       </c>
       <c r="D589" t="s">
-        <v>1507</v>
+        <v>1484</v>
       </c>
       <c r="E589"/>
       <c r="F589"/>
       <c r="G589" t="s">
-        <v>1781</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="A590" s="5" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C590" t="s">
         <v>1782</v>
       </c>
-      <c r="B590" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D590" t="s">
-        <v>1785</v>
+        <v>1518</v>
       </c>
       <c r="E590"/>
       <c r="F590"/>
       <c r="G590" t="s">
-        <v>1786</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="A591" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B591" s="4" t="s">
-        <v>1787</v>
+        <v>1784</v>
       </c>
       <c r="C591" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D591" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E591" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F591" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G591" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="A592" s="5" t="s">
-        <v>1788</v>
+        <v>1785</v>
       </c>
       <c r="B592" t="s">
-        <v>1789</v>
+        <v>1786</v>
       </c>
       <c r="C592" t="s">
-        <v>1790</v>
+        <v>1431</v>
       </c>
       <c r="D592" t="s">
-        <v>1791</v>
+        <v>1432</v>
       </c>
       <c r="E592"/>
       <c r="F592"/>
       <c r="G592" t="s">
-        <v>1792</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="A593" s="5" t="s">
-        <v>1793</v>
+        <v>1788</v>
       </c>
       <c r="B593" t="s">
-        <v>1794</v>
+        <v>1789</v>
       </c>
       <c r="C593" t="s">
-        <v>776</v>
+        <v>1460</v>
       </c>
       <c r="D593" t="s">
-        <v>1795</v>
-[...1 lines deleted...]
-      <c r="E593"/>
+        <v>1461</v>
+      </c>
+      <c r="E593" t="s">
+        <v>1462</v>
+      </c>
       <c r="F593"/>
       <c r="G593" t="s">
-        <v>1796</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="594" spans="1:7">
-      <c r="A594" s="5">
-        <v>3400</v>
+      <c r="A594" s="5" t="s">
+        <v>1791</v>
       </c>
       <c r="B594" t="s">
-        <v>1797</v>
+        <v>1792</v>
       </c>
       <c r="C594" t="s">
-        <v>1798</v>
+        <v>1652</v>
       </c>
       <c r="D594" t="s">
-        <v>1536</v>
+        <v>1793</v>
       </c>
       <c r="E594"/>
       <c r="F594"/>
       <c r="G594" t="s">
-        <v>1799</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="595" spans="1:7">
-      <c r="A595" s="5">
-        <v>3402</v>
+      <c r="A595" s="5" t="s">
+        <v>1795</v>
       </c>
       <c r="B595" t="s">
-        <v>1800</v>
+        <v>1796</v>
       </c>
       <c r="C595" t="s">
-        <v>1455</v>
+        <v>1700</v>
       </c>
       <c r="D595" t="s">
-        <v>1456</v>
+        <v>1797</v>
       </c>
       <c r="E595"/>
       <c r="F595"/>
       <c r="G595" t="s">
-        <v>1801</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="A596" s="5" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1801</v>
+      </c>
+      <c r="D596" t="s">
         <v>1802</v>
-      </c>
-[...7 lines deleted...]
-        <v>1804</v>
       </c>
       <c r="E596"/>
       <c r="F596"/>
       <c r="G596" t="s">
-        <v>1805</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="A597" s="5" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C597" t="s">
+        <v>271</v>
+      </c>
+      <c r="D597" t="s">
         <v>1806</v>
-      </c>
-[...7 lines deleted...]
-        <v>1809</v>
       </c>
       <c r="E597"/>
       <c r="F597"/>
       <c r="G597" t="s">
-        <v>1810</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="A598" s="5" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D598" t="s">
         <v>1811</v>
-      </c>
-[...7 lines deleted...]
-        <v>1552</v>
       </c>
       <c r="E598"/>
       <c r="F598"/>
       <c r="G598" t="s">
-        <v>1813</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="A599" s="5" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B599" t="s">
         <v>1814</v>
       </c>
-      <c r="B599" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C599" t="s">
-        <v>1520</v>
+        <v>1460</v>
       </c>
       <c r="D599" t="s">
-        <v>1521</v>
-[...1 lines deleted...]
-      <c r="E599"/>
+        <v>1461</v>
+      </c>
+      <c r="E599" t="s">
+        <v>1462</v>
+      </c>
       <c r="F599"/>
       <c r="G599" t="s">
-        <v>1816</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="600" spans="1:7">
       <c r="A600" s="5" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B600" t="s">
         <v>1817</v>
       </c>
-      <c r="B600" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C600" t="s">
-        <v>841</v>
+        <v>809</v>
       </c>
       <c r="D600" t="s">
-        <v>1526</v>
+        <v>1622</v>
       </c>
       <c r="E600"/>
       <c r="F600"/>
       <c r="G600" t="s">
-        <v>1819</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="601" spans="1:7">
       <c r="A601" s="5" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B601" t="s">
         <v>1820</v>
       </c>
-      <c r="B601" t="s">
+      <c r="C601" t="s">
         <v>1821</v>
       </c>
-      <c r="C601" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D601" t="s">
-        <v>1447</v>
+        <v>1822</v>
       </c>
       <c r="E601"/>
       <c r="F601"/>
       <c r="G601" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="A602" s="5" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="B602" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="C602" t="s">
-        <v>841</v>
+        <v>1826</v>
       </c>
       <c r="D602" t="s">
-        <v>1575</v>
+        <v>1827</v>
       </c>
       <c r="E602"/>
       <c r="F602"/>
       <c r="G602" t="s">
-        <v>1825</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="A603" s="5" t="s">
-        <v>1826</v>
+        <v>1829</v>
       </c>
       <c r="B603" t="s">
-        <v>1827</v>
+        <v>1830</v>
       </c>
       <c r="C603" t="s">
-        <v>1828</v>
+        <v>1507</v>
       </c>
       <c r="D603" t="s">
-        <v>1829</v>
+        <v>1508</v>
       </c>
       <c r="E603"/>
       <c r="F603"/>
       <c r="G603" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="A604" s="5" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="B604" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="C604" t="s">
-        <v>1833</v>
+        <v>1680</v>
       </c>
       <c r="D604" t="s">
-        <v>1834</v>
+        <v>1541</v>
       </c>
       <c r="E604"/>
       <c r="F604"/>
       <c r="G604" t="s">
-        <v>1835</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="A605" s="5" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B605" t="s">
         <v>1836</v>
       </c>
-      <c r="B605" t="s">
+      <c r="C605" t="s">
+        <v>884</v>
+      </c>
+      <c r="D605" t="s">
         <v>1837</v>
-      </c>
-[...4 lines deleted...]
-        <v>1838</v>
       </c>
       <c r="E605"/>
       <c r="F605"/>
       <c r="G605" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="606" spans="1:7">
+      <c r="A606" s="5">
+        <v>3400</v>
+      </c>
+      <c r="B606" t="s">
         <v>1839</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A606" s="5" t="s">
+      <c r="C606" t="s">
         <v>1840</v>
       </c>
-      <c r="B606" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D606" t="s">
-        <v>1842</v>
+        <v>1564</v>
       </c>
       <c r="E606"/>
       <c r="F606"/>
       <c r="G606" t="s">
-        <v>1843</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="607" spans="1:7">
-      <c r="A607" s="5" t="s">
-        <v>1844</v>
+      <c r="A607" s="5">
+        <v>3402</v>
       </c>
       <c r="B607" t="s">
-        <v>1845</v>
+        <v>1842</v>
       </c>
       <c r="C607" t="s">
-        <v>1435</v>
+        <v>1444</v>
       </c>
       <c r="D607" t="s">
-        <v>1436</v>
-[...3 lines deleted...]
-      </c>
+        <v>1445</v>
+      </c>
+      <c r="E607"/>
       <c r="F607"/>
       <c r="G607" t="s">
-        <v>1846</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="A608" s="5" t="s">
-        <v>1847</v>
+        <v>1844</v>
       </c>
       <c r="B608" t="s">
-        <v>1848</v>
+        <v>1845</v>
       </c>
       <c r="C608" t="s">
-        <v>1435</v>
+        <v>809</v>
       </c>
       <c r="D608" t="s">
-        <v>1436</v>
-[...3 lines deleted...]
-      </c>
+        <v>1503</v>
+      </c>
+      <c r="E608"/>
       <c r="F608"/>
       <c r="G608" t="s">
-        <v>1849</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="A609" s="5" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C609" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D609" t="s">
         <v>1850</v>
-      </c>
-[...7 lines deleted...]
-        <v>1853</v>
       </c>
       <c r="E609"/>
       <c r="F609"/>
       <c r="G609" t="s">
-        <v>1854</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="A610" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B610" s="4" t="s">
-        <v>1855</v>
+        <v>1852</v>
       </c>
       <c r="C610" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D610" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E610" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F610" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G610" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="A611" s="5" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C611" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D611" t="s">
         <v>1856</v>
-      </c>
-[...7 lines deleted...]
-        <v>1859</v>
       </c>
       <c r="E611"/>
       <c r="F611"/>
       <c r="G611" t="s">
-        <v>1860</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="612" spans="1:7">
       <c r="A612" s="5" t="s">
-        <v>1327</v>
+        <v>1858</v>
       </c>
       <c r="B612" t="s">
-        <v>1328</v>
+        <v>1859</v>
       </c>
       <c r="C612" t="s">
-        <v>1329</v>
+        <v>1860</v>
       </c>
       <c r="D612" t="s">
-        <v>1330</v>
+        <v>1861</v>
       </c>
       <c r="E612"/>
       <c r="F612"/>
       <c r="G612" t="s">
-        <v>1331</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="613" spans="1:7">
       <c r="A613" s="5" t="s">
-        <v>1861</v>
+        <v>1326</v>
       </c>
       <c r="B613" t="s">
-        <v>1862</v>
+        <v>1327</v>
       </c>
       <c r="C613" t="s">
-        <v>1863</v>
-[...3 lines deleted...]
-      </c>
+        <v>1328</v>
+      </c>
+      <c r="D613"/>
       <c r="E613"/>
       <c r="F613"/>
       <c r="G613" t="s">
-        <v>1865</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="614" spans="1:7">
       <c r="A614" s="5" t="s">
-        <v>1390</v>
+        <v>1345</v>
       </c>
       <c r="B614" t="s">
-        <v>1391</v>
+        <v>1346</v>
       </c>
       <c r="C614" t="s">
-        <v>1392</v>
+        <v>1347</v>
       </c>
       <c r="D614" t="s">
-        <v>1393</v>
+        <v>1348</v>
       </c>
       <c r="E614"/>
       <c r="F614"/>
       <c r="G614" t="s">
-        <v>1394</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="A615" s="5" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C615" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D615" t="s">
         <v>1866</v>
-      </c>
-[...7 lines deleted...]
-        <v>1869</v>
       </c>
       <c r="E615"/>
       <c r="F615"/>
       <c r="G615" t="s">
-        <v>1870</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="A616" s="5" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C616" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D616" t="s">
         <v>1871</v>
-      </c>
-[...7 lines deleted...]
-        <v>1873</v>
       </c>
       <c r="E616"/>
       <c r="F616"/>
       <c r="G616" t="s">
-        <v>1874</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="A617" s="5" t="s">
-        <v>1332</v>
+        <v>1413</v>
       </c>
       <c r="B617" t="s">
-        <v>1333</v>
+        <v>1414</v>
       </c>
       <c r="C617" t="s">
-        <v>1334</v>
+        <v>1415</v>
       </c>
       <c r="D617" t="s">
-        <v>1335</v>
+        <v>1416</v>
       </c>
       <c r="E617"/>
       <c r="F617"/>
       <c r="G617" t="s">
-        <v>1336</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="618" spans="1:7">
       <c r="A618" s="5" t="s">
-        <v>1352</v>
+        <v>1873</v>
       </c>
       <c r="B618" t="s">
-        <v>1353</v>
+        <v>1874</v>
       </c>
       <c r="C618" t="s">
-        <v>1354</v>
-[...1 lines deleted...]
-      <c r="D618"/>
+        <v>1875</v>
+      </c>
+      <c r="D618" t="s">
+        <v>1876</v>
+      </c>
       <c r="E618"/>
       <c r="F618"/>
       <c r="G618" t="s">
-        <v>1355</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="619" spans="1:7">
       <c r="A619" s="5" t="s">
-        <v>1875</v>
+        <v>1350</v>
       </c>
       <c r="B619" t="s">
-        <v>1876</v>
+        <v>1351</v>
       </c>
       <c r="C619" t="s">
-        <v>1877</v>
+        <v>1352</v>
       </c>
       <c r="D619" t="s">
-        <v>1878</v>
+        <v>1353</v>
       </c>
       <c r="E619"/>
       <c r="F619"/>
       <c r="G619" t="s">
-        <v>1879</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="A620" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B620" s="4" t="s">
-        <v>1880</v>
+        <v>1878</v>
       </c>
       <c r="C620" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D620" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E620" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F620" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G620" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="A621" s="5" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C621" t="s">
         <v>1881</v>
       </c>
-      <c r="B621" t="s">
+      <c r="D621" t="s">
         <v>1882</v>
-      </c>
-[...4 lines deleted...]
-        <v>1884</v>
       </c>
       <c r="E621"/>
       <c r="F621"/>
       <c r="G621" t="s">
-        <v>1885</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="A622" s="5" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C622" t="s">
         <v>1886</v>
       </c>
-      <c r="B622" t="s">
+      <c r="D622" t="s">
         <v>1887</v>
-      </c>
-[...4 lines deleted...]
-        <v>1889</v>
       </c>
       <c r="E622"/>
       <c r="F622"/>
       <c r="G622" t="s">
-        <v>1890</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="623" spans="1:7">
       <c r="A623" s="5" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C623" t="s">
         <v>1891</v>
       </c>
-      <c r="B623" t="s">
+      <c r="D623" t="s">
         <v>1892</v>
-      </c>
-[...4 lines deleted...]
-        <v>1894</v>
       </c>
       <c r="E623"/>
       <c r="F623"/>
       <c r="G623" t="s">
-        <v>1895</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="624" spans="1:7">
       <c r="A624" s="5" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C624" t="s">
         <v>1896</v>
       </c>
-      <c r="B624" t="s">
+      <c r="D624" t="s">
         <v>1897</v>
-      </c>
-[...4 lines deleted...]
-        <v>1899</v>
       </c>
       <c r="E624"/>
       <c r="F624"/>
       <c r="G624" t="s">
-        <v>1900</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="625" spans="1:7">
       <c r="A625" s="5" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C625" t="s">
         <v>1901</v>
       </c>
-      <c r="B625" t="s">
+      <c r="D625" t="s">
         <v>1902</v>
-      </c>
-[...4 lines deleted...]
-        <v>1904</v>
       </c>
       <c r="E625"/>
       <c r="F625"/>
       <c r="G625" t="s">
-        <v>1905</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="626" spans="1:7">
       <c r="A626" s="5" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C626" t="s">
         <v>1906</v>
       </c>
-      <c r="B626" t="s">
+      <c r="D626" t="s">
         <v>1907</v>
-      </c>
-[...4 lines deleted...]
-        <v>1909</v>
       </c>
       <c r="E626"/>
       <c r="F626"/>
       <c r="G626" t="s">
-        <v>1910</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="627" spans="1:7">
       <c r="A627" s="5" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C627" t="s">
         <v>1911</v>
       </c>
-      <c r="B627" t="s">
+      <c r="D627" t="s">
         <v>1912</v>
-      </c>
-[...4 lines deleted...]
-        <v>1914</v>
       </c>
       <c r="E627"/>
       <c r="F627"/>
       <c r="G627" t="s">
-        <v>1915</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="628" spans="1:7">
       <c r="A628" s="5" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C628" t="s">
         <v>1916</v>
       </c>
-      <c r="B628" t="s">
+      <c r="D628" t="s">
         <v>1917</v>
-      </c>
-[...4 lines deleted...]
-        <v>1919</v>
       </c>
       <c r="E628"/>
       <c r="F628"/>
       <c r="G628" t="s">
-        <v>1920</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="A629" s="5" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C629" t="s">
         <v>1921</v>
       </c>
-      <c r="B629" t="s">
+      <c r="D629" t="s">
         <v>1922</v>
-      </c>
-[...4 lines deleted...]
-        <v>1924</v>
       </c>
       <c r="E629"/>
       <c r="F629"/>
       <c r="G629" t="s">
-        <v>1925</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="630" spans="1:7">
       <c r="A630" s="5" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C630" t="s">
+        <v>1925</v>
+      </c>
+      <c r="D630" t="s">
         <v>1926</v>
       </c>
-      <c r="B630" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="E630"/>
       <c r="F630"/>
       <c r="G630" t="s">
-        <v>1931</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="631" spans="1:7">
       <c r="A631" s="5" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C631" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D631" t="s">
+        <v>1931</v>
+      </c>
+      <c r="E631" t="s">
         <v>1932</v>
       </c>
-      <c r="B631" t="s">
-[...8 lines deleted...]
-      <c r="E631"/>
       <c r="F631"/>
       <c r="G631" t="s">
-        <v>1936</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="632" spans="1:7">
       <c r="A632" s="5" t="s">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="B632" t="s">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="C632" t="s">
-        <v>1435</v>
+        <v>1460</v>
       </c>
       <c r="D632"/>
       <c r="E632"/>
       <c r="F632"/>
       <c r="G632" t="s">
-        <v>1939</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="633" spans="1:7">
       <c r="A633" s="5" t="s">
-        <v>1911</v>
+        <v>1937</v>
       </c>
       <c r="B633" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C633" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D633" t="s">
         <v>1940</v>
-      </c>
-[...4 lines deleted...]
-        <v>1942</v>
       </c>
       <c r="E633"/>
       <c r="F633"/>
       <c r="G633" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="634" spans="1:7">
+      <c r="A634" s="5" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B634" t="s">
         <v>1943</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B634" t="s">
+      <c r="C634" t="s">
         <v>1944</v>
       </c>
-      <c r="C634" t="s">
+      <c r="D634" t="s">
         <v>1945</v>
       </c>
-      <c r="D634" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E634"/>
       <c r="F634"/>
       <c r="G634" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="635" spans="1:7">
+      <c r="A635" s="5">
+        <v>6059</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C635" t="s">
         <v>1948</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A635" s="5" t="s">
+      <c r="D635" t="s">
         <v>1949</v>
       </c>
-      <c r="B635" t="s">
+      <c r="E635" t="s">
         <v>1950</v>
       </c>
-      <c r="C635" t="s">
-[...5 lines deleted...]
-      <c r="E635"/>
       <c r="F635"/>
       <c r="G635" t="s">
-        <v>1953</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="636" spans="1:7">
       <c r="A636" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B636" s="4" t="s">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="C636" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D636" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E636" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F636" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G636" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="637" spans="1:7">
       <c r="A637" s="5" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C637" t="s">
         <v>1955</v>
-      </c>
-[...4 lines deleted...]
-        <v>923</v>
       </c>
       <c r="D637"/>
       <c r="E637"/>
       <c r="F637"/>
       <c r="G637" t="s">
-        <v>1957</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="638" spans="1:7">
       <c r="A638" s="5" t="s">
-        <v>1739</v>
+        <v>1957</v>
       </c>
       <c r="B638" t="s">
-        <v>1740</v>
+        <v>1958</v>
       </c>
       <c r="C638" t="s">
-        <v>841</v>
-[...1 lines deleted...]
-      <c r="D638"/>
+        <v>1959</v>
+      </c>
+      <c r="D638" t="s">
+        <v>1960</v>
+      </c>
       <c r="E638"/>
       <c r="F638"/>
       <c r="G638" t="s">
-        <v>1741</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="639" spans="1:7">
       <c r="A639" s="5" t="s">
-        <v>1958</v>
+        <v>1724</v>
       </c>
       <c r="B639" t="s">
-        <v>1959</v>
+        <v>1725</v>
       </c>
       <c r="C639" t="s">
-        <v>1960</v>
+        <v>809</v>
       </c>
       <c r="D639"/>
       <c r="E639"/>
       <c r="F639"/>
       <c r="G639" t="s">
-        <v>1961</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="640" spans="1:7">
       <c r="A640" s="5" t="s">
         <v>1962</v>
       </c>
       <c r="B640" t="s">
         <v>1963</v>
       </c>
       <c r="C640" t="s">
         <v>1964</v>
       </c>
       <c r="D640" t="s">
         <v>1965</v>
       </c>
       <c r="E640"/>
       <c r="F640"/>
       <c r="G640" t="s">
         <v>1966</v>
       </c>
     </row>
     <row r="641" spans="1:7">
       <c r="A641" s="5" t="s">
         <v>1967</v>
       </c>
       <c r="B641" t="s">
         <v>1968</v>
       </c>
       <c r="C641" t="s">
-        <v>1679</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="D641"/>
       <c r="E641"/>
       <c r="F641"/>
       <c r="G641" t="s">
         <v>1969</v>
       </c>
     </row>
     <row r="642" spans="1:7">
       <c r="A642" s="5" t="s">
         <v>1970</v>
       </c>
       <c r="B642" t="s">
         <v>1971</v>
       </c>
       <c r="C642" t="s">
-        <v>1972</v>
+        <v>1460</v>
       </c>
       <c r="D642"/>
       <c r="E642"/>
       <c r="F642"/>
       <c r="G642" t="s">
-        <v>1973</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="643" spans="1:7">
       <c r="A643" s="5" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B643" t="s">
         <v>1974</v>
       </c>
-      <c r="B643" t="s">
+      <c r="C643" t="s">
         <v>1975</v>
       </c>
-      <c r="C643" t="s">
+      <c r="D643" t="s">
         <v>1976</v>
       </c>
-      <c r="D643" t="s">
+      <c r="E643" t="s">
         <v>1977</v>
       </c>
-      <c r="E643"/>
       <c r="F643"/>
       <c r="G643" t="s">
         <v>1978</v>
       </c>
     </row>
     <row r="644" spans="1:7">
       <c r="A644" s="5" t="s">
         <v>1979</v>
       </c>
       <c r="B644" t="s">
         <v>1980</v>
       </c>
       <c r="C644" t="s">
         <v>1981</v>
       </c>
-      <c r="D644" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D644"/>
       <c r="E644"/>
       <c r="F644"/>
       <c r="G644" t="s">
-        <v>1983</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="A645" s="5" t="s">
-        <v>1984</v>
+        <v>1730</v>
       </c>
       <c r="B645" t="s">
-        <v>1985</v>
+        <v>1731</v>
       </c>
       <c r="C645" t="s">
-        <v>1435</v>
-[...1 lines deleted...]
-      <c r="D645"/>
+        <v>1732</v>
+      </c>
+      <c r="D645" t="s">
+        <v>1733</v>
+      </c>
       <c r="E645"/>
       <c r="F645"/>
       <c r="G645" t="s">
-        <v>1986</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="646" spans="1:7">
       <c r="A646" s="5" t="s">
-        <v>1987</v>
+        <v>1983</v>
       </c>
       <c r="B646" t="s">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="C646" t="s">
-        <v>1989</v>
-[...3 lines deleted...]
-      </c>
+        <v>491</v>
+      </c>
+      <c r="D646"/>
       <c r="E646"/>
       <c r="F646"/>
       <c r="G646" t="s">
-        <v>1991</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="647" spans="1:7">
       <c r="A647" s="5" t="s">
-        <v>1992</v>
+        <v>1986</v>
       </c>
       <c r="B647" t="s">
-        <v>1993</v>
+        <v>1987</v>
       </c>
       <c r="C647" t="s">
-        <v>1994</v>
+        <v>1988</v>
       </c>
       <c r="D647"/>
       <c r="E647"/>
       <c r="F647"/>
       <c r="G647" t="s">
-        <v>1995</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="648" spans="1:7">
       <c r="A648" s="5" t="s">
-        <v>1996</v>
+        <v>1990</v>
       </c>
       <c r="B648" t="s">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="C648" t="s">
-        <v>485</v>
-[...1 lines deleted...]
-      <c r="D648"/>
+        <v>1992</v>
+      </c>
+      <c r="D648" t="s">
+        <v>1993</v>
+      </c>
       <c r="E648"/>
       <c r="F648"/>
       <c r="G648" t="s">
-        <v>1998</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="649" spans="1:7">
       <c r="A649" s="5" t="s">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="B649" t="s">
-        <v>2000</v>
+        <v>1996</v>
       </c>
       <c r="C649" t="s">
-        <v>2001</v>
+        <v>1997</v>
       </c>
       <c r="D649" t="s">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="E649"/>
       <c r="F649"/>
       <c r="G649" t="s">
-        <v>2003</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="650" spans="1:7">
       <c r="A650" s="5" t="s">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="B650" t="s">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="C650" t="s">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="D650" t="s">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="E650"/>
       <c r="F650"/>
       <c r="G650" t="s">
-        <v>2008</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="651" spans="1:7">
       <c r="A651" s="5" t="s">
-        <v>2009</v>
+        <v>2005</v>
       </c>
       <c r="B651" t="s">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="C651" t="s">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="D651" t="s">
-        <v>2012</v>
+        <v>2008</v>
       </c>
       <c r="E651"/>
       <c r="F651"/>
       <c r="G651" t="s">
-        <v>2013</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="652" spans="1:7">
       <c r="A652" s="5" t="s">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="B652" t="s">
-        <v>2015</v>
+        <v>2011</v>
       </c>
       <c r="C652" t="s">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="D652" t="s">
-        <v>1894</v>
+        <v>2013</v>
       </c>
       <c r="E652"/>
       <c r="F652"/>
       <c r="G652" t="s">
-        <v>2017</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="653" spans="1:7">
       <c r="A653" s="5" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B653" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D653" t="s">
         <v>2018</v>
-      </c>
-[...7 lines deleted...]
-        <v>2021</v>
       </c>
       <c r="E653"/>
       <c r="F653"/>
       <c r="G653" t="s">
-        <v>2022</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="654" spans="1:7">
       <c r="A654" s="5" t="s">
-        <v>1745</v>
+        <v>2020</v>
       </c>
       <c r="B654" t="s">
-        <v>1746</v>
+        <v>2021</v>
       </c>
       <c r="C654" t="s">
-        <v>1747</v>
+        <v>2022</v>
       </c>
       <c r="D654" t="s">
-        <v>1748</v>
+        <v>2023</v>
       </c>
       <c r="E654"/>
       <c r="F654"/>
       <c r="G654" t="s">
-        <v>1749</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="655" spans="1:7">
       <c r="A655" s="5" t="s">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B655" t="s">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="C655" t="s">
-        <v>2025</v>
+        <v>1669</v>
       </c>
       <c r="D655" t="s">
-        <v>2026</v>
+        <v>1508</v>
       </c>
       <c r="E655"/>
       <c r="F655"/>
       <c r="G655" t="s">
         <v>2027</v>
       </c>
     </row>
     <row r="656" spans="1:7">
       <c r="A656" s="5" t="s">
         <v>2028</v>
       </c>
       <c r="B656" t="s">
         <v>2029</v>
       </c>
       <c r="C656" t="s">
-        <v>2030</v>
+        <v>1916</v>
       </c>
       <c r="D656" t="s">
-        <v>2031</v>
-[...3 lines deleted...]
-      </c>
+        <v>1917</v>
+      </c>
+      <c r="E656"/>
       <c r="F656"/>
       <c r="G656" t="s">
-        <v>2033</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="657" spans="1:7">
       <c r="A657" s="5" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B657" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D657" t="s">
         <v>2034</v>
-      </c>
-[...7 lines deleted...]
-        <v>2037</v>
       </c>
       <c r="E657"/>
       <c r="F657"/>
       <c r="G657" t="s">
-        <v>2038</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="658" spans="1:7">
       <c r="A658" s="5" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B658" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2038</v>
+      </c>
+      <c r="D658" t="s">
         <v>2039</v>
-      </c>
-[...7 lines deleted...]
-        <v>1909</v>
       </c>
       <c r="E658"/>
       <c r="F658"/>
       <c r="G658" t="s">
-        <v>2041</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="659" spans="1:7">
       <c r="A659" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B659" s="4" t="s">
-        <v>2042</v>
+        <v>2041</v>
       </c>
       <c r="C659" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D659" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E659" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F659" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G659" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="660" spans="1:7">
       <c r="A660" s="5" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B660" t="s">
         <v>2043</v>
       </c>
-      <c r="B660" t="s">
+      <c r="C660" t="s">
         <v>2044</v>
       </c>
-      <c r="C660" t="s">
+      <c r="D660" t="s">
         <v>2045</v>
-      </c>
-[...1 lines deleted...]
-        <v>2046</v>
       </c>
       <c r="E660"/>
       <c r="F660"/>
       <c r="G660" t="s">
-        <v>2047</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="661" spans="1:7">
       <c r="A661" s="5" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B661" t="s">
         <v>2048</v>
       </c>
-      <c r="B661" t="s">
+      <c r="C661" t="s">
         <v>2049</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092</v>
       </c>
       <c r="D661" t="s">
         <v>2050</v>
       </c>
       <c r="E661"/>
       <c r="F661"/>
       <c r="G661" t="s">
         <v>2051</v>
       </c>
     </row>
     <row r="662" spans="1:7">
       <c r="A662" s="5" t="s">
         <v>2052</v>
       </c>
       <c r="B662" t="s">
         <v>2053</v>
       </c>
       <c r="C662" t="s">
-        <v>1050</v>
+        <v>2007</v>
       </c>
       <c r="D662" t="s">
         <v>2054</v>
       </c>
       <c r="E662"/>
       <c r="F662"/>
       <c r="G662" t="s">
         <v>2055</v>
       </c>
     </row>
     <row r="663" spans="1:7">
       <c r="A663" s="5" t="s">
         <v>2056</v>
       </c>
       <c r="B663" t="s">
         <v>2057</v>
       </c>
       <c r="C663" t="s">
         <v>2058</v>
       </c>
       <c r="D663" t="s">
         <v>2059</v>
       </c>
       <c r="E663"/>
       <c r="F663"/>
@@ -23598,547 +23676,547 @@
     </row>
     <row r="665" spans="1:7">
       <c r="A665" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B665" s="4" t="s">
         <v>2066</v>
       </c>
       <c r="C665" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D665" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E665" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F665" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G665" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="666" spans="1:7">
-      <c r="A666" s="5" t="s">
-        <v>1366</v>
+      <c r="A666" s="5">
+        <v>3549</v>
       </c>
       <c r="B666" t="s">
-        <v>1367</v>
+        <v>1371</v>
       </c>
       <c r="C666" t="s">
-        <v>1368</v>
+        <v>1372</v>
       </c>
       <c r="D666" t="s">
-        <v>1369</v>
+        <v>1373</v>
       </c>
       <c r="E666"/>
       <c r="F666"/>
       <c r="G666" t="s">
-        <v>1370</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="667" spans="1:7">
-      <c r="A667" s="5">
-        <v>3546</v>
+      <c r="A667" s="5" t="s">
+        <v>1394</v>
       </c>
       <c r="B667" t="s">
-        <v>1317</v>
+        <v>1395</v>
       </c>
       <c r="C667" t="s">
-        <v>1318</v>
+        <v>1396</v>
       </c>
       <c r="D667" t="s">
-        <v>1319</v>
+        <v>1397</v>
       </c>
       <c r="E667"/>
       <c r="F667"/>
       <c r="G667" t="s">
-        <v>1320</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="668" spans="1:7">
-      <c r="A668" s="5" t="s">
-        <v>1380</v>
+      <c r="A668" s="5">
+        <v>3546</v>
       </c>
       <c r="B668" t="s">
-        <v>1381</v>
+        <v>1313</v>
       </c>
       <c r="C668" t="s">
-        <v>1382</v>
+        <v>1314</v>
       </c>
       <c r="D668" t="s">
-        <v>1383</v>
+        <v>1315</v>
       </c>
       <c r="E668"/>
       <c r="F668"/>
       <c r="G668" t="s">
-        <v>1384</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="669" spans="1:7">
-      <c r="A669" s="5">
-        <v>3547</v>
+      <c r="A669" s="5" t="s">
+        <v>1355</v>
       </c>
       <c r="B669" t="s">
-        <v>1413</v>
+        <v>1356</v>
       </c>
       <c r="C669" t="s">
-        <v>1414</v>
+        <v>1357</v>
       </c>
       <c r="D669" t="s">
-        <v>1415</v>
+        <v>1358</v>
       </c>
       <c r="E669"/>
       <c r="F669"/>
       <c r="G669" t="s">
-        <v>1416</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="670" spans="1:7">
       <c r="A670" s="5">
-        <v>3549</v>
+        <v>3547</v>
       </c>
       <c r="B670" t="s">
-        <v>1409</v>
+        <v>1399</v>
       </c>
       <c r="C670" t="s">
-        <v>1410</v>
+        <v>1400</v>
       </c>
       <c r="D670" t="s">
-        <v>1411</v>
+        <v>1401</v>
       </c>
       <c r="E670"/>
       <c r="F670"/>
       <c r="G670" t="s">
-        <v>1412</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="671" spans="1:7">
       <c r="A671" s="5" t="s">
-        <v>1337</v>
+        <v>1360</v>
       </c>
       <c r="B671" t="s">
-        <v>1338</v>
+        <v>1361</v>
       </c>
       <c r="C671" t="s">
-        <v>1339</v>
+        <v>1362</v>
       </c>
       <c r="D671" t="s">
-        <v>1340</v>
+        <v>1363</v>
       </c>
       <c r="E671"/>
       <c r="F671"/>
       <c r="G671" t="s">
-        <v>1341</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="672" spans="1:7">
       <c r="A672" s="5" t="s">
-        <v>1361</v>
+        <v>1340</v>
       </c>
       <c r="B672" t="s">
-        <v>1362</v>
+        <v>1341</v>
       </c>
       <c r="C672" t="s">
-        <v>1363</v>
+        <v>1342</v>
       </c>
       <c r="D672" t="s">
-        <v>1364</v>
+        <v>1343</v>
       </c>
       <c r="E672"/>
       <c r="F672"/>
       <c r="G672" t="s">
-        <v>1365</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="673" spans="1:7">
       <c r="A673" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B673" s="4" t="s">
         <v>2067</v>
       </c>
       <c r="C673" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D673" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E673" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F673" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G673" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="674" spans="1:7">
       <c r="A674" s="5" t="s">
-        <v>1509</v>
+        <v>1515</v>
       </c>
       <c r="B674" t="s">
-        <v>1510</v>
+        <v>1516</v>
       </c>
       <c r="C674" t="s">
-        <v>1511</v>
+        <v>1517</v>
       </c>
       <c r="D674" t="s">
-        <v>1512</v>
+        <v>1518</v>
       </c>
       <c r="E674"/>
       <c r="F674"/>
       <c r="G674" t="s">
-        <v>1513</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="675" spans="1:7">
       <c r="A675" s="5" t="s">
-        <v>1504</v>
+        <v>1438</v>
       </c>
       <c r="B675" t="s">
-        <v>1505</v>
+        <v>1439</v>
       </c>
       <c r="C675" t="s">
-        <v>1506</v>
+        <v>1440</v>
       </c>
       <c r="D675" t="s">
-        <v>1507</v>
+        <v>1441</v>
       </c>
       <c r="E675"/>
       <c r="F675"/>
       <c r="G675" t="s">
-        <v>1508</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="676" spans="1:7">
-      <c r="A676" s="5">
-        <v>3541</v>
+      <c r="A676" s="5" t="s">
+        <v>1486</v>
       </c>
       <c r="B676" t="s">
-        <v>1474</v>
+        <v>1487</v>
       </c>
       <c r="C676" t="s">
-        <v>1475</v>
+        <v>1488</v>
       </c>
       <c r="D676" t="s">
-        <v>1476</v>
+        <v>1489</v>
       </c>
       <c r="E676"/>
       <c r="F676"/>
       <c r="G676" t="s">
-        <v>1477</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="677" spans="1:7">
       <c r="A677" s="5" t="s">
-        <v>1488</v>
+        <v>1471</v>
       </c>
       <c r="B677" t="s">
-        <v>1489</v>
+        <v>1472</v>
       </c>
       <c r="C677" t="s">
-        <v>1490</v>
+        <v>1473</v>
       </c>
       <c r="D677" t="s">
-        <v>1491</v>
+        <v>1474</v>
       </c>
       <c r="E677"/>
       <c r="F677"/>
       <c r="G677" t="s">
-        <v>1492</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="678" spans="1:7">
       <c r="A678" s="5">
         <v>3542</v>
       </c>
       <c r="B678" t="s">
-        <v>1514</v>
+        <v>1520</v>
       </c>
       <c r="C678" t="s">
-        <v>1515</v>
+        <v>1521</v>
       </c>
       <c r="D678" t="s">
-        <v>1516</v>
+        <v>1522</v>
       </c>
       <c r="E678"/>
       <c r="F678"/>
       <c r="G678" t="s">
-        <v>1517</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="679" spans="1:7">
       <c r="A679" s="5" t="s">
-        <v>1439</v>
+        <v>1424</v>
       </c>
       <c r="B679" t="s">
-        <v>1440</v>
+        <v>1425</v>
       </c>
       <c r="C679" t="s">
-        <v>1441</v>
+        <v>1426</v>
       </c>
       <c r="D679" t="s">
-        <v>1442</v>
+        <v>1427</v>
       </c>
       <c r="E679"/>
       <c r="F679"/>
       <c r="G679" t="s">
-        <v>1443</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="680" spans="1:7">
-      <c r="A680" s="5" t="s">
-        <v>1478</v>
+      <c r="A680" s="5">
+        <v>3541</v>
       </c>
       <c r="B680" t="s">
-        <v>1479</v>
+        <v>1434</v>
       </c>
       <c r="C680" t="s">
-        <v>1480</v>
+        <v>1435</v>
       </c>
       <c r="D680" t="s">
-        <v>1481</v>
+        <v>1436</v>
       </c>
       <c r="E680"/>
       <c r="F680"/>
       <c r="G680" t="s">
-        <v>1482</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="681" spans="1:7">
       <c r="A681" s="5" t="s">
-        <v>1493</v>
+        <v>1481</v>
       </c>
       <c r="B681" t="s">
-        <v>1494</v>
+        <v>1482</v>
       </c>
       <c r="C681" t="s">
-        <v>1495</v>
+        <v>1483</v>
       </c>
       <c r="D681" t="s">
-        <v>1496</v>
+        <v>1484</v>
       </c>
       <c r="E681"/>
       <c r="F681"/>
       <c r="G681" t="s">
-        <v>1497</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="682" spans="1:7">
       <c r="A682" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B682" s="4" t="s">
         <v>2068</v>
       </c>
       <c r="C682" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D682" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E682" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F682" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G682" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="683" spans="1:7">
       <c r="A683" s="5" t="s">
-        <v>1732</v>
+        <v>1780</v>
       </c>
       <c r="B683" t="s">
-        <v>1733</v>
+        <v>1781</v>
       </c>
       <c r="C683" t="s">
-        <v>1602</v>
-[...1 lines deleted...]
-      <c r="D683"/>
+        <v>1782</v>
+      </c>
+      <c r="D683" t="s">
+        <v>1518</v>
+      </c>
       <c r="E683"/>
       <c r="F683"/>
       <c r="G683" t="s">
-        <v>1734</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="684" spans="1:7">
       <c r="A684" s="5" t="s">
-        <v>1750</v>
+        <v>1660</v>
       </c>
       <c r="B684" t="s">
-        <v>1751</v>
+        <v>1661</v>
       </c>
       <c r="C684" t="s">
-        <v>1752</v>
+        <v>1473</v>
       </c>
       <c r="D684" t="s">
-        <v>1753</v>
+        <v>1474</v>
       </c>
       <c r="E684"/>
       <c r="F684"/>
       <c r="G684" t="s">
-        <v>1754</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="685" spans="1:7">
       <c r="A685" s="5" t="s">
-        <v>1775</v>
+        <v>1740</v>
       </c>
       <c r="B685" t="s">
-        <v>1776</v>
+        <v>1741</v>
       </c>
       <c r="C685" t="s">
-        <v>1511</v>
+        <v>1742</v>
       </c>
       <c r="D685" t="s">
-        <v>1512</v>
+        <v>1743</v>
       </c>
       <c r="E685"/>
       <c r="F685"/>
       <c r="G685" t="s">
-        <v>1777</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="686" spans="1:7">
-      <c r="A686" s="5" t="s">
-        <v>1766</v>
+      <c r="A686" s="5">
+        <v>3536</v>
       </c>
       <c r="B686" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="C686" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="D686" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="E686"/>
       <c r="F686"/>
       <c r="G686" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="687" spans="1:7">
       <c r="A687" s="5" t="s">
-        <v>1667</v>
+        <v>1712</v>
       </c>
       <c r="B687" t="s">
-        <v>1668</v>
+        <v>1713</v>
       </c>
       <c r="C687" t="s">
-        <v>1490</v>
+        <v>1714</v>
       </c>
       <c r="D687" t="s">
-        <v>1491</v>
+        <v>1715</v>
       </c>
       <c r="E687"/>
       <c r="F687"/>
       <c r="G687" t="s">
-        <v>1669</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="688" spans="1:7">
-      <c r="A688" s="5">
-        <v>3536</v>
+      <c r="A688" s="5" t="s">
+        <v>1777</v>
       </c>
       <c r="B688" t="s">
-        <v>1714</v>
+        <v>1778</v>
       </c>
       <c r="C688" t="s">
-        <v>1715</v>
+        <v>1483</v>
       </c>
       <c r="D688" t="s">
-        <v>1716</v>
+        <v>1484</v>
       </c>
       <c r="E688"/>
       <c r="F688"/>
       <c r="G688" t="s">
-        <v>1717</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="689" spans="1:7">
       <c r="A689" s="5" t="s">
-        <v>1782</v>
+        <v>1717</v>
       </c>
       <c r="B689" t="s">
-        <v>1783</v>
+        <v>1718</v>
       </c>
       <c r="C689" t="s">
-        <v>1784</v>
-[...3 lines deleted...]
-      </c>
+        <v>1592</v>
+      </c>
+      <c r="D689"/>
       <c r="E689"/>
       <c r="F689"/>
       <c r="G689" t="s">
-        <v>1786</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="690" spans="1:7">
       <c r="A690" s="5" t="s">
-        <v>1778</v>
+        <v>1735</v>
       </c>
       <c r="B690" t="s">
-        <v>1779</v>
+        <v>1736</v>
       </c>
       <c r="C690" t="s">
-        <v>1780</v>
+        <v>1737</v>
       </c>
       <c r="D690" t="s">
-        <v>1507</v>
+        <v>1738</v>
       </c>
       <c r="E690"/>
       <c r="F690"/>
       <c r="G690" t="s">
-        <v>1781</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="691" spans="1:7">
       <c r="A691" s="5" t="s">
-        <v>1755</v>
+        <v>1772</v>
       </c>
       <c r="B691" t="s">
-        <v>1756</v>
+        <v>1773</v>
       </c>
       <c r="C691" t="s">
-        <v>195</v>
+        <v>1774</v>
       </c>
       <c r="D691" t="s">
-        <v>1757</v>
+        <v>1775</v>
       </c>
       <c r="E691"/>
       <c r="F691"/>
       <c r="G691" t="s">
-        <v>1758</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="692" spans="1:7">
       <c r="A692" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B692" s="4" t="s">
         <v>2069</v>
       </c>
       <c r="C692" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D692" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E692" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F692" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G692" s="4" t="s">
         <v>11</v>
       </c>
     </row>
@@ -24202,269 +24280,269 @@
     <row r="696" spans="1:7">
       <c r="A696" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B696" s="4" t="s">
         <v>2085</v>
       </c>
       <c r="C696" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D696" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E696" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F696" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G696" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="697" spans="1:7">
       <c r="A697" s="5">
-        <v>103823</v>
+        <v>104000</v>
       </c>
       <c r="B697" t="s">
         <v>2086</v>
       </c>
       <c r="C697" t="s">
         <v>2087</v>
       </c>
       <c r="D697" t="s">
         <v>2088</v>
       </c>
       <c r="E697" t="s">
         <v>2089</v>
       </c>
       <c r="F697"/>
       <c r="G697" t="s">
         <v>2090</v>
       </c>
     </row>
     <row r="698" spans="1:7">
-      <c r="A698" s="5">
-        <v>103939</v>
+      <c r="A698" s="5" t="s">
+        <v>2091</v>
       </c>
       <c r="B698" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
       <c r="C698" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="D698" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="E698" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="F698"/>
       <c r="G698" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="699" spans="1:7">
       <c r="A699" s="5">
-        <v>104000</v>
+        <v>103823</v>
       </c>
       <c r="B699" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="C699" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="D699" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="E699" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
       <c r="F699"/>
       <c r="G699" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="700" spans="1:7">
       <c r="A700" s="5">
         <v>103895</v>
       </c>
       <c r="B700" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="C700" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="D700" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="E700" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
       <c r="F700"/>
       <c r="G700" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="701" spans="1:7">
-      <c r="A701" s="5" t="s">
-        <v>2106</v>
+      <c r="A701" s="5">
+        <v>103939</v>
       </c>
       <c r="B701" t="s">
         <v>2107</v>
       </c>
       <c r="C701" t="s">
         <v>2108</v>
       </c>
       <c r="D701" t="s">
         <v>2109</v>
       </c>
       <c r="E701" t="s">
         <v>2110</v>
       </c>
       <c r="F701"/>
       <c r="G701" t="s">
         <v>2111</v>
       </c>
     </row>
     <row r="702" spans="1:7">
       <c r="A702" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B702" s="4" t="s">
         <v>2112</v>
       </c>
       <c r="C702" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D702" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E702" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F702" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G702" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="703" spans="1:7">
       <c r="A703" s="5" t="s">
         <v>2113</v>
       </c>
       <c r="B703" t="s">
         <v>2114</v>
       </c>
       <c r="C703" t="s">
-        <v>789</v>
+        <v>1074</v>
       </c>
       <c r="D703" t="s">
         <v>2115</v>
       </c>
       <c r="E703" t="s">
         <v>2116</v>
       </c>
       <c r="F703"/>
       <c r="G703" t="s">
         <v>2117</v>
       </c>
     </row>
     <row r="704" spans="1:7">
       <c r="A704" s="5" t="s">
         <v>2118</v>
       </c>
       <c r="B704" t="s">
         <v>2119</v>
       </c>
       <c r="C704" t="s">
         <v>2120</v>
       </c>
       <c r="D704" t="s">
         <v>2121</v>
       </c>
       <c r="E704" t="s">
         <v>2122</v>
       </c>
       <c r="F704"/>
       <c r="G704" t="s">
         <v>2123</v>
       </c>
     </row>
     <row r="705" spans="1:7">
       <c r="A705" s="5" t="s">
         <v>2124</v>
       </c>
       <c r="B705" t="s">
         <v>2125</v>
       </c>
       <c r="C705" t="s">
+        <v>790</v>
+      </c>
+      <c r="D705" t="s">
         <v>2126</v>
       </c>
-      <c r="D705" t="s">
+      <c r="E705" t="s">
         <v>2127</v>
-      </c>
-[...1 lines deleted...]
-        <v>2128</v>
       </c>
       <c r="F705"/>
       <c r="G705" t="s">
-        <v>2129</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="706" spans="1:7">
       <c r="A706" s="5" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B706" t="s">
         <v>2130</v>
       </c>
-      <c r="B706" t="s">
+      <c r="C706" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D706" t="s">
         <v>2131</v>
       </c>
-      <c r="C706" t="s">
-[...2 lines deleted...]
-      <c r="D706" t="s">
+      <c r="E706" t="s">
         <v>2132</v>
-      </c>
-[...1 lines deleted...]
-        <v>2133</v>
       </c>
       <c r="F706"/>
       <c r="G706" t="s">
-        <v>2134</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="707" spans="1:7">
       <c r="A707" s="5" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B707" t="s">
         <v>2135</v>
       </c>
-      <c r="B707" t="s">
+      <c r="C707" t="s">
         <v>2136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1092</v>
       </c>
       <c r="D707" t="s">
         <v>2137</v>
       </c>
       <c r="E707" t="s">
         <v>2138</v>
       </c>
       <c r="F707"/>
       <c r="G707" t="s">
         <v>2139</v>
       </c>
     </row>
     <row r="708" spans="1:7">
       <c r="A708" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B708" s="4" t="s">
         <v>2140</v>
       </c>
       <c r="C708" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D708" s="4" t="s">
         <v>8</v>
       </c>
@@ -24645,1324 +24723,1324 @@
       <c r="B717" t="s">
         <v>2174</v>
       </c>
       <c r="C717" t="s">
         <v>2163</v>
       </c>
       <c r="D717" t="s">
         <v>2164</v>
       </c>
       <c r="E717" t="s">
         <v>2175</v>
       </c>
       <c r="F717"/>
       <c r="G717" t="s">
         <v>2176</v>
       </c>
     </row>
     <row r="718" spans="1:7">
       <c r="A718" s="5" t="s">
         <v>2177</v>
       </c>
       <c r="B718" t="s">
         <v>2178</v>
       </c>
       <c r="C718" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D718" t="s">
+        <v>2154</v>
+      </c>
+      <c r="E718" t="s">
         <v>2179</v>
-      </c>
-[...4 lines deleted...]
-        <v>2181</v>
       </c>
       <c r="F718"/>
       <c r="G718" t="s">
-        <v>2182</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="719" spans="1:7">
       <c r="A719" s="5" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B719" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D719" t="s">
+        <v>2144</v>
+      </c>
+      <c r="E719" t="s">
         <v>2183</v>
-      </c>
-[...10 lines deleted...]
-        <v>2185</v>
       </c>
       <c r="F719"/>
       <c r="G719" t="s">
-        <v>2186</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="720" spans="1:7">
       <c r="A720" s="5" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B720" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2148</v>
+      </c>
+      <c r="D720" t="s">
         <v>2187</v>
       </c>
-      <c r="B720" t="s">
+      <c r="E720" t="s">
         <v>2188</v>
-      </c>
-[...7 lines deleted...]
-        <v>2190</v>
       </c>
       <c r="F720"/>
       <c r="G720" t="s">
-        <v>2191</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="721" spans="1:7">
       <c r="A721" s="5" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B721" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C721" t="s">
         <v>2192</v>
       </c>
-      <c r="B721" t="s">
+      <c r="D721" t="s">
+        <v>1897</v>
+      </c>
+      <c r="E721" t="s">
         <v>2193</v>
-      </c>
-[...7 lines deleted...]
-        <v>2194</v>
       </c>
       <c r="F721"/>
       <c r="G721" t="s">
-        <v>2195</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="722" spans="1:7">
       <c r="A722" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B722" s="4" t="s">
-        <v>2196</v>
+        <v>2195</v>
       </c>
       <c r="C722" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D722" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E722" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F722" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G722" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="723" spans="1:7">
-      <c r="A723" s="5" t="s">
+      <c r="A723" s="5">
+        <v>18711</v>
+      </c>
+      <c r="B723" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C723" t="s">
         <v>2197</v>
       </c>
-      <c r="B723" t="s">
+      <c r="D723" t="s">
         <v>2198</v>
-      </c>
-[...4 lines deleted...]
-        <v>2200</v>
       </c>
       <c r="E723"/>
       <c r="F723"/>
       <c r="G723" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="724" spans="1:7">
+      <c r="A724" s="5" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B724" t="s">
         <v>2201</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B724" t="s">
+      <c r="C724" t="s">
         <v>2202</v>
       </c>
-      <c r="C724" t="s">
+      <c r="D724" t="s">
         <v>2203</v>
-      </c>
-[...1 lines deleted...]
-        <v>2204</v>
       </c>
       <c r="E724"/>
       <c r="F724"/>
       <c r="G724" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="725" spans="1:7">
+      <c r="A725" s="5">
+        <v>18709</v>
+      </c>
+      <c r="B725" t="s">
         <v>2205</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A725" s="5" t="s">
+      <c r="C725" t="s">
         <v>2206</v>
       </c>
-      <c r="B725" t="s">
+      <c r="D725" t="s">
         <v>2207</v>
-      </c>
-[...4 lines deleted...]
-        <v>2209</v>
       </c>
       <c r="E725"/>
       <c r="F725"/>
       <c r="G725" t="s">
-        <v>2210</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="726" spans="1:7">
       <c r="A726" s="5">
-        <v>18711</v>
+        <v>18708</v>
       </c>
       <c r="B726" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2210</v>
+      </c>
+      <c r="D726" t="s">
         <v>2211</v>
-      </c>
-[...4 lines deleted...]
-        <v>2213</v>
       </c>
       <c r="E726"/>
       <c r="F726"/>
       <c r="G726" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="727" spans="1:7">
+      <c r="A727" s="5" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B727" t="s">
         <v>2214</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B727" t="s">
+      <c r="C727" t="s">
         <v>2215</v>
       </c>
-      <c r="C727" t="s">
+      <c r="D727" t="s">
         <v>2216</v>
-      </c>
-[...1 lines deleted...]
-        <v>2217</v>
       </c>
       <c r="E727"/>
       <c r="F727"/>
       <c r="G727" t="s">
-        <v>2218</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="728" spans="1:7">
       <c r="A728" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B728" s="4" t="s">
-        <v>2219</v>
+        <v>2218</v>
       </c>
       <c r="C728" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D728" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E728" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F728" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G728" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="729" spans="1:7">
       <c r="A729" s="5" t="s">
+        <v>2219</v>
+      </c>
+      <c r="B729" t="s">
         <v>2220</v>
       </c>
-      <c r="B729" t="s">
+      <c r="C729" t="s">
         <v>2221</v>
       </c>
-      <c r="C729" t="s">
+      <c r="D729" t="s">
         <v>2222</v>
-      </c>
-[...1 lines deleted...]
-        <v>2223</v>
       </c>
       <c r="E729"/>
       <c r="F729"/>
       <c r="G729" t="s">
-        <v>2224</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="730" spans="1:7">
       <c r="A730" s="5" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B730" t="s">
         <v>2225</v>
       </c>
-      <c r="B730" t="s">
+      <c r="C730" t="s">
         <v>2226</v>
       </c>
-      <c r="C730" t="s">
+      <c r="D730" t="s">
         <v>2227</v>
-      </c>
-[...1 lines deleted...]
-        <v>2228</v>
       </c>
       <c r="E730"/>
       <c r="F730"/>
       <c r="G730" t="s">
-        <v>2229</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="731" spans="1:7">
       <c r="A731" s="5" t="s">
+        <v>2229</v>
+      </c>
+      <c r="B731" t="s">
         <v>2230</v>
       </c>
-      <c r="B731" t="s">
+      <c r="C731" t="s">
         <v>2231</v>
       </c>
-      <c r="C731" t="s">
+      <c r="D731" t="s">
         <v>2232</v>
-      </c>
-[...1 lines deleted...]
-        <v>2233</v>
       </c>
       <c r="E731"/>
       <c r="F731"/>
       <c r="G731" t="s">
-        <v>2234</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="732" spans="1:7">
       <c r="A732" s="5" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B732" t="s">
         <v>2235</v>
       </c>
-      <c r="B732" t="s">
+      <c r="C732" t="s">
         <v>2236</v>
       </c>
-      <c r="C732" t="s">
+      <c r="D732" t="s">
         <v>2237</v>
-      </c>
-[...1 lines deleted...]
-        <v>2238</v>
       </c>
       <c r="E732"/>
       <c r="F732"/>
       <c r="G732" t="s">
-        <v>2239</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="733" spans="1:7">
       <c r="A733" s="5" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B733" t="s">
         <v>2240</v>
       </c>
-      <c r="B733" t="s">
+      <c r="C733" t="s">
         <v>2241</v>
       </c>
-      <c r="C733" t="s">
+      <c r="D733" t="s">
         <v>2242</v>
-      </c>
-[...1 lines deleted...]
-        <v>2243</v>
       </c>
       <c r="E733"/>
       <c r="F733"/>
       <c r="G733" t="s">
-        <v>2244</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="734" spans="1:7">
       <c r="A734" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B734" s="4" t="s">
-        <v>2245</v>
+        <v>2244</v>
       </c>
       <c r="C734" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D734" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E734" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F734" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G734" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="735" spans="1:7">
       <c r="A735" s="5" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B735" t="s">
         <v>2246</v>
       </c>
-      <c r="B735" t="s">
+      <c r="C735" t="s">
         <v>2247</v>
       </c>
-      <c r="C735" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D735" t="s">
-        <v>2249</v>
+        <v>1822</v>
       </c>
       <c r="E735"/>
       <c r="F735"/>
       <c r="G735" t="s">
-        <v>2250</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="736" spans="1:7">
       <c r="A736" s="5" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B736" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C736" t="s">
         <v>2251</v>
       </c>
-      <c r="B736" t="s">
+      <c r="D736" t="s">
         <v>2252</v>
-      </c>
-[...4 lines deleted...]
-        <v>1521</v>
       </c>
       <c r="E736"/>
       <c r="F736"/>
       <c r="G736" t="s">
         <v>2253</v>
       </c>
     </row>
     <row r="737" spans="1:7">
       <c r="A737" s="5" t="s">
         <v>2254</v>
       </c>
       <c r="B737" t="s">
         <v>2255</v>
       </c>
       <c r="C737" t="s">
-        <v>2256</v>
+        <v>1507</v>
       </c>
       <c r="D737" t="s">
-        <v>2257</v>
+        <v>1508</v>
       </c>
       <c r="E737"/>
       <c r="F737"/>
       <c r="G737" t="s">
-        <v>2258</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="738" spans="1:7">
       <c r="A738" s="5" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B738" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C738" t="s">
         <v>2259</v>
       </c>
-      <c r="B738" t="s">
+      <c r="D738" t="s">
         <v>2260</v>
-      </c>
-[...4 lines deleted...]
-        <v>1853</v>
       </c>
       <c r="E738"/>
       <c r="F738"/>
       <c r="G738" t="s">
-        <v>2262</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="739" spans="1:7">
       <c r="A739" s="5" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B739" t="s">
         <v>2263</v>
       </c>
-      <c r="B739" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C739" t="s">
-        <v>1711</v>
+        <v>1700</v>
       </c>
       <c r="D739" t="s">
-        <v>1838</v>
+        <v>1797</v>
       </c>
       <c r="E739"/>
       <c r="F739"/>
       <c r="G739" t="s">
-        <v>2265</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="740" spans="1:7">
       <c r="A740" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B740" s="4" t="s">
-        <v>2266</v>
+        <v>2265</v>
       </c>
       <c r="C740" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D740" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E740" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F740" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G740" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="741" spans="1:7">
       <c r="A741" s="5" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B741" t="s">
         <v>2267</v>
       </c>
-      <c r="B741" t="s">
+      <c r="C741" t="s">
         <v>2268</v>
       </c>
-      <c r="C741" t="s">
+      <c r="D741" t="s">
         <v>2269</v>
-      </c>
-[...1 lines deleted...]
-        <v>2270</v>
       </c>
       <c r="E741"/>
       <c r="F741"/>
       <c r="G741" t="s">
-        <v>2271</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="742" spans="1:7">
       <c r="A742" s="5" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B742" t="s">
         <v>2272</v>
       </c>
-      <c r="B742" t="s">
+      <c r="C742" t="s">
         <v>2273</v>
       </c>
-      <c r="C742" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D742" t="s">
-        <v>1842</v>
+        <v>1793</v>
       </c>
       <c r="E742"/>
       <c r="F742"/>
       <c r="G742" t="s">
         <v>2274</v>
       </c>
     </row>
     <row r="743" spans="1:7">
       <c r="A743" s="5" t="s">
         <v>2275</v>
       </c>
       <c r="B743" t="s">
         <v>2276</v>
       </c>
       <c r="C743" t="s">
         <v>2277</v>
       </c>
       <c r="D743" t="s">
         <v>2278</v>
       </c>
       <c r="E743"/>
       <c r="F743"/>
       <c r="G743" t="s">
         <v>2279</v>
       </c>
     </row>
     <row r="744" spans="1:7">
       <c r="A744" s="5" t="s">
         <v>2280</v>
       </c>
       <c r="B744" t="s">
-        <v>2276</v>
+        <v>2281</v>
       </c>
       <c r="C744" t="s">
-        <v>2277</v>
+        <v>2282</v>
       </c>
       <c r="D744" t="s">
-        <v>2278</v>
+        <v>2283</v>
       </c>
       <c r="E744"/>
       <c r="F744"/>
       <c r="G744" t="s">
-        <v>2281</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="745" spans="1:7">
       <c r="A745" s="5" t="s">
-        <v>2282</v>
+        <v>2285</v>
       </c>
       <c r="B745" t="s">
-        <v>2273</v>
+        <v>2286</v>
       </c>
       <c r="C745" t="s">
-        <v>2063</v>
+        <v>2287</v>
       </c>
       <c r="D745" t="s">
-        <v>1842</v>
+        <v>2288</v>
       </c>
       <c r="E745"/>
       <c r="F745"/>
       <c r="G745" t="s">
-        <v>2283</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="746" spans="1:7">
       <c r="A746" s="5" t="s">
-        <v>2284</v>
+        <v>2290</v>
       </c>
       <c r="B746" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
       <c r="C746" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="D746" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="E746"/>
       <c r="F746"/>
       <c r="G746" t="s">
-        <v>2288</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="747" spans="1:7">
       <c r="A747" s="5" t="s">
-        <v>2289</v>
+        <v>2292</v>
       </c>
       <c r="B747" t="s">
-        <v>2268</v>
+        <v>2272</v>
       </c>
       <c r="C747" t="s">
-        <v>2269</v>
+        <v>2273</v>
       </c>
       <c r="D747" t="s">
-        <v>2270</v>
+        <v>1793</v>
       </c>
       <c r="E747"/>
       <c r="F747"/>
       <c r="G747" t="s">
-        <v>2290</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="748" spans="1:7">
       <c r="A748" s="5" t="s">
-        <v>2291</v>
+        <v>2294</v>
       </c>
       <c r="B748" t="s">
-        <v>2292</v>
+        <v>2295</v>
       </c>
       <c r="C748" t="s">
-        <v>2293</v>
+        <v>2296</v>
       </c>
       <c r="D748" t="s">
-        <v>2294</v>
+        <v>2297</v>
       </c>
       <c r="E748"/>
       <c r="F748"/>
       <c r="G748" t="s">
-        <v>2295</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="749" spans="1:7">
       <c r="A749" s="5" t="s">
-        <v>2296</v>
+        <v>2299</v>
       </c>
       <c r="B749" t="s">
-        <v>2297</v>
+        <v>2300</v>
       </c>
       <c r="C749" t="s">
-        <v>2298</v>
+        <v>2301</v>
       </c>
       <c r="D749" t="s">
-        <v>2299</v>
-[...1 lines deleted...]
-      <c r="E749"/>
+        <v>2302</v>
+      </c>
+      <c r="E749" t="s">
+        <v>1369</v>
+      </c>
       <c r="F749"/>
       <c r="G749" t="s">
-        <v>2300</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="750" spans="1:7">
       <c r="A750" s="5" t="s">
-        <v>2301</v>
+        <v>2304</v>
       </c>
       <c r="B750" t="s">
-        <v>2297</v>
+        <v>2267</v>
       </c>
       <c r="C750" t="s">
-        <v>2298</v>
+        <v>2268</v>
       </c>
       <c r="D750" t="s">
-        <v>2299</v>
+        <v>2269</v>
       </c>
       <c r="E750"/>
       <c r="F750"/>
       <c r="G750" t="s">
-        <v>2302</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="751" spans="1:7">
       <c r="A751" s="5" t="s">
-        <v>2303</v>
+        <v>2306</v>
       </c>
       <c r="B751" t="s">
-        <v>2292</v>
+        <v>2276</v>
       </c>
       <c r="C751" t="s">
-        <v>2293</v>
+        <v>2277</v>
       </c>
       <c r="D751" t="s">
-        <v>2294</v>
+        <v>2278</v>
       </c>
       <c r="E751"/>
       <c r="F751"/>
       <c r="G751" t="s">
-        <v>2304</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="752" spans="1:7">
       <c r="A752" s="5" t="s">
-        <v>2305</v>
+        <v>2308</v>
       </c>
       <c r="B752" t="s">
-        <v>2306</v>
+        <v>2281</v>
       </c>
       <c r="C752" t="s">
-        <v>2307</v>
+        <v>2282</v>
       </c>
       <c r="D752" t="s">
-        <v>2308</v>
-[...3 lines deleted...]
-      </c>
+        <v>2283</v>
+      </c>
+      <c r="E752"/>
       <c r="F752"/>
       <c r="G752" t="s">
         <v>2309</v>
       </c>
     </row>
     <row r="753" spans="1:7">
       <c r="A753" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B753" s="4" t="s">
         <v>2310</v>
       </c>
       <c r="C753" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D753" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E753" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F753" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G753" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="754" spans="1:7">
       <c r="A754" s="5" t="s">
         <v>2311</v>
       </c>
       <c r="B754" t="s">
         <v>2312</v>
       </c>
       <c r="C754" t="s">
+        <v>823</v>
+      </c>
+      <c r="D754" t="s">
         <v>2313</v>
-      </c>
-[...1 lines deleted...]
-        <v>2314</v>
       </c>
       <c r="E754"/>
       <c r="F754"/>
       <c r="G754" t="s">
-        <v>2315</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="755" spans="1:7">
       <c r="A755" s="5" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B755" t="s">
         <v>2316</v>
       </c>
-      <c r="B755" t="s">
+      <c r="C755" t="s">
         <v>2317</v>
       </c>
-      <c r="C755" t="s">
+      <c r="D755" t="s">
         <v>2318</v>
-      </c>
-[...1 lines deleted...]
-        <v>2319</v>
       </c>
       <c r="E755"/>
       <c r="F755"/>
       <c r="G755" t="s">
-        <v>2320</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="756" spans="1:7">
       <c r="A756" s="5" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B756" t="s">
         <v>2321</v>
       </c>
-      <c r="B756" t="s">
+      <c r="C756" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D756" t="s">
         <v>2322</v>
-      </c>
-[...4 lines deleted...]
-        <v>2323</v>
       </c>
       <c r="E756"/>
       <c r="F756"/>
       <c r="G756" t="s">
-        <v>2324</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="757" spans="1:7">
       <c r="A757" s="5" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B757" t="s">
         <v>2325</v>
       </c>
-      <c r="B757" t="s">
+      <c r="C757" t="s">
         <v>2326</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="D757" t="s">
         <v>2327</v>
       </c>
       <c r="E757"/>
       <c r="F757"/>
       <c r="G757" t="s">
         <v>2328</v>
       </c>
     </row>
     <row r="758" spans="1:7">
       <c r="A758" s="5" t="s">
         <v>2329</v>
       </c>
       <c r="B758" t="s">
         <v>2330</v>
       </c>
       <c r="C758" t="s">
-        <v>2318</v>
+        <v>276</v>
       </c>
       <c r="D758" t="s">
-        <v>2319</v>
+        <v>2331</v>
       </c>
       <c r="E758"/>
       <c r="F758"/>
       <c r="G758" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="759" spans="1:7">
       <c r="A759" s="5" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
       <c r="B759" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="C759" t="s">
-        <v>1259</v>
+        <v>2335</v>
       </c>
       <c r="D759" t="s">
-        <v>2323</v>
+        <v>2313</v>
       </c>
       <c r="E759"/>
       <c r="F759"/>
       <c r="G759" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="760" spans="1:7">
       <c r="A760" s="5" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="B760" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
       <c r="C760" t="s">
-        <v>2337</v>
+        <v>2317</v>
       </c>
       <c r="D760" t="s">
-        <v>2338</v>
+        <v>2318</v>
       </c>
       <c r="E760"/>
       <c r="F760"/>
       <c r="G760" t="s">
         <v>2339</v>
       </c>
     </row>
     <row r="761" spans="1:7">
       <c r="A761" s="5" t="s">
         <v>2340</v>
       </c>
       <c r="B761" t="s">
         <v>2341</v>
       </c>
       <c r="C761" t="s">
-        <v>274</v>
+        <v>2326</v>
       </c>
       <c r="D761" t="s">
         <v>2327</v>
       </c>
       <c r="E761"/>
       <c r="F761"/>
       <c r="G761" t="s">
         <v>2342</v>
       </c>
     </row>
     <row r="762" spans="1:7">
       <c r="A762" s="5" t="s">
         <v>2343</v>
       </c>
       <c r="B762" t="s">
         <v>2344</v>
       </c>
       <c r="C762" t="s">
-        <v>2313</v>
+        <v>276</v>
       </c>
       <c r="D762" t="s">
-        <v>2314</v>
+        <v>2331</v>
       </c>
       <c r="E762"/>
       <c r="F762"/>
       <c r="G762" t="s">
         <v>2345</v>
       </c>
     </row>
     <row r="763" spans="1:7">
       <c r="A763" s="5" t="s">
         <v>2346</v>
       </c>
       <c r="B763" t="s">
         <v>2347</v>
       </c>
       <c r="C763" t="s">
-        <v>825</v>
+        <v>1258</v>
       </c>
       <c r="D763" t="s">
-        <v>2338</v>
+        <v>2322</v>
       </c>
       <c r="E763"/>
       <c r="F763"/>
       <c r="G763" t="s">
         <v>2348</v>
       </c>
     </row>
     <row r="764" spans="1:7">
       <c r="A764" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B764" s="4" t="s">
         <v>2349</v>
       </c>
       <c r="C764" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D764" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E764" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F764" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G764" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="765" spans="1:7">
-      <c r="A765" s="5" t="s">
+      <c r="A765" s="5"/>
+      <c r="B765" t="s">
         <v>2350</v>
       </c>
-      <c r="B765" t="s">
+      <c r="C765" t="s">
         <v>2351</v>
       </c>
-      <c r="C765" t="s">
+      <c r="D765" t="s">
         <v>2352</v>
       </c>
-      <c r="D765" t="s">
+      <c r="E765" t="s">
         <v>2353</v>
-      </c>
-[...1 lines deleted...]
-        <v>2354</v>
       </c>
       <c r="F765"/>
       <c r="G765" t="s">
-        <v>2355</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="766" spans="1:7">
       <c r="A766" s="5" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B766" t="s">
         <v>2356</v>
       </c>
-      <c r="B766" t="s">
+      <c r="C766" t="s">
+        <v>632</v>
+      </c>
+      <c r="D766" t="s">
         <v>2357</v>
       </c>
-      <c r="C766" t="s">
+      <c r="E766" t="s">
         <v>2358</v>
-      </c>
-[...4 lines deleted...]
-        <v>2360</v>
       </c>
       <c r="F766"/>
       <c r="G766" t="s">
-        <v>2361</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="767" spans="1:7">
       <c r="A767" s="5" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B767" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C767" t="s">
         <v>2362</v>
       </c>
-      <c r="B767" t="s">
+      <c r="D767" t="s">
         <v>2363</v>
       </c>
-      <c r="C767" t="s">
-[...2 lines deleted...]
-      <c r="D767" t="s">
+      <c r="E767" t="s">
         <v>2364</v>
-      </c>
-[...1 lines deleted...]
-        <v>2365</v>
       </c>
       <c r="F767"/>
       <c r="G767" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="768" spans="1:7">
+      <c r="A768" s="5" t="s">
         <v>2366</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A768" s="5"/>
       <c r="B768" t="s">
         <v>2367</v>
       </c>
       <c r="C768" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D768" t="s">
         <v>2368</v>
       </c>
-      <c r="D768" t="s">
+      <c r="E768" t="s">
         <v>2369</v>
-      </c>
-[...1 lines deleted...]
-        <v>2370</v>
       </c>
       <c r="F768"/>
       <c r="G768" t="s">
-        <v>2371</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="769" spans="1:7">
       <c r="A769" s="5" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B769" t="s">
         <v>2372</v>
       </c>
-      <c r="B769" t="s">
+      <c r="C769" t="s">
         <v>2373</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
       <c r="D769" t="s">
         <v>2374</v>
       </c>
       <c r="E769" t="s">
         <v>2375</v>
       </c>
       <c r="F769"/>
       <c r="G769" t="s">
         <v>2376</v>
       </c>
     </row>
     <row r="770" spans="1:7">
       <c r="A770" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B770" s="4" t="s">
         <v>2377</v>
       </c>
       <c r="C770" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D770" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E770" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F770" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G770" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="771" spans="1:7">
       <c r="A771" s="5" t="s">
         <v>2378</v>
       </c>
       <c r="B771" t="s">
         <v>2379</v>
       </c>
       <c r="C771" t="s">
-        <v>1014</v>
+        <v>1138</v>
       </c>
       <c r="D771" t="s">
-        <v>2374</v>
+        <v>2368</v>
       </c>
       <c r="E771" t="s">
-        <v>2375</v>
+        <v>2369</v>
       </c>
       <c r="F771"/>
       <c r="G771" t="s">
         <v>2380</v>
       </c>
     </row>
     <row r="772" spans="1:7">
       <c r="A772" s="5" t="s">
         <v>2381</v>
       </c>
       <c r="B772" t="s">
         <v>2382</v>
       </c>
       <c r="C772" t="s">
-        <v>2358</v>
+        <v>632</v>
       </c>
       <c r="D772" t="s">
-        <v>2359</v>
+        <v>2383</v>
       </c>
       <c r="E772" t="s">
-        <v>2360</v>
+        <v>2384</v>
       </c>
       <c r="F772"/>
       <c r="G772" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="773" spans="1:7">
       <c r="A773" s="5" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
       <c r="B773" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
       <c r="C773" t="s">
-        <v>630</v>
+        <v>2351</v>
       </c>
       <c r="D773" t="s">
-        <v>2386</v>
+        <v>2352</v>
       </c>
       <c r="E773" t="s">
-        <v>2387</v>
+        <v>2353</v>
       </c>
       <c r="F773"/>
       <c r="G773" t="s">
         <v>2388</v>
       </c>
     </row>
     <row r="774" spans="1:7">
       <c r="A774" s="5" t="s">
         <v>2389</v>
       </c>
       <c r="B774" t="s">
         <v>2390</v>
       </c>
       <c r="C774" t="s">
-        <v>2368</v>
+        <v>2362</v>
       </c>
       <c r="D774" t="s">
-        <v>2369</v>
+        <v>2363</v>
       </c>
       <c r="E774" t="s">
-        <v>2370</v>
+        <v>2391</v>
       </c>
       <c r="F774"/>
       <c r="G774" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="775" spans="1:7">
       <c r="A775" s="5" t="s">
-        <v>2392</v>
+        <v>2393</v>
       </c>
       <c r="B775" t="s">
-        <v>2393</v>
+        <v>2394</v>
       </c>
       <c r="C775" t="s">
-        <v>2352</v>
+        <v>2373</v>
       </c>
       <c r="D775" t="s">
-        <v>2353</v>
+        <v>2374</v>
       </c>
       <c r="E775" t="s">
-        <v>2394</v>
+        <v>2375</v>
       </c>
       <c r="F775"/>
       <c r="G775" t="s">
         <v>2395</v>
       </c>
     </row>
     <row r="776" spans="1:7">
       <c r="A776" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B776" s="4" t="s">
         <v>2396</v>
       </c>
       <c r="C776" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D776" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E776" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F776" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G776" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="777" spans="1:7">
       <c r="A777" s="5" t="s">
         <v>2397</v>
       </c>
       <c r="B777" t="s">
         <v>2398</v>
       </c>
       <c r="C777" t="s">
-        <v>1768</v>
+        <v>1473</v>
       </c>
       <c r="D777" t="s">
         <v>2399</v>
       </c>
       <c r="E777" t="s">
         <v>2400</v>
       </c>
       <c r="F777" t="s">
         <v>2401</v>
       </c>
       <c r="G777" t="s">
         <v>2402</v>
       </c>
     </row>
     <row r="778" spans="1:7">
       <c r="A778" s="5" t="s">
         <v>2403</v>
       </c>
       <c r="B778" t="s">
         <v>2404</v>
       </c>
       <c r="C778" t="s">
         <v>2405</v>
       </c>
       <c r="D778" t="s">
         <v>2406</v>
       </c>
       <c r="E778" t="s">
         <v>2407</v>
       </c>
       <c r="F778" t="s">
         <v>2408</v>
       </c>
       <c r="G778" t="s">
         <v>2409</v>
       </c>
     </row>
     <row r="779" spans="1:7">
       <c r="A779" s="5" t="s">
         <v>2410</v>
       </c>
       <c r="B779" t="s">
         <v>2411</v>
       </c>
       <c r="C779" t="s">
-        <v>1490</v>
+        <v>1714</v>
       </c>
       <c r="D779" t="s">
         <v>2412</v>
       </c>
       <c r="E779" t="s">
         <v>2413</v>
       </c>
       <c r="F779" t="s">
         <v>2414</v>
       </c>
       <c r="G779" t="s">
         <v>2415</v>
       </c>
     </row>
     <row r="780" spans="1:7">
       <c r="A780" s="5" t="s">
         <v>2416</v>
       </c>
       <c r="B780" t="s">
         <v>2417</v>
       </c>
       <c r="C780" t="s">
         <v>2418</v>
       </c>
       <c r="D780" t="s">
         <v>2419</v>
       </c>
       <c r="E780" t="s">
         <v>2420</v>
       </c>
       <c r="F780" t="s">
         <v>2421</v>
       </c>
       <c r="G780" t="s">
         <v>2422</v>
       </c>
     </row>
     <row r="781" spans="1:7">
       <c r="A781" s="5" t="s">
         <v>2423</v>
       </c>
       <c r="B781" t="s">
         <v>2424</v>
       </c>
       <c r="C781" t="s">
-        <v>1784</v>
+        <v>1774</v>
       </c>
       <c r="D781" t="s">
         <v>2425</v>
       </c>
       <c r="E781" t="s">
         <v>2426</v>
       </c>
       <c r="F781" t="s">
         <v>2427</v>
       </c>
       <c r="G781" t="s">
         <v>2428</v>
       </c>
     </row>
     <row r="782" spans="1:7">
       <c r="A782" s="5" t="s">
         <v>2429</v>
       </c>
       <c r="B782" t="s">
         <v>2430</v>
       </c>
       <c r="C782" t="s">
         <v>2431</v>
       </c>
       <c r="D782" t="s">
@@ -25987,387 +26065,387 @@
       </c>
       <c r="C783" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D783" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E783" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F783" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G783" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="784" spans="1:7">
       <c r="A784" s="5" t="s">
         <v>2437</v>
       </c>
       <c r="B784" t="s">
         <v>2438</v>
       </c>
       <c r="C784" t="s">
-        <v>2063</v>
+        <v>2273</v>
       </c>
       <c r="D784" t="s">
         <v>2439</v>
       </c>
       <c r="E784" t="s">
         <v>2440</v>
       </c>
       <c r="F784"/>
       <c r="G784" t="s">
         <v>2441</v>
       </c>
     </row>
     <row r="785" spans="1:7">
       <c r="A785" s="5" t="s">
         <v>2442</v>
       </c>
       <c r="B785" t="s">
         <v>2443</v>
       </c>
       <c r="C785" t="s">
-        <v>2307</v>
+        <v>823</v>
       </c>
       <c r="D785" t="s">
         <v>2444</v>
       </c>
       <c r="E785" t="s">
         <v>2445</v>
       </c>
       <c r="F785"/>
       <c r="G785" t="s">
         <v>2446</v>
       </c>
     </row>
     <row r="786" spans="1:7">
       <c r="A786" s="5" t="s">
         <v>2447</v>
       </c>
       <c r="B786" t="s">
         <v>2448</v>
       </c>
       <c r="C786" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D786" t="s">
         <v>2449</v>
       </c>
       <c r="E786" t="s">
         <v>2450</v>
       </c>
       <c r="F786"/>
       <c r="G786" t="s">
         <v>2451</v>
       </c>
     </row>
     <row r="787" spans="1:7">
       <c r="A787" s="5" t="s">
         <v>2452</v>
       </c>
       <c r="B787" t="s">
         <v>2453</v>
       </c>
       <c r="C787" t="s">
-        <v>825</v>
+        <v>491</v>
       </c>
       <c r="D787" t="s">
         <v>2454</v>
       </c>
       <c r="E787" t="s">
         <v>2455</v>
       </c>
       <c r="F787"/>
       <c r="G787" t="s">
         <v>2456</v>
       </c>
     </row>
     <row r="788" spans="1:7">
       <c r="A788" s="5" t="s">
         <v>2457</v>
       </c>
       <c r="B788" t="s">
         <v>2458</v>
       </c>
       <c r="C788" t="s">
-        <v>485</v>
+        <v>2301</v>
       </c>
       <c r="D788" t="s">
         <v>2459</v>
       </c>
       <c r="E788" t="s">
         <v>2460</v>
       </c>
       <c r="F788"/>
       <c r="G788" t="s">
         <v>2461</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="A789" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B789" s="4" t="s">
         <v>2462</v>
       </c>
       <c r="C789" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D789" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E789" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F789" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G789" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="790" spans="1:7">
       <c r="A790" s="5" t="s">
         <v>2463</v>
       </c>
       <c r="B790" t="s">
         <v>2464</v>
       </c>
       <c r="C790" t="s">
+        <v>183</v>
+      </c>
+      <c r="D790" t="s">
+        <v>2449</v>
+      </c>
+      <c r="E790" t="s">
         <v>2465</v>
-      </c>
-[...4 lines deleted...]
-        <v>2467</v>
       </c>
       <c r="F790"/>
       <c r="G790" t="s">
-        <v>2468</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="791" spans="1:7">
       <c r="A791" s="5" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B791" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C791" t="s">
         <v>2469</v>
       </c>
-      <c r="B791" t="s">
+      <c r="D791" t="s">
         <v>2470</v>
       </c>
-      <c r="C791" t="s">
+      <c r="E791" t="s">
         <v>2471</v>
-      </c>
-[...4 lines deleted...]
-        <v>2473</v>
       </c>
       <c r="F791"/>
       <c r="G791" t="s">
-        <v>2474</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="792" spans="1:7">
       <c r="A792" s="5" t="s">
-        <v>2475</v>
+        <v>2473</v>
       </c>
       <c r="B792" t="s">
-        <v>2476</v>
+        <v>2474</v>
       </c>
       <c r="C792" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="D792" t="s">
-        <v>2459</v>
+        <v>2454</v>
       </c>
       <c r="E792" t="s">
-        <v>2460</v>
+        <v>2455</v>
       </c>
       <c r="F792"/>
       <c r="G792" t="s">
-        <v>2477</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="793" spans="1:7">
       <c r="A793" s="5" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B793" t="s">
+        <v>2477</v>
+      </c>
+      <c r="C793" t="s">
         <v>2478</v>
       </c>
-      <c r="B793" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D793" t="s">
-        <v>2454</v>
+        <v>2444</v>
       </c>
       <c r="E793" t="s">
-        <v>2455</v>
+        <v>2445</v>
       </c>
       <c r="F793"/>
       <c r="G793" t="s">
-        <v>2481</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="794" spans="1:7">
       <c r="A794" s="5" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B794" t="s">
+        <v>2481</v>
+      </c>
+      <c r="C794" t="s">
         <v>2482</v>
       </c>
-      <c r="B794" t="s">
+      <c r="D794" t="s">
         <v>2483</v>
-      </c>
-[...4 lines deleted...]
-        <v>2449</v>
       </c>
       <c r="E794" t="s">
         <v>2484</v>
       </c>
       <c r="F794"/>
       <c r="G794" t="s">
         <v>2485</v>
       </c>
     </row>
     <row r="795" spans="1:7">
       <c r="A795" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B795" s="4" t="s">
         <v>2486</v>
       </c>
       <c r="C795" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D795" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E795" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F795" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G795" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="796" spans="1:7">
       <c r="A796" s="5"/>
       <c r="B796" t="s">
         <v>2487</v>
       </c>
       <c r="C796" t="s">
-        <v>2352</v>
+        <v>2362</v>
       </c>
       <c r="D796" t="s">
-        <v>2353</v>
+        <v>2363</v>
       </c>
       <c r="E796" t="s">
-        <v>2354</v>
+        <v>2364</v>
       </c>
       <c r="F796"/>
       <c r="G796" t="s">
         <v>2488</v>
       </c>
     </row>
     <row r="797" spans="1:7">
       <c r="A797" s="5"/>
       <c r="B797" t="s">
         <v>2489</v>
       </c>
       <c r="C797" t="s">
-        <v>1014</v>
+        <v>2351</v>
       </c>
       <c r="D797" t="s">
-        <v>2374</v>
+        <v>2352</v>
       </c>
       <c r="E797" t="s">
-        <v>2375</v>
+        <v>2353</v>
       </c>
       <c r="F797"/>
       <c r="G797" t="s">
         <v>2490</v>
       </c>
     </row>
     <row r="798" spans="1:7">
       <c r="A798" s="5"/>
       <c r="B798" t="s">
         <v>2491</v>
       </c>
       <c r="C798" t="s">
-        <v>2358</v>
+        <v>2373</v>
       </c>
       <c r="D798" t="s">
-        <v>2359</v>
+        <v>2374</v>
       </c>
       <c r="E798" t="s">
-        <v>2360</v>
+        <v>2375</v>
       </c>
       <c r="F798"/>
       <c r="G798" t="s">
         <v>2492</v>
       </c>
     </row>
     <row r="799" spans="1:7">
       <c r="A799" s="5"/>
       <c r="B799" t="s">
         <v>2493</v>
       </c>
       <c r="C799" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D799" t="s">
         <v>2368</v>
       </c>
-      <c r="D799" t="s">
+      <c r="E799" t="s">
         <v>2369</v>
-      </c>
-[...1 lines deleted...]
-        <v>2370</v>
       </c>
       <c r="F799"/>
       <c r="G799" t="s">
         <v>2494</v>
       </c>
     </row>
     <row r="800" spans="1:7">
       <c r="A800" s="5"/>
       <c r="B800" t="s">
         <v>2495</v>
       </c>
       <c r="C800" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
       <c r="D800" t="s">
-        <v>2386</v>
+        <v>2383</v>
       </c>
       <c r="E800" t="s">
-        <v>2387</v>
+        <v>2384</v>
       </c>
       <c r="F800"/>
       <c r="G800" t="s">
         <v>2496</v>
       </c>
     </row>
     <row r="801" spans="1:7">
       <c r="A801" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B801" s="4" t="s">
         <v>2497</v>
       </c>
       <c r="C801" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D801" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E801" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F801" s="4" t="s">
         <v>10</v>
       </c>
@@ -26382,198 +26460,198 @@
       <c r="B802" t="s">
         <v>2499</v>
       </c>
       <c r="C802" t="s">
         <v>2500</v>
       </c>
       <c r="D802" t="s">
         <v>2501</v>
       </c>
       <c r="E802" t="s">
         <v>2502</v>
       </c>
       <c r="F802"/>
       <c r="G802" t="s">
         <v>2503</v>
       </c>
     </row>
     <row r="803" spans="1:7">
       <c r="A803" s="5" t="s">
         <v>2504</v>
       </c>
       <c r="B803" t="s">
         <v>2505</v>
       </c>
       <c r="C803" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D803" t="s">
         <v>2506</v>
       </c>
-      <c r="D803" t="s">
+      <c r="E803" t="s">
         <v>2507</v>
-      </c>
-[...1 lines deleted...]
-        <v>2508</v>
       </c>
       <c r="F803"/>
       <c r="G803" t="s">
-        <v>2509</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="804" spans="1:7">
       <c r="A804" s="5" t="s">
+        <v>2509</v>
+      </c>
+      <c r="B804" t="s">
         <v>2510</v>
       </c>
-      <c r="B804" t="s">
+      <c r="C804" t="s">
+        <v>781</v>
+      </c>
+      <c r="D804" t="s">
+        <v>1332</v>
+      </c>
+      <c r="E804" t="s">
         <v>2511</v>
-      </c>
-[...7 lines deleted...]
-        <v>2514</v>
       </c>
       <c r="F804"/>
       <c r="G804" t="s">
-        <v>2515</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="805" spans="1:7">
       <c r="A805" s="5" t="s">
+        <v>2513</v>
+      </c>
+      <c r="B805" t="s">
+        <v>2514</v>
+      </c>
+      <c r="C805" t="s">
+        <v>701</v>
+      </c>
+      <c r="D805" t="s">
+        <v>2515</v>
+      </c>
+      <c r="E805" t="s">
         <v>2516</v>
-      </c>
-[...10 lines deleted...]
-        <v>2519</v>
       </c>
       <c r="F805"/>
       <c r="G805" t="s">
-        <v>2520</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="806" spans="1:7">
       <c r="A806" s="5" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B806" t="s">
+        <v>2519</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D806" t="s">
+        <v>2520</v>
+      </c>
+      <c r="E806" t="s">
         <v>2521</v>
-      </c>
-[...10 lines deleted...]
-        <v>2524</v>
       </c>
       <c r="F806"/>
       <c r="G806" t="s">
-        <v>2525</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="807" spans="1:7">
       <c r="A807" s="5" t="s">
+        <v>2523</v>
+      </c>
+      <c r="B807" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D807" t="s">
         <v>2526</v>
       </c>
-      <c r="B807" t="s">
+      <c r="E807" t="s">
         <v>2527</v>
-      </c>
-[...7 lines deleted...]
-        <v>2529</v>
       </c>
       <c r="F807"/>
       <c r="G807" t="s">
-        <v>2530</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="808" spans="1:7">
       <c r="A808" s="5" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B808" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C808" t="s">
         <v>2531</v>
       </c>
-      <c r="B808" t="s">
+      <c r="D808" t="s">
         <v>2532</v>
-      </c>
-[...4 lines deleted...]
-        <v>1350</v>
       </c>
       <c r="E808" t="s">
         <v>2533</v>
       </c>
       <c r="F808"/>
       <c r="G808" t="s">
         <v>2534</v>
       </c>
     </row>
     <row r="809" spans="1:7">
       <c r="A809" s="5" t="s">
         <v>2535</v>
       </c>
       <c r="B809" t="s">
         <v>2536</v>
       </c>
       <c r="C809" t="s">
-        <v>706</v>
+        <v>1732</v>
       </c>
       <c r="D809" t="s">
         <v>2537</v>
       </c>
       <c r="E809" t="s">
         <v>2538</v>
       </c>
       <c r="F809"/>
       <c r="G809" t="s">
         <v>2539</v>
       </c>
     </row>
     <row r="810" spans="1:7">
       <c r="A810" s="5" t="s">
         <v>2540</v>
       </c>
       <c r="B810" t="s">
         <v>2541</v>
       </c>
       <c r="C810" t="s">
-        <v>2358</v>
+        <v>1074</v>
       </c>
       <c r="D810" t="s">
         <v>2542</v>
       </c>
       <c r="E810" t="s">
         <v>2543</v>
       </c>
       <c r="F810"/>
       <c r="G810" t="s">
         <v>2544</v>
       </c>
     </row>
     <row r="811" spans="1:7">
       <c r="A811" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B811" s="4" t="s">
         <v>2545</v>
       </c>
       <c r="C811" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D811" s="4" t="s">
         <v>8</v>
       </c>
@@ -26607,68 +26685,68 @@
     <row r="813" spans="1:7">
       <c r="A813" s="5" t="s">
         <v>2550</v>
       </c>
       <c r="B813" t="s">
         <v>2551</v>
       </c>
       <c r="C813" t="s">
         <v>2552</v>
       </c>
       <c r="D813"/>
       <c r="E813"/>
       <c r="F813"/>
       <c r="G813" t="s">
         <v>2553</v>
       </c>
     </row>
     <row r="814" spans="1:7">
       <c r="A814" s="5" t="s">
         <v>2554</v>
       </c>
       <c r="B814" t="s">
         <v>2555</v>
       </c>
       <c r="C814" t="s">
-        <v>2556</v>
+        <v>648</v>
       </c>
       <c r="D814"/>
       <c r="E814"/>
       <c r="F814"/>
       <c r="G814" t="s">
-        <v>2557</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="815" spans="1:7">
       <c r="A815" s="5" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B815" t="s">
         <v>2558</v>
       </c>
-      <c r="B815" t="s">
+      <c r="C815" t="s">
         <v>2559</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="D815"/>
       <c r="E815"/>
       <c r="F815"/>
       <c r="G815" t="s">
         <v>2560</v>
       </c>
     </row>
     <row r="816" spans="1:7">
       <c r="A816" s="5" t="s">
         <v>2561</v>
       </c>
       <c r="B816" t="s">
         <v>2562</v>
       </c>
       <c r="C816" t="s">
         <v>2563</v>
       </c>
       <c r="D816"/>
       <c r="E816"/>
       <c r="F816"/>
       <c r="G816" t="s">
         <v>2564</v>
       </c>
     </row>
@@ -26698,6457 +26776,6549 @@
     <row r="818" spans="1:7">
       <c r="A818" s="5" t="s">
         <v>2566</v>
       </c>
       <c r="B818" t="s">
         <v>2567</v>
       </c>
       <c r="C818" t="s">
         <v>2552</v>
       </c>
       <c r="D818"/>
       <c r="E818"/>
       <c r="F818"/>
       <c r="G818" t="s">
         <v>2568</v>
       </c>
     </row>
     <row r="819" spans="1:7">
       <c r="A819" s="5" t="s">
         <v>2569</v>
       </c>
       <c r="B819" t="s">
         <v>2570</v>
       </c>
       <c r="C819" t="s">
-        <v>2001</v>
+        <v>2563</v>
       </c>
       <c r="D819"/>
       <c r="E819"/>
       <c r="F819"/>
       <c r="G819" t="s">
         <v>2571</v>
       </c>
     </row>
     <row r="820" spans="1:7">
       <c r="A820" s="5" t="s">
         <v>2572</v>
       </c>
       <c r="B820" t="s">
         <v>2573</v>
       </c>
       <c r="C820" t="s">
-        <v>2563</v>
+        <v>2574</v>
       </c>
       <c r="D820"/>
       <c r="E820"/>
       <c r="F820"/>
       <c r="G820" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="821" spans="1:7">
       <c r="A821" s="5" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
       <c r="B821" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
       <c r="C821" t="s">
-        <v>2556</v>
+        <v>2578</v>
       </c>
       <c r="D821"/>
       <c r="E821"/>
       <c r="F821"/>
       <c r="G821" t="s">
-        <v>2577</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="822" spans="1:7">
       <c r="A822" s="5" t="s">
-        <v>2578</v>
+        <v>2580</v>
       </c>
       <c r="B822" t="s">
-        <v>2579</v>
+        <v>2581</v>
       </c>
       <c r="C822" t="s">
-        <v>651</v>
+        <v>2582</v>
       </c>
       <c r="D822"/>
       <c r="E822"/>
       <c r="F822"/>
       <c r="G822" t="s">
-        <v>2580</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="823" spans="1:7">
       <c r="A823" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B823" s="4" t="s">
-        <v>2581</v>
+        <v>2584</v>
       </c>
       <c r="C823" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D823" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E823" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F823" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G823" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="824" spans="1:7">
       <c r="A824" s="5" t="s">
-        <v>2582</v>
+        <v>2585</v>
       </c>
       <c r="B824" t="s">
-        <v>2583</v>
+        <v>2586</v>
       </c>
       <c r="C824" t="s">
-        <v>2556</v>
+        <v>2574</v>
       </c>
       <c r="D824"/>
       <c r="E824"/>
       <c r="F824"/>
       <c r="G824" t="s">
-        <v>2584</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="825" spans="1:7">
       <c r="A825" s="5" t="s">
-        <v>2585</v>
+        <v>2588</v>
       </c>
       <c r="B825" t="s">
-        <v>2586</v>
+        <v>2589</v>
       </c>
       <c r="C825" t="s">
-        <v>2552</v>
+        <v>2590</v>
       </c>
       <c r="D825"/>
       <c r="E825"/>
       <c r="F825"/>
       <c r="G825" t="s">
-        <v>2587</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="826" spans="1:7">
       <c r="A826" s="5" t="s">
-        <v>2588</v>
+        <v>2592</v>
       </c>
       <c r="B826" t="s">
-        <v>2589</v>
+        <v>2593</v>
       </c>
       <c r="C826" t="s">
-        <v>2590</v>
+        <v>2552</v>
       </c>
       <c r="D826"/>
       <c r="E826"/>
       <c r="F826"/>
       <c r="G826" t="s">
-        <v>2591</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="827" spans="1:7">
       <c r="A827" s="5" t="s">
-        <v>2592</v>
+        <v>2595</v>
       </c>
       <c r="B827" t="s">
-        <v>2593</v>
+        <v>2596</v>
       </c>
       <c r="C827" t="s">
-        <v>2001</v>
+        <v>2563</v>
       </c>
       <c r="D827"/>
       <c r="E827"/>
       <c r="F827"/>
       <c r="G827" t="s">
-        <v>2594</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="828" spans="1:7">
       <c r="A828" s="5" t="s">
-        <v>2595</v>
+        <v>2598</v>
       </c>
       <c r="B828" t="s">
-        <v>2596</v>
+        <v>2599</v>
       </c>
       <c r="C828" t="s">
-        <v>651</v>
+        <v>2582</v>
       </c>
       <c r="D828"/>
       <c r="E828"/>
       <c r="F828"/>
       <c r="G828" t="s">
-        <v>2597</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="829" spans="1:7">
       <c r="A829" s="3"/>
       <c r="B829" s="3" t="s">
-        <v>2598</v>
+        <v>2601</v>
       </c>
       <c r="C829" s="3"/>
       <c r="D829" s="3"/>
       <c r="E829" s="3"/>
       <c r="F829" s="3"/>
       <c r="G829" s="3"/>
     </row>
     <row r="830" spans="1:7">
       <c r="A830" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B830" s="4" t="s">
-        <v>2599</v>
+        <v>2602</v>
       </c>
       <c r="C830" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D830" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E830" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F830" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G830" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="831" spans="1:7">
       <c r="A831" s="5" t="s">
-        <v>2600</v>
+        <v>2603</v>
       </c>
       <c r="B831" t="s">
-        <v>2601</v>
+        <v>2604</v>
       </c>
       <c r="C831" t="s">
-        <v>438</v>
+        <v>1680</v>
       </c>
       <c r="D831" t="s">
-        <v>2602</v>
+        <v>2605</v>
       </c>
       <c r="E831" t="s">
-        <v>2603</v>
+        <v>2606</v>
       </c>
       <c r="F831"/>
       <c r="G831" t="s">
-        <v>2604</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="832" spans="1:7">
       <c r="A832" s="5" t="s">
-        <v>2605</v>
+        <v>2608</v>
       </c>
       <c r="B832" t="s">
-        <v>2606</v>
+        <v>2609</v>
       </c>
       <c r="C832" t="s">
-        <v>2607</v>
+        <v>2610</v>
       </c>
       <c r="D832" t="s">
-        <v>2608</v>
+        <v>2611</v>
       </c>
       <c r="E832" t="s">
-        <v>2609</v>
-[...3 lines deleted...]
-      </c>
+        <v>2612</v>
+      </c>
+      <c r="F832"/>
       <c r="G832" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="833" spans="1:7">
       <c r="A833" s="5" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
       <c r="B833" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
       <c r="C833" t="s">
-        <v>2614</v>
+        <v>401</v>
       </c>
       <c r="D833" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="E833"/>
       <c r="F833"/>
       <c r="G833" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="834" spans="1:7">
       <c r="A834" s="5" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="B834" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="C834" t="s">
-        <v>383</v>
+        <v>2620</v>
       </c>
       <c r="D834" t="s">
-        <v>2619</v>
-[...1 lines deleted...]
-      <c r="E834"/>
+        <v>2621</v>
+      </c>
+      <c r="E834" t="s">
+        <v>2622</v>
+      </c>
       <c r="F834"/>
       <c r="G834" t="s">
-        <v>2620</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="835" spans="1:7">
       <c r="A835" s="5" t="s">
-        <v>2621</v>
+        <v>2624</v>
       </c>
       <c r="B835" t="s">
-        <v>2622</v>
+        <v>2625</v>
       </c>
       <c r="C835" t="s">
-        <v>2623</v>
+        <v>434</v>
       </c>
       <c r="D835" t="s">
-        <v>2624</v>
-[...3 lines deleted...]
-      </c>
+        <v>2626</v>
+      </c>
+      <c r="E835"/>
       <c r="F835"/>
       <c r="G835" t="s">
-        <v>2626</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="836" spans="1:7">
       <c r="A836" s="5" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
       <c r="B836" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
       <c r="C836" t="s">
-        <v>520</v>
+        <v>2630</v>
       </c>
       <c r="D836" t="s">
-        <v>2629</v>
-[...1 lines deleted...]
-      <c r="E836"/>
+        <v>2631</v>
+      </c>
+      <c r="E836" t="s">
+        <v>2632</v>
+      </c>
       <c r="F836"/>
       <c r="G836" t="s">
-        <v>2630</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="837" spans="1:7">
       <c r="A837" s="5" t="s">
-        <v>2631</v>
+        <v>2634</v>
       </c>
       <c r="B837" t="s">
-        <v>2632</v>
+        <v>2635</v>
       </c>
       <c r="C837" t="s">
-        <v>2633</v>
+        <v>2636</v>
       </c>
       <c r="D837" t="s">
-        <v>2634</v>
+        <v>2637</v>
       </c>
       <c r="E837" t="s">
-        <v>2635</v>
+        <v>2638</v>
       </c>
       <c r="F837"/>
       <c r="G837" t="s">
-        <v>2636</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="838" spans="1:7">
       <c r="A838" s="5" t="s">
-        <v>2637</v>
+        <v>2640</v>
       </c>
       <c r="B838" t="s">
-        <v>2638</v>
+        <v>2641</v>
       </c>
       <c r="C838" t="s">
-        <v>2639</v>
-[...6 lines deleted...]
-      </c>
+        <v>2642</v>
+      </c>
+      <c r="D838"/>
+      <c r="E838"/>
       <c r="F838"/>
       <c r="G838" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="839" spans="1:7">
       <c r="A839" s="5" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
       <c r="B839" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
       <c r="C839" t="s">
-        <v>2645</v>
+        <v>2646</v>
       </c>
       <c r="D839" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="E839" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
       <c r="F839"/>
       <c r="G839" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="840" spans="1:7">
       <c r="A840" s="5" t="s">
-        <v>2649</v>
+        <v>2650</v>
       </c>
       <c r="B840" t="s">
-        <v>2650</v>
+        <v>2651</v>
       </c>
       <c r="C840" t="s">
-        <v>2651</v>
-[...3 lines deleted...]
-      <c r="F840"/>
+        <v>2652</v>
+      </c>
+      <c r="D840" t="s">
+        <v>2653</v>
+      </c>
+      <c r="E840" t="s">
+        <v>2654</v>
+      </c>
+      <c r="F840" t="s">
+        <v>2655</v>
+      </c>
       <c r="G840" t="s">
-        <v>2652</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="841" spans="1:7">
       <c r="A841" s="5" t="s">
-        <v>2653</v>
+        <v>2657</v>
       </c>
       <c r="B841" t="s">
-        <v>2654</v>
+        <v>2658</v>
       </c>
       <c r="C841" t="s">
-        <v>1691</v>
+        <v>2659</v>
       </c>
       <c r="D841" t="s">
-        <v>2655</v>
-[...3 lines deleted...]
-      </c>
+        <v>2660</v>
+      </c>
+      <c r="E841"/>
       <c r="F841"/>
       <c r="G841" t="s">
-        <v>2657</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="842" spans="1:7">
       <c r="A842" s="5" t="s">
-        <v>2658</v>
+        <v>2662</v>
       </c>
       <c r="B842" t="s">
-        <v>2659</v>
+        <v>2663</v>
       </c>
       <c r="C842" t="s">
-        <v>2660</v>
-[...6 lines deleted...]
-      </c>
+        <v>2664</v>
+      </c>
+      <c r="D842"/>
+      <c r="E842"/>
       <c r="F842"/>
       <c r="G842" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="843" spans="1:7">
       <c r="A843" s="5" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
       <c r="B843" t="s">
-        <v>2665</v>
+        <v>2667</v>
       </c>
       <c r="C843" t="s">
-        <v>2666</v>
+        <v>2668</v>
       </c>
       <c r="D843"/>
       <c r="E843"/>
       <c r="F843"/>
       <c r="G843" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="844" spans="1:7">
       <c r="A844" s="5" t="s">
-        <v>2668</v>
+        <v>2670</v>
       </c>
       <c r="B844" t="s">
-        <v>2669</v>
+        <v>2671</v>
       </c>
       <c r="C844" t="s">
-        <v>2670</v>
+        <v>2672</v>
       </c>
       <c r="D844"/>
       <c r="E844"/>
       <c r="F844"/>
       <c r="G844" t="s">
-        <v>2671</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="845" spans="1:7">
       <c r="A845" s="5" t="s">
-        <v>2672</v>
+        <v>2674</v>
       </c>
       <c r="B845" t="s">
-        <v>2673</v>
+        <v>2675</v>
       </c>
       <c r="C845" t="s">
-        <v>2674</v>
-[...3 lines deleted...]
-      <c r="F845"/>
+        <v>2676</v>
+      </c>
+      <c r="D845" t="s">
+        <v>2677</v>
+      </c>
+      <c r="E845" t="s">
+        <v>2678</v>
+      </c>
+      <c r="F845" t="s">
+        <v>2679</v>
+      </c>
       <c r="G845" t="s">
-        <v>2675</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="846" spans="1:7">
       <c r="A846" s="5" t="s">
-        <v>2676</v>
+        <v>2681</v>
       </c>
       <c r="B846" t="s">
-        <v>2677</v>
+        <v>2682</v>
       </c>
       <c r="C846" t="s">
-        <v>2678</v>
-[...6 lines deleted...]
-      </c>
+        <v>2683</v>
+      </c>
+      <c r="D846"/>
+      <c r="E846"/>
       <c r="F846"/>
       <c r="G846" t="s">
-        <v>2681</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="847" spans="1:7">
       <c r="A847" s="5" t="s">
-        <v>2682</v>
+        <v>2685</v>
       </c>
       <c r="B847" t="s">
-        <v>2683</v>
+        <v>2686</v>
       </c>
       <c r="C847" t="s">
-        <v>2684</v>
-[...2 lines deleted...]
-      <c r="E847"/>
+        <v>2687</v>
+      </c>
+      <c r="D847" t="s">
+        <v>2688</v>
+      </c>
+      <c r="E847" t="s">
+        <v>2689</v>
+      </c>
       <c r="F847"/>
       <c r="G847" t="s">
-        <v>2685</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="848" spans="1:7">
       <c r="A848" s="5" t="s">
-        <v>2686</v>
+        <v>2691</v>
       </c>
       <c r="B848" t="s">
-        <v>2687</v>
+        <v>2692</v>
       </c>
       <c r="C848" t="s">
-        <v>2688</v>
+        <v>912</v>
       </c>
       <c r="D848" t="s">
-        <v>2689</v>
+        <v>2693</v>
       </c>
       <c r="E848" t="s">
-        <v>2690</v>
+        <v>2694</v>
       </c>
       <c r="F848"/>
       <c r="G848" t="s">
-        <v>2691</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="849" spans="1:7">
       <c r="A849" s="5" t="s">
-        <v>2692</v>
+        <v>2696</v>
       </c>
       <c r="B849" t="s">
-        <v>2693</v>
+        <v>2697</v>
       </c>
       <c r="C849" t="s">
-        <v>2694</v>
+        <v>2698</v>
       </c>
       <c r="D849" t="s">
-        <v>2695</v>
-[...1 lines deleted...]
-      <c r="E849"/>
+        <v>2699</v>
+      </c>
+      <c r="E849" t="s">
+        <v>2700</v>
+      </c>
       <c r="F849"/>
       <c r="G849" t="s">
-        <v>2696</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="850" spans="1:7">
       <c r="A850" s="5" t="s">
-        <v>2697</v>
+        <v>2702</v>
       </c>
       <c r="B850" t="s">
-        <v>2698</v>
+        <v>2703</v>
       </c>
       <c r="C850" t="s">
-        <v>2699</v>
+        <v>2704</v>
       </c>
       <c r="D850" t="s">
-        <v>2700</v>
+        <v>2705</v>
       </c>
       <c r="E850"/>
       <c r="F850"/>
       <c r="G850" t="s">
-        <v>2701</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="851" spans="1:7">
       <c r="A851" s="5" t="s">
-        <v>2702</v>
+        <v>2707</v>
       </c>
       <c r="B851" t="s">
-        <v>2703</v>
+        <v>2708</v>
       </c>
       <c r="C851" t="s">
-        <v>2704</v>
+        <v>2709</v>
       </c>
       <c r="D851" t="s">
-        <v>2705</v>
+        <v>2710</v>
       </c>
       <c r="E851"/>
       <c r="F851"/>
       <c r="G851" t="s">
-        <v>2706</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="A852" s="5" t="s">
-        <v>2707</v>
+        <v>2712</v>
       </c>
       <c r="B852" t="s">
-        <v>2708</v>
+        <v>2713</v>
       </c>
       <c r="C852" t="s">
-        <v>2709</v>
+        <v>475</v>
       </c>
       <c r="D852" t="s">
-        <v>2710</v>
-[...1 lines deleted...]
-      <c r="E852"/>
+        <v>2714</v>
+      </c>
+      <c r="E852" t="s">
+        <v>2715</v>
+      </c>
       <c r="F852"/>
       <c r="G852" t="s">
-        <v>2711</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="853" spans="1:7">
       <c r="A853" s="5" t="s">
-        <v>2712</v>
+        <v>2717</v>
       </c>
       <c r="B853" t="s">
-        <v>2713</v>
+        <v>2718</v>
       </c>
       <c r="C853" t="s">
-        <v>2714</v>
+        <v>2719</v>
       </c>
       <c r="D853" t="s">
-        <v>2715</v>
+        <v>2720</v>
       </c>
       <c r="E853"/>
       <c r="F853"/>
       <c r="G853" t="s">
-        <v>2716</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="854" spans="1:7">
       <c r="A854" s="5" t="s">
-        <v>2717</v>
+        <v>2722</v>
       </c>
       <c r="B854" t="s">
-        <v>2718</v>
+        <v>2723</v>
       </c>
       <c r="C854" t="s">
-        <v>865</v>
+        <v>2724</v>
       </c>
       <c r="D854" t="s">
-        <v>2719</v>
+        <v>2725</v>
       </c>
       <c r="E854"/>
       <c r="F854"/>
       <c r="G854" t="s">
-        <v>2720</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="855" spans="1:7">
       <c r="A855" s="5" t="s">
-        <v>2721</v>
+        <v>2727</v>
       </c>
       <c r="B855" t="s">
-        <v>2722</v>
+        <v>2728</v>
       </c>
       <c r="C855" t="s">
-        <v>2723</v>
+        <v>2729</v>
       </c>
       <c r="D855" t="s">
-        <v>2724</v>
-[...3 lines deleted...]
-      </c>
+        <v>2730</v>
+      </c>
+      <c r="E855"/>
       <c r="F855"/>
       <c r="G855" t="s">
-        <v>2726</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="856" spans="1:7">
       <c r="A856" s="5" t="s">
-        <v>2727</v>
+        <v>2732</v>
       </c>
       <c r="B856" t="s">
-        <v>2728</v>
+        <v>2733</v>
       </c>
       <c r="C856" t="s">
-        <v>2729</v>
+        <v>859</v>
       </c>
       <c r="D856" t="s">
-        <v>2730</v>
-[...3 lines deleted...]
-      </c>
+        <v>2734</v>
+      </c>
+      <c r="E856"/>
       <c r="F856"/>
       <c r="G856" t="s">
-        <v>2732</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="857" spans="1:7">
       <c r="A857" s="5" t="s">
-        <v>2733</v>
+        <v>2736</v>
       </c>
       <c r="B857" t="s">
-        <v>2734</v>
+        <v>2737</v>
       </c>
       <c r="C857" t="s">
-        <v>2735</v>
+        <v>2738</v>
       </c>
       <c r="D857" t="s">
-        <v>2736</v>
-[...1 lines deleted...]
-      <c r="E857"/>
+        <v>2739</v>
+      </c>
+      <c r="E857" t="s">
+        <v>2740</v>
+      </c>
       <c r="F857"/>
       <c r="G857" t="s">
-        <v>2737</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="858" spans="1:7">
       <c r="A858" s="5" t="s">
-        <v>2738</v>
+        <v>2742</v>
       </c>
       <c r="B858" t="s">
-        <v>2739</v>
+        <v>2743</v>
       </c>
       <c r="C858" t="s">
-        <v>2740</v>
+        <v>2744</v>
       </c>
       <c r="D858" t="s">
-        <v>2741</v>
+        <v>2745</v>
       </c>
       <c r="E858" t="s">
-        <v>2742</v>
+        <v>2746</v>
       </c>
       <c r="F858"/>
       <c r="G858" t="s">
-        <v>2743</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="859" spans="1:7">
       <c r="A859" s="5" t="s">
-        <v>2744</v>
+        <v>2748</v>
       </c>
       <c r="B859" t="s">
-        <v>2745</v>
+        <v>2749</v>
       </c>
       <c r="C859" t="s">
-        <v>2746</v>
+        <v>2750</v>
       </c>
       <c r="D859" t="s">
-        <v>2747</v>
-[...3 lines deleted...]
-      </c>
+        <v>2751</v>
+      </c>
+      <c r="E859"/>
       <c r="F859"/>
       <c r="G859" t="s">
-        <v>2749</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="860" spans="1:7">
       <c r="A860" s="5" t="s">
-        <v>2750</v>
+        <v>2753</v>
       </c>
       <c r="B860" t="s">
-        <v>2751</v>
+        <v>2754</v>
       </c>
       <c r="C860" t="s">
-        <v>2752</v>
-[...2 lines deleted...]
-      <c r="E860"/>
+        <v>2755</v>
+      </c>
+      <c r="D860" t="s">
+        <v>2756</v>
+      </c>
+      <c r="E860" t="s">
+        <v>2757</v>
+      </c>
       <c r="F860"/>
       <c r="G860" t="s">
-        <v>2753</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="861" spans="1:7">
       <c r="A861" s="5" t="s">
-        <v>2754</v>
+        <v>2759</v>
       </c>
       <c r="B861" t="s">
-        <v>2755</v>
+        <v>2760</v>
       </c>
       <c r="C861" t="s">
-        <v>2756</v>
+        <v>2761</v>
       </c>
       <c r="D861" t="s">
-        <v>2757</v>
-[...1 lines deleted...]
-      <c r="E861"/>
+        <v>2762</v>
+      </c>
+      <c r="E861" t="s">
+        <v>2763</v>
+      </c>
       <c r="F861"/>
       <c r="G861" t="s">
-        <v>2758</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="862" spans="1:7">
       <c r="A862" s="5" t="s">
-        <v>2759</v>
+        <v>2765</v>
       </c>
       <c r="B862" t="s">
-        <v>2760</v>
+        <v>2766</v>
       </c>
       <c r="C862" t="s">
-        <v>2761</v>
-[...6 lines deleted...]
-      </c>
+        <v>2767</v>
+      </c>
+      <c r="D862"/>
+      <c r="E862"/>
       <c r="F862"/>
       <c r="G862" t="s">
-        <v>2764</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="863" spans="1:7">
       <c r="A863" s="5" t="s">
-        <v>2765</v>
+        <v>2769</v>
       </c>
       <c r="B863" t="s">
-        <v>2766</v>
+        <v>2770</v>
       </c>
       <c r="C863" t="s">
-        <v>2699</v>
+        <v>2771</v>
       </c>
       <c r="D863" t="s">
-        <v>2767</v>
+        <v>2772</v>
       </c>
       <c r="E863"/>
       <c r="F863"/>
       <c r="G863" t="s">
-        <v>2768</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="864" spans="1:7">
-      <c r="A864" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A864" s="5" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B864" t="s">
+        <v>2775</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2709</v>
+      </c>
+      <c r="D864" t="s">
+        <v>2776</v>
+      </c>
+      <c r="E864"/>
+      <c r="F864"/>
+      <c r="G864" t="s">
+        <v>2777</v>
       </c>
     </row>
     <row r="865" spans="1:7">
       <c r="A865" s="5" t="s">
-        <v>2769</v>
+        <v>2778</v>
       </c>
       <c r="B865" t="s">
-        <v>2770</v>
+        <v>2779</v>
       </c>
       <c r="C865" t="s">
-        <v>2771</v>
+        <v>2780</v>
       </c>
       <c r="D865" t="s">
-        <v>2772</v>
-[...2 lines deleted...]
-      <c r="F865"/>
+        <v>2781</v>
+      </c>
+      <c r="E865" t="s">
+        <v>2782</v>
+      </c>
+      <c r="F865" t="s">
+        <v>2783</v>
+      </c>
       <c r="G865" t="s">
-        <v>2773</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="866" spans="1:7">
       <c r="A866" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B866" s="4" t="s">
-        <v>1287</v>
+        <v>5</v>
       </c>
       <c r="C866" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D866" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E866" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F866" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G866" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="867" spans="1:7">
-      <c r="A867" s="5">
-        <v>10000003681</v>
+      <c r="A867" s="5" t="s">
+        <v>2785</v>
       </c>
       <c r="B867" t="s">
-        <v>382</v>
+        <v>2786</v>
       </c>
       <c r="C867" t="s">
-        <v>383</v>
+        <v>2787</v>
       </c>
       <c r="D867" t="s">
-        <v>384</v>
+        <v>2788</v>
       </c>
       <c r="E867"/>
       <c r="F867"/>
       <c r="G867" t="s">
-        <v>385</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="868" spans="1:7">
-      <c r="A868" s="5">
-[...14 lines deleted...]
-        <v>177</v>
+      <c r="A868" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B868" s="4" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C868" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D868" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E868" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F868" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G868" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="869" spans="1:7">
       <c r="A869" s="5">
         <v>10000003680</v>
       </c>
       <c r="B869" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="C869" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="D869" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="E869"/>
       <c r="F869"/>
       <c r="G869" t="s">
-        <v>679</v>
+        <v>674</v>
       </c>
     </row>
     <row r="870" spans="1:7">
-      <c r="A870" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A870" s="5">
+        <v>10000003681</v>
+      </c>
+      <c r="B870" t="s">
+        <v>400</v>
+      </c>
+      <c r="C870" t="s">
+        <v>401</v>
+      </c>
+      <c r="D870" t="s">
+        <v>402</v>
+      </c>
+      <c r="E870"/>
+      <c r="F870"/>
+      <c r="G870" t="s">
+        <v>403</v>
       </c>
     </row>
     <row r="871" spans="1:7">
-      <c r="A871" s="5" t="s">
-        <v>2774</v>
+      <c r="A871" s="5">
+        <v>10000003679</v>
       </c>
       <c r="B871" t="s">
-        <v>2775</v>
+        <v>177</v>
       </c>
       <c r="C871" t="s">
-        <v>2776</v>
+        <v>178</v>
       </c>
       <c r="D871" t="s">
-        <v>2777</v>
+        <v>179</v>
       </c>
       <c r="E871"/>
       <c r="F871"/>
       <c r="G871" t="s">
-        <v>2778</v>
+        <v>180</v>
       </c>
     </row>
     <row r="872" spans="1:7">
-      <c r="A872" s="5" t="s">
-[...14 lines deleted...]
-        <v>2783</v>
+      <c r="A872" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B872" s="4" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C872" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D872" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E872" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F872" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G872" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="873" spans="1:7">
       <c r="A873" s="5" t="s">
-        <v>2784</v>
+        <v>2790</v>
       </c>
       <c r="B873" t="s">
-        <v>2785</v>
+        <v>2791</v>
       </c>
       <c r="C873" t="s">
-        <v>2786</v>
+        <v>2792</v>
       </c>
       <c r="D873" t="s">
-        <v>2787</v>
-[...3 lines deleted...]
-      </c>
+        <v>2793</v>
+      </c>
+      <c r="E873"/>
       <c r="F873"/>
       <c r="G873" t="s">
-        <v>2789</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="874" spans="1:7">
       <c r="A874" s="5" t="s">
-        <v>2790</v>
+        <v>2795</v>
       </c>
       <c r="B874" t="s">
-        <v>2791</v>
+        <v>2796</v>
       </c>
       <c r="C874" t="s">
-        <v>2786</v>
+        <v>2797</v>
       </c>
       <c r="D874" t="s">
-        <v>2787</v>
+        <v>2798</v>
       </c>
       <c r="E874" t="s">
-        <v>2792</v>
+        <v>2799</v>
       </c>
       <c r="F874"/>
       <c r="G874" t="s">
-        <v>2793</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="875" spans="1:7">
       <c r="A875" s="5" t="s">
-        <v>2794</v>
+        <v>2801</v>
       </c>
       <c r="B875" t="s">
-        <v>2795</v>
+        <v>2802</v>
       </c>
       <c r="C875" t="s">
-        <v>2796</v>
+        <v>2803</v>
       </c>
       <c r="D875" t="s">
-        <v>2797</v>
+        <v>2804</v>
       </c>
       <c r="E875"/>
       <c r="F875"/>
       <c r="G875" t="s">
-        <v>2798</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="876" spans="1:7">
-      <c r="A876" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A876" s="5" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B876" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C876" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D876" t="s">
+        <v>2809</v>
+      </c>
+      <c r="E876"/>
+      <c r="F876"/>
+      <c r="G876" t="s">
+        <v>2810</v>
       </c>
     </row>
     <row r="877" spans="1:7">
       <c r="A877" s="5" t="s">
-        <v>2800</v>
+        <v>2811</v>
       </c>
       <c r="B877" t="s">
-        <v>2801</v>
+        <v>2812</v>
       </c>
       <c r="C877" t="s">
-        <v>2802</v>
+        <v>2797</v>
       </c>
       <c r="D877" t="s">
-        <v>2803</v>
-[...1 lines deleted...]
-      <c r="E877"/>
+        <v>2798</v>
+      </c>
+      <c r="E877" t="s">
+        <v>2813</v>
+      </c>
       <c r="F877"/>
       <c r="G877" t="s">
-        <v>2804</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="878" spans="1:7">
-      <c r="A878" s="5">
-[...12 lines deleted...]
-        <v>2807</v>
+      <c r="A878" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B878" s="4" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C878" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D878" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E878" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F878" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G878" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="879" spans="1:7">
       <c r="A879" s="5" t="s">
-        <v>2808</v>
+        <v>2816</v>
       </c>
       <c r="B879" t="s">
-        <v>2809</v>
+        <v>2817</v>
       </c>
       <c r="C879" t="s">
-        <v>2810</v>
+        <v>2818</v>
       </c>
       <c r="D879" t="s">
-        <v>2811</v>
+        <v>2819</v>
       </c>
       <c r="E879"/>
       <c r="F879"/>
       <c r="G879" t="s">
-        <v>2812</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="880" spans="1:7">
       <c r="A880" s="5" t="s">
-        <v>2813</v>
+        <v>2821</v>
       </c>
       <c r="B880" t="s">
-        <v>2814</v>
+        <v>2822</v>
       </c>
       <c r="C880" t="s">
-        <v>2815</v>
+        <v>2823</v>
       </c>
       <c r="D880" t="s">
-        <v>2816</v>
+        <v>2824</v>
       </c>
       <c r="E880"/>
       <c r="F880"/>
       <c r="G880" t="s">
-        <v>2817</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="881" spans="1:7">
       <c r="A881" s="5" t="s">
-        <v>2818</v>
+        <v>2826</v>
       </c>
       <c r="B881" t="s">
-        <v>2819</v>
+        <v>2827</v>
       </c>
       <c r="C881" t="s">
-        <v>2820</v>
+        <v>2828</v>
       </c>
       <c r="D881" t="s">
-        <v>2821</v>
+        <v>2829</v>
       </c>
       <c r="E881"/>
       <c r="F881"/>
       <c r="G881" t="s">
-        <v>2822</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="882" spans="1:7">
-      <c r="A882" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A882" s="5" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B882" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D882" t="s">
+        <v>2834</v>
+      </c>
+      <c r="E882"/>
+      <c r="F882"/>
+      <c r="G882" t="s">
+        <v>2835</v>
       </c>
     </row>
     <row r="883" spans="1:7">
-      <c r="A883" s="5" t="s">
-        <v>483</v>
+      <c r="A883" s="5">
+        <v>12207288</v>
       </c>
       <c r="B883" t="s">
-        <v>484</v>
+        <v>2836</v>
       </c>
       <c r="C883" t="s">
-        <v>485</v>
-[...3 lines deleted...]
-      </c>
+        <v>2837</v>
+      </c>
+      <c r="D883"/>
       <c r="E883"/>
       <c r="F883"/>
       <c r="G883" t="s">
-        <v>487</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="884" spans="1:7">
-      <c r="A884" s="5" t="s">
-[...14 lines deleted...]
-        <v>166</v>
+      <c r="A884" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B884" s="4" t="s">
+        <v>2839</v>
+      </c>
+      <c r="C884" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D884" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E884" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F884" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G884" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="885" spans="1:7">
       <c r="A885" s="5" t="s">
-        <v>1166</v>
+        <v>489</v>
       </c>
       <c r="B885" t="s">
-        <v>1167</v>
+        <v>490</v>
       </c>
       <c r="C885" t="s">
-        <v>591</v>
+        <v>491</v>
       </c>
       <c r="D885" t="s">
-        <v>1168</v>
+        <v>492</v>
       </c>
       <c r="E885"/>
       <c r="F885"/>
       <c r="G885" t="s">
-        <v>1169</v>
+        <v>493</v>
       </c>
     </row>
     <row r="886" spans="1:7">
       <c r="A886" s="5" t="s">
-        <v>1024</v>
+        <v>504</v>
       </c>
       <c r="B886" t="s">
-        <v>1025</v>
+        <v>505</v>
       </c>
       <c r="C886" t="s">
-        <v>1026</v>
+        <v>506</v>
       </c>
       <c r="D886" t="s">
-        <v>1027</v>
+        <v>507</v>
       </c>
       <c r="E886"/>
       <c r="F886"/>
       <c r="G886" t="s">
-        <v>1028</v>
+        <v>508</v>
       </c>
     </row>
     <row r="887" spans="1:7">
       <c r="A887" s="5" t="s">
-        <v>769</v>
+        <v>730</v>
       </c>
       <c r="B887" t="s">
-        <v>770</v>
+        <v>731</v>
       </c>
       <c r="C887" t="s">
-        <v>771</v>
+        <v>732</v>
       </c>
       <c r="D887" t="s">
-        <v>772</v>
+        <v>733</v>
       </c>
       <c r="E887"/>
       <c r="F887"/>
       <c r="G887" t="s">
-        <v>773</v>
+        <v>734</v>
       </c>
     </row>
     <row r="888" spans="1:7">
       <c r="A888" s="5" t="s">
-        <v>247</v>
+        <v>708</v>
       </c>
       <c r="B888" t="s">
-        <v>248</v>
+        <v>709</v>
       </c>
       <c r="C888" t="s">
-        <v>249</v>
+        <v>710</v>
       </c>
       <c r="D888" t="s">
-        <v>250</v>
+        <v>711</v>
       </c>
       <c r="E888"/>
       <c r="F888"/>
       <c r="G888" t="s">
-        <v>251</v>
+        <v>712</v>
       </c>
     </row>
     <row r="889" spans="1:7">
       <c r="A889" s="5" t="s">
-        <v>339</v>
+        <v>250</v>
       </c>
       <c r="B889" t="s">
-        <v>340</v>
+        <v>251</v>
       </c>
       <c r="C889" t="s">
-        <v>341</v>
+        <v>252</v>
       </c>
       <c r="D889" t="s">
-        <v>342</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="E889"/>
       <c r="F889"/>
       <c r="G889" t="s">
-        <v>344</v>
+        <v>254</v>
       </c>
     </row>
     <row r="890" spans="1:7">
       <c r="A890" s="5" t="s">
-        <v>1192</v>
+        <v>335</v>
       </c>
       <c r="B890" t="s">
-        <v>1193</v>
+        <v>336</v>
       </c>
       <c r="C890" t="s">
-        <v>1194</v>
+        <v>337</v>
       </c>
       <c r="D890" t="s">
-        <v>1195</v>
-[...1 lines deleted...]
-      <c r="E890"/>
+        <v>338</v>
+      </c>
+      <c r="E890" t="s">
+        <v>339</v>
+      </c>
       <c r="F890"/>
       <c r="G890" t="s">
-        <v>1196</v>
+        <v>340</v>
       </c>
     </row>
     <row r="891" spans="1:7">
       <c r="A891" s="5" t="s">
-        <v>1038</v>
+        <v>1152</v>
       </c>
       <c r="B891" t="s">
-        <v>1039</v>
+        <v>1153</v>
       </c>
       <c r="C891" t="s">
-        <v>1040</v>
+        <v>1154</v>
       </c>
       <c r="D891" t="s">
-        <v>1041</v>
+        <v>1155</v>
       </c>
       <c r="E891"/>
       <c r="F891"/>
       <c r="G891" t="s">
-        <v>1042</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="892" spans="1:7">
       <c r="A892" s="5" t="s">
-        <v>699</v>
+        <v>1036</v>
       </c>
       <c r="B892" t="s">
-        <v>700</v>
+        <v>1037</v>
       </c>
       <c r="C892" t="s">
-        <v>701</v>
+        <v>1038</v>
       </c>
       <c r="D892" t="s">
-        <v>702</v>
+        <v>1039</v>
       </c>
       <c r="E892"/>
       <c r="F892"/>
       <c r="G892" t="s">
-        <v>703</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="893" spans="1:7">
       <c r="A893" s="5" t="s">
-        <v>394</v>
+        <v>694</v>
       </c>
       <c r="B893" t="s">
-        <v>395</v>
+        <v>695</v>
       </c>
       <c r="C893" t="s">
-        <v>396</v>
+        <v>696</v>
       </c>
       <c r="D893" t="s">
-        <v>397</v>
+        <v>697</v>
       </c>
       <c r="E893"/>
       <c r="F893"/>
       <c r="G893" t="s">
-        <v>398</v>
+        <v>698</v>
       </c>
     </row>
     <row r="894" spans="1:7">
       <c r="A894" s="5" t="s">
-        <v>1113</v>
+        <v>422</v>
       </c>
       <c r="B894" t="s">
-        <v>1114</v>
+        <v>423</v>
       </c>
       <c r="C894" t="s">
-        <v>1115</v>
+        <v>424</v>
       </c>
       <c r="D894" t="s">
-        <v>1116</v>
+        <v>425</v>
       </c>
       <c r="E894"/>
       <c r="F894"/>
       <c r="G894" t="s">
-        <v>1117</v>
+        <v>426</v>
       </c>
     </row>
     <row r="895" spans="1:7">
       <c r="A895" s="5" t="s">
-        <v>1241</v>
+        <v>165</v>
       </c>
       <c r="B895" t="s">
-        <v>1242</v>
+        <v>166</v>
       </c>
       <c r="C895" t="s">
-        <v>1243</v>
+        <v>167</v>
       </c>
       <c r="D895" t="s">
-        <v>1244</v>
+        <v>168</v>
       </c>
       <c r="E895"/>
       <c r="F895"/>
       <c r="G895" t="s">
-        <v>1245</v>
+        <v>169</v>
       </c>
     </row>
     <row r="896" spans="1:7">
       <c r="A896" s="5" t="s">
-        <v>493</v>
+        <v>877</v>
       </c>
       <c r="B896" t="s">
-        <v>494</v>
+        <v>878</v>
       </c>
       <c r="C896" t="s">
-        <v>495</v>
+        <v>879</v>
       </c>
       <c r="D896" t="s">
-        <v>496</v>
+        <v>880</v>
       </c>
       <c r="E896"/>
       <c r="F896"/>
       <c r="G896" t="s">
-        <v>497</v>
+        <v>881</v>
       </c>
     </row>
     <row r="897" spans="1:7">
       <c r="A897" s="5" t="s">
-        <v>887</v>
+        <v>1240</v>
       </c>
       <c r="B897" t="s">
-        <v>888</v>
+        <v>1241</v>
       </c>
       <c r="C897" t="s">
-        <v>889</v>
+        <v>1242</v>
       </c>
       <c r="D897" t="s">
-        <v>890</v>
+        <v>1243</v>
       </c>
       <c r="E897"/>
       <c r="F897"/>
       <c r="G897" t="s">
-        <v>891</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="898" spans="1:7">
       <c r="A898" s="5" t="s">
-        <v>913</v>
+        <v>1110</v>
       </c>
       <c r="B898" t="s">
-        <v>914</v>
+        <v>1111</v>
       </c>
       <c r="C898" t="s">
-        <v>915</v>
+        <v>1112</v>
       </c>
       <c r="D898" t="s">
-        <v>916</v>
+        <v>1113</v>
       </c>
       <c r="E898"/>
       <c r="F898"/>
       <c r="G898" t="s">
-        <v>917</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="899" spans="1:7">
       <c r="A899" s="5" t="s">
-        <v>613</v>
+        <v>1157</v>
       </c>
       <c r="B899" t="s">
-        <v>614</v>
+        <v>1158</v>
       </c>
       <c r="C899" t="s">
-        <v>615</v>
+        <v>580</v>
       </c>
       <c r="D899" t="s">
-        <v>616</v>
+        <v>1159</v>
       </c>
       <c r="E899"/>
       <c r="F899"/>
       <c r="G899" t="s">
-        <v>617</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="900" spans="1:7">
-      <c r="A900" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A900" s="5" t="s">
+        <v>905</v>
+      </c>
+      <c r="B900" t="s">
+        <v>906</v>
+      </c>
+      <c r="C900" t="s">
+        <v>907</v>
+      </c>
+      <c r="D900" t="s">
+        <v>908</v>
+      </c>
+      <c r="E900"/>
+      <c r="F900"/>
+      <c r="G900" t="s">
+        <v>909</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="A901" s="5" t="s">
-        <v>529</v>
+        <v>1092</v>
       </c>
       <c r="B901" t="s">
-        <v>530</v>
+        <v>1093</v>
       </c>
       <c r="C901" t="s">
-        <v>520</v>
+        <v>1094</v>
       </c>
       <c r="D901" t="s">
-        <v>521</v>
-[...3 lines deleted...]
-      </c>
+        <v>1095</v>
+      </c>
+      <c r="E901"/>
       <c r="F901"/>
       <c r="G901" t="s">
-        <v>531</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="902" spans="1:7">
-      <c r="A902" s="5" t="s">
-[...16 lines deleted...]
-        <v>282</v>
+      <c r="A902" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B902" s="4" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C902" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D902" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E902" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F902" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G902" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="903" spans="1:7">
       <c r="A903" s="5" t="s">
-        <v>787</v>
+        <v>520</v>
       </c>
       <c r="B903" t="s">
-        <v>788</v>
+        <v>521</v>
       </c>
       <c r="C903" t="s">
-        <v>789</v>
+        <v>434</v>
       </c>
       <c r="D903" t="s">
-        <v>790</v>
+        <v>435</v>
       </c>
       <c r="E903" t="s">
-        <v>791</v>
+        <v>436</v>
       </c>
       <c r="F903"/>
       <c r="G903" t="s">
-        <v>792</v>
+        <v>522</v>
       </c>
     </row>
     <row r="904" spans="1:7">
       <c r="A904" s="5" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="B904" t="s">
-        <v>442</v>
+        <v>433</v>
       </c>
       <c r="C904" t="s">
-        <v>443</v>
+        <v>434</v>
       </c>
       <c r="D904" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
       <c r="E904" t="s">
-        <v>445</v>
+        <v>436</v>
       </c>
       <c r="F904"/>
       <c r="G904" t="s">
-        <v>446</v>
+        <v>437</v>
       </c>
     </row>
     <row r="905" spans="1:7">
       <c r="A905" s="5" t="s">
-        <v>793</v>
+        <v>960</v>
       </c>
       <c r="B905" t="s">
-        <v>794</v>
+        <v>961</v>
       </c>
       <c r="C905" t="s">
-        <v>408</v>
+        <v>491</v>
       </c>
       <c r="D905" t="s">
-        <v>795</v>
+        <v>962</v>
       </c>
       <c r="E905" t="s">
-        <v>796</v>
-[...3 lines deleted...]
-      </c>
+        <v>963</v>
+      </c>
+      <c r="F905"/>
       <c r="G905" t="s">
-        <v>798</v>
+        <v>964</v>
       </c>
     </row>
     <row r="906" spans="1:7">
       <c r="A906" s="5" t="s">
-        <v>589</v>
+        <v>341</v>
       </c>
       <c r="B906" t="s">
-        <v>590</v>
+        <v>342</v>
       </c>
       <c r="C906" t="s">
-        <v>591</v>
+        <v>70</v>
       </c>
       <c r="D906" t="s">
-        <v>592</v>
+        <v>343</v>
       </c>
       <c r="E906" t="s">
-        <v>593</v>
+        <v>344</v>
       </c>
       <c r="F906"/>
       <c r="G906" t="s">
-        <v>594</v>
+        <v>345</v>
       </c>
     </row>
     <row r="907" spans="1:7">
       <c r="A907" s="5" t="s">
-        <v>272</v>
+        <v>788</v>
       </c>
       <c r="B907" t="s">
-        <v>273</v>
+        <v>789</v>
       </c>
       <c r="C907" t="s">
-        <v>274</v>
+        <v>790</v>
       </c>
       <c r="D907" t="s">
-        <v>275</v>
+        <v>791</v>
       </c>
       <c r="E907" t="s">
-        <v>276</v>
+        <v>792</v>
       </c>
       <c r="F907"/>
       <c r="G907" t="s">
-        <v>277</v>
+        <v>793</v>
       </c>
     </row>
     <row r="908" spans="1:7">
       <c r="A908" s="5" t="s">
-        <v>829</v>
+        <v>394</v>
       </c>
       <c r="B908" t="s">
-        <v>830</v>
+        <v>395</v>
       </c>
       <c r="C908" t="s">
-        <v>825</v>
+        <v>396</v>
       </c>
       <c r="D908" t="s">
-        <v>831</v>
+        <v>397</v>
       </c>
       <c r="E908" t="s">
-        <v>832</v>
+        <v>398</v>
       </c>
       <c r="F908"/>
       <c r="G908" t="s">
-        <v>833</v>
+        <v>399</v>
       </c>
     </row>
     <row r="909" spans="1:7">
       <c r="A909" s="5" t="s">
-        <v>823</v>
+        <v>757</v>
       </c>
       <c r="B909" t="s">
-        <v>824</v>
+        <v>758</v>
       </c>
       <c r="C909" t="s">
-        <v>825</v>
+        <v>374</v>
       </c>
       <c r="D909" t="s">
-        <v>826</v>
+        <v>759</v>
       </c>
       <c r="E909" t="s">
-        <v>827</v>
-[...1 lines deleted...]
-      <c r="F909"/>
+        <v>760</v>
+      </c>
+      <c r="F909" t="s">
+        <v>761</v>
+      </c>
       <c r="G909" t="s">
-        <v>828</v>
+        <v>762</v>
       </c>
     </row>
     <row r="910" spans="1:7">
       <c r="A910" s="5" t="s">
-        <v>138</v>
+        <v>827</v>
       </c>
       <c r="B910" t="s">
-        <v>139</v>
+        <v>828</v>
       </c>
       <c r="C910" t="s">
-        <v>140</v>
+        <v>823</v>
       </c>
       <c r="D910" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="E910"/>
+        <v>829</v>
+      </c>
+      <c r="E910" t="s">
+        <v>830</v>
+      </c>
       <c r="F910"/>
       <c r="G910" t="s">
-        <v>142</v>
+        <v>831</v>
       </c>
     </row>
     <row r="911" spans="1:7">
       <c r="A911" s="5" t="s">
-        <v>779</v>
+        <v>821</v>
       </c>
       <c r="B911" t="s">
-        <v>780</v>
+        <v>822</v>
       </c>
       <c r="C911" t="s">
-        <v>591</v>
+        <v>823</v>
       </c>
       <c r="D911" t="s">
-        <v>592</v>
+        <v>824</v>
       </c>
       <c r="E911" t="s">
-        <v>593</v>
+        <v>825</v>
       </c>
       <c r="F911"/>
       <c r="G911" t="s">
-        <v>781</v>
+        <v>826</v>
       </c>
     </row>
     <row r="912" spans="1:7">
       <c r="A912" s="5" t="s">
-        <v>834</v>
+        <v>327</v>
       </c>
       <c r="B912" t="s">
-        <v>835</v>
+        <v>328</v>
       </c>
       <c r="C912" t="s">
-        <v>485</v>
+        <v>329</v>
       </c>
       <c r="D912" t="s">
-        <v>836</v>
-[...3 lines deleted...]
-      </c>
+        <v>330</v>
+      </c>
+      <c r="E912"/>
       <c r="F912"/>
       <c r="G912" t="s">
-        <v>838</v>
+        <v>331</v>
       </c>
     </row>
     <row r="913" spans="1:7">
       <c r="A913" s="5" t="s">
-        <v>518</v>
+        <v>775</v>
       </c>
       <c r="B913" t="s">
-        <v>519</v>
+        <v>776</v>
       </c>
       <c r="C913" t="s">
-        <v>520</v>
+        <v>271</v>
       </c>
       <c r="D913" t="s">
-        <v>521</v>
-[...3 lines deleted...]
-      </c>
+        <v>777</v>
+      </c>
+      <c r="E913"/>
       <c r="F913"/>
       <c r="G913" t="s">
-        <v>523</v>
+        <v>778</v>
       </c>
     </row>
     <row r="914" spans="1:7">
       <c r="A914" s="5" t="s">
-        <v>774</v>
+        <v>578</v>
       </c>
       <c r="B914" t="s">
-        <v>775</v>
+        <v>579</v>
       </c>
       <c r="C914" t="s">
-        <v>776</v>
+        <v>580</v>
       </c>
       <c r="D914" t="s">
-        <v>777</v>
-[...1 lines deleted...]
-      <c r="E914"/>
+        <v>581</v>
+      </c>
+      <c r="E914" t="s">
+        <v>582</v>
+      </c>
       <c r="F914"/>
       <c r="G914" t="s">
-        <v>778</v>
+        <v>583</v>
       </c>
     </row>
     <row r="915" spans="1:7">
       <c r="A915" s="5" t="s">
-        <v>336</v>
+        <v>785</v>
       </c>
       <c r="B915" t="s">
-        <v>337</v>
+        <v>786</v>
       </c>
       <c r="C915" t="s">
-        <v>274</v>
+        <v>580</v>
       </c>
       <c r="D915" t="s">
-        <v>275</v>
+        <v>581</v>
       </c>
       <c r="E915" t="s">
-        <v>276</v>
+        <v>582</v>
       </c>
       <c r="F915"/>
       <c r="G915" t="s">
-        <v>338</v>
+        <v>787</v>
       </c>
     </row>
     <row r="916" spans="1:7">
       <c r="A916" s="5" t="s">
-        <v>1090</v>
+        <v>274</v>
       </c>
       <c r="B916" t="s">
-        <v>1091</v>
+        <v>275</v>
       </c>
       <c r="C916" t="s">
-        <v>1092</v>
+        <v>276</v>
       </c>
       <c r="D916" t="s">
-        <v>1093</v>
-[...1 lines deleted...]
-      <c r="E916"/>
+        <v>277</v>
+      </c>
+      <c r="E916" t="s">
+        <v>278</v>
+      </c>
       <c r="F916"/>
       <c r="G916" t="s">
-        <v>1094</v>
+        <v>279</v>
       </c>
     </row>
     <row r="917" spans="1:7">
-      <c r="A917" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A917" s="5" t="s">
+        <v>332</v>
+      </c>
+      <c r="B917" t="s">
+        <v>333</v>
+      </c>
+      <c r="C917" t="s">
+        <v>276</v>
+      </c>
+      <c r="D917" t="s">
+        <v>277</v>
+      </c>
+      <c r="E917" t="s">
+        <v>278</v>
+      </c>
+      <c r="F917"/>
+      <c r="G917" t="s">
+        <v>334</v>
       </c>
     </row>
     <row r="918" spans="1:7">
       <c r="A918" s="5" t="s">
-        <v>1201</v>
+        <v>1017</v>
       </c>
       <c r="B918" t="s">
-        <v>1202</v>
+        <v>1018</v>
       </c>
       <c r="C918" t="s">
-        <v>1203</v>
+        <v>1019</v>
       </c>
       <c r="D918" t="s">
-        <v>1204</v>
+        <v>1020</v>
       </c>
       <c r="E918"/>
       <c r="F918"/>
       <c r="G918" t="s">
-        <v>1205</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="919" spans="1:7">
-      <c r="A919" s="5" t="s">
-[...14 lines deleted...]
-        <v>843</v>
+      <c r="A919" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B919" s="4" t="s">
+        <v>2841</v>
+      </c>
+      <c r="C919" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D919" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E919" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F919" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G919" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="920" spans="1:7">
       <c r="A920" s="5" t="s">
-        <v>685</v>
+        <v>1200</v>
       </c>
       <c r="B920" t="s">
-        <v>686</v>
+        <v>1201</v>
       </c>
       <c r="C920" t="s">
-        <v>687</v>
+        <v>1202</v>
       </c>
       <c r="D920" t="s">
-        <v>688</v>
+        <v>1203</v>
       </c>
       <c r="E920"/>
       <c r="F920"/>
       <c r="G920" t="s">
-        <v>689</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="921" spans="1:7">
       <c r="A921" s="5" t="s">
-        <v>426</v>
+        <v>807</v>
       </c>
       <c r="B921" t="s">
-        <v>427</v>
+        <v>808</v>
       </c>
       <c r="C921" t="s">
-        <v>428</v>
+        <v>809</v>
       </c>
       <c r="D921" t="s">
-        <v>429</v>
+        <v>810</v>
       </c>
       <c r="E921"/>
       <c r="F921"/>
       <c r="G921" t="s">
-        <v>430</v>
+        <v>811</v>
       </c>
     </row>
     <row r="922" spans="1:7">
       <c r="A922" s="5" t="s">
-        <v>1151</v>
+        <v>1026</v>
       </c>
       <c r="B922" t="s">
-        <v>1152</v>
+        <v>1027</v>
       </c>
       <c r="C922" t="s">
-        <v>1153</v>
+        <v>1028</v>
       </c>
       <c r="D922" t="s">
-        <v>1154</v>
+        <v>1029</v>
       </c>
       <c r="E922"/>
       <c r="F922"/>
       <c r="G922" t="s">
-        <v>1155</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="923" spans="1:7">
       <c r="A923" s="5" t="s">
-        <v>183</v>
+        <v>255</v>
       </c>
       <c r="B923" t="s">
-        <v>184</v>
+        <v>256</v>
       </c>
       <c r="C923" t="s">
-        <v>185</v>
+        <v>257</v>
       </c>
       <c r="D923" t="s">
-        <v>186</v>
+        <v>258</v>
       </c>
       <c r="E923"/>
       <c r="F923"/>
       <c r="G923" t="s">
-        <v>187</v>
+        <v>259</v>
       </c>
     </row>
     <row r="924" spans="1:7">
-      <c r="A924" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A924" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="B924" t="s">
+        <v>627</v>
+      </c>
+      <c r="C924" t="s">
+        <v>491</v>
+      </c>
+      <c r="D924" t="s">
+        <v>628</v>
+      </c>
+      <c r="E924"/>
+      <c r="F924"/>
+      <c r="G924" t="s">
+        <v>629</v>
       </c>
     </row>
     <row r="925" spans="1:7">
       <c r="A925" s="5" t="s">
-        <v>143</v>
+        <v>563</v>
       </c>
       <c r="B925" t="s">
-        <v>144</v>
+        <v>564</v>
       </c>
       <c r="C925" t="s">
-        <v>145</v>
+        <v>501</v>
       </c>
       <c r="D925" t="s">
-        <v>146</v>
+        <v>565</v>
       </c>
       <c r="E925"/>
       <c r="F925"/>
       <c r="G925" t="s">
-        <v>147</v>
+        <v>566</v>
       </c>
     </row>
     <row r="926" spans="1:7">
       <c r="A926" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B926" s="4" t="s">
-        <v>2827</v>
+        <v>2842</v>
       </c>
       <c r="C926" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D926" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E926" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F926" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G926" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="927" spans="1:7">
       <c r="A927" s="5" t="s">
-        <v>1271</v>
+        <v>196</v>
       </c>
       <c r="B927" t="s">
-        <v>1272</v>
+        <v>197</v>
       </c>
       <c r="C927" t="s">
-        <v>1273</v>
+        <v>198</v>
       </c>
       <c r="D927" t="s">
-        <v>1274</v>
+        <v>199</v>
       </c>
       <c r="E927"/>
       <c r="F927"/>
       <c r="G927" t="s">
-        <v>1275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="928" spans="1:7">
-      <c r="A928" s="5" t="s">
-[...16 lines deleted...]
-        <v>1144</v>
+      <c r="A928" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B928" s="4" t="s">
+        <v>2843</v>
+      </c>
+      <c r="C928" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D928" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E928" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F928" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G928" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="929" spans="1:7">
       <c r="A929" s="5" t="s">
-        <v>853</v>
+        <v>889</v>
       </c>
       <c r="B929" t="s">
-        <v>854</v>
+        <v>890</v>
       </c>
       <c r="C929" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="D929" t="s">
-        <v>856</v>
+        <v>891</v>
       </c>
       <c r="E929" t="s">
-        <v>857</v>
+        <v>892</v>
       </c>
       <c r="F929"/>
       <c r="G929" t="s">
-        <v>858</v>
+        <v>893</v>
       </c>
     </row>
     <row r="930" spans="1:7">
       <c r="A930" s="5" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="B930" t="s">
-        <v>311</v>
+        <v>298</v>
       </c>
       <c r="C930" t="s">
-        <v>312</v>
+        <v>299</v>
       </c>
       <c r="D930" t="s">
-        <v>313</v>
+        <v>300</v>
       </c>
       <c r="E930" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="F930"/>
       <c r="G930" t="s">
-        <v>315</v>
+        <v>302</v>
       </c>
     </row>
     <row r="931" spans="1:7">
       <c r="A931" s="5" t="s">
-        <v>1124</v>
+        <v>1130</v>
       </c>
       <c r="B931" t="s">
-        <v>1125</v>
+        <v>1131</v>
       </c>
       <c r="C931" t="s">
-        <v>1126</v>
+        <v>1132</v>
       </c>
       <c r="D931" t="s">
-        <v>1127</v>
+        <v>1133</v>
       </c>
       <c r="E931" t="s">
-        <v>1128</v>
+        <v>1134</v>
       </c>
       <c r="F931"/>
       <c r="G931" t="s">
-        <v>1129</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="932" spans="1:7">
       <c r="A932" s="5" t="s">
-        <v>560</v>
+        <v>1121</v>
       </c>
       <c r="B932" t="s">
-        <v>561</v>
+        <v>1122</v>
       </c>
       <c r="C932" t="s">
-        <v>562</v>
+        <v>1123</v>
       </c>
       <c r="D932" t="s">
-        <v>563</v>
+        <v>1124</v>
       </c>
       <c r="E932" t="s">
-        <v>564</v>
+        <v>1125</v>
       </c>
       <c r="F932"/>
       <c r="G932" t="s">
-        <v>565</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="933" spans="1:7">
       <c r="A933" s="5" t="s">
-        <v>742</v>
+        <v>554</v>
       </c>
       <c r="B933" t="s">
-        <v>743</v>
+        <v>555</v>
       </c>
       <c r="C933" t="s">
-        <v>744</v>
+        <v>556</v>
       </c>
       <c r="D933" t="s">
-        <v>745</v>
-[...1 lines deleted...]
-      <c r="E933"/>
+        <v>557</v>
+      </c>
+      <c r="E933" t="s">
+        <v>558</v>
+      </c>
       <c r="F933"/>
       <c r="G933" t="s">
-        <v>746</v>
+        <v>559</v>
       </c>
     </row>
     <row r="934" spans="1:7">
       <c r="A934" s="5" t="s">
-        <v>316</v>
+        <v>741</v>
       </c>
       <c r="B934" t="s">
-        <v>317</v>
+        <v>742</v>
       </c>
       <c r="C934" t="s">
-        <v>318</v>
+        <v>743</v>
       </c>
       <c r="D934" t="s">
-        <v>319</v>
-[...3 lines deleted...]
-      </c>
+        <v>592</v>
+      </c>
+      <c r="E934"/>
       <c r="F934"/>
       <c r="G934" t="s">
-        <v>321</v>
+        <v>744</v>
       </c>
     </row>
     <row r="935" spans="1:7">
       <c r="A935" s="5" t="s">
-        <v>935</v>
+        <v>1270</v>
       </c>
       <c r="B935" t="s">
-        <v>936</v>
+        <v>1271</v>
       </c>
       <c r="C935" t="s">
-        <v>937</v>
+        <v>1272</v>
       </c>
       <c r="D935" t="s">
-        <v>938</v>
-[...3 lines deleted...]
-      </c>
+        <v>1273</v>
+      </c>
+      <c r="E935"/>
       <c r="F935"/>
       <c r="G935" t="s">
-        <v>940</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="936" spans="1:7">
       <c r="A936" s="5" t="s">
-        <v>1252</v>
+        <v>303</v>
       </c>
       <c r="B936" t="s">
-        <v>1253</v>
+        <v>304</v>
       </c>
       <c r="C936" t="s">
-        <v>1254</v>
+        <v>305</v>
       </c>
       <c r="D936" t="s">
-        <v>1255</v>
-[...1 lines deleted...]
-      <c r="E936"/>
+        <v>306</v>
+      </c>
+      <c r="E936" t="s">
+        <v>307</v>
+      </c>
       <c r="F936"/>
       <c r="G936" t="s">
-        <v>1256</v>
+        <v>308</v>
       </c>
     </row>
     <row r="937" spans="1:7">
-      <c r="A937" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A937" s="5" t="s">
+        <v>894</v>
+      </c>
+      <c r="B937" t="s">
+        <v>895</v>
+      </c>
+      <c r="C937" t="s">
+        <v>896</v>
+      </c>
+      <c r="D937" t="s">
+        <v>897</v>
+      </c>
+      <c r="E937" t="s">
+        <v>898</v>
+      </c>
+      <c r="F937"/>
+      <c r="G937" t="s">
+        <v>899</v>
       </c>
     </row>
     <row r="938" spans="1:7">
       <c r="A938" s="5" t="s">
-        <v>2672</v>
+        <v>1251</v>
       </c>
       <c r="B938" t="s">
-        <v>2673</v>
+        <v>1252</v>
       </c>
       <c r="C938" t="s">
-        <v>2674</v>
-[...1 lines deleted...]
-      <c r="D938"/>
+        <v>1253</v>
+      </c>
+      <c r="D938" t="s">
+        <v>1254</v>
+      </c>
       <c r="E938"/>
       <c r="F938"/>
       <c r="G938" t="s">
-        <v>2675</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="939" spans="1:7">
-      <c r="A939" s="5" t="s">
-[...16 lines deleted...]
-        <v>2604</v>
+      <c r="A939" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B939" s="4" t="s">
+        <v>2844</v>
+      </c>
+      <c r="C939" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D939" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E939" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F939" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G939" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="940" spans="1:7">
       <c r="A940" s="5" t="s">
-        <v>2631</v>
+        <v>2712</v>
       </c>
       <c r="B940" t="s">
-        <v>2632</v>
+        <v>2713</v>
       </c>
       <c r="C940" t="s">
-        <v>2633</v>
+        <v>475</v>
       </c>
       <c r="D940" t="s">
-        <v>2634</v>
+        <v>2714</v>
       </c>
       <c r="E940" t="s">
-        <v>2635</v>
+        <v>2715</v>
       </c>
       <c r="F940"/>
       <c r="G940" t="s">
-        <v>2636</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="941" spans="1:7">
       <c r="A941" s="5" t="s">
-        <v>2658</v>
+        <v>2634</v>
       </c>
       <c r="B941" t="s">
-        <v>2659</v>
+        <v>2635</v>
       </c>
       <c r="C941" t="s">
-        <v>2660</v>
+        <v>2636</v>
       </c>
       <c r="D941" t="s">
-        <v>2661</v>
+        <v>2637</v>
       </c>
       <c r="E941" t="s">
-        <v>2662</v>
+        <v>2638</v>
       </c>
       <c r="F941"/>
       <c r="G941" t="s">
-        <v>2663</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="942" spans="1:7">
       <c r="A942" s="5" t="s">
-        <v>2759</v>
+        <v>2670</v>
       </c>
       <c r="B942" t="s">
-        <v>2760</v>
+        <v>2671</v>
       </c>
       <c r="C942" t="s">
-        <v>2761</v>
-[...6 lines deleted...]
-      </c>
+        <v>2672</v>
+      </c>
+      <c r="D942"/>
+      <c r="E942"/>
       <c r="F942"/>
       <c r="G942" t="s">
-        <v>2764</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="943" spans="1:7">
       <c r="A943" s="5" t="s">
-        <v>2744</v>
+        <v>2759</v>
       </c>
       <c r="B943" t="s">
-        <v>2745</v>
+        <v>2760</v>
       </c>
       <c r="C943" t="s">
-        <v>2746</v>
+        <v>2761</v>
       </c>
       <c r="D943" t="s">
-        <v>2747</v>
+        <v>2762</v>
       </c>
       <c r="E943" t="s">
-        <v>2748</v>
+        <v>2763</v>
       </c>
       <c r="F943"/>
       <c r="G943" t="s">
-        <v>2749</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="944" spans="1:7">
       <c r="A944" s="5" t="s">
-        <v>2653</v>
+        <v>2603</v>
       </c>
       <c r="B944" t="s">
-        <v>2654</v>
+        <v>2604</v>
       </c>
       <c r="C944" t="s">
-        <v>1691</v>
+        <v>1680</v>
       </c>
       <c r="D944" t="s">
-        <v>2655</v>
+        <v>2605</v>
       </c>
       <c r="E944" t="s">
-        <v>2656</v>
+        <v>2606</v>
       </c>
       <c r="F944"/>
       <c r="G944" t="s">
-        <v>2657</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="945" spans="1:7">
-      <c r="A945" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A945" s="5" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B945" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C945" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D945" t="s">
+        <v>2631</v>
+      </c>
+      <c r="E945" t="s">
+        <v>2632</v>
+      </c>
+      <c r="F945"/>
+      <c r="G945" t="s">
+        <v>2633</v>
       </c>
     </row>
     <row r="946" spans="1:7">
       <c r="A946" s="5" t="s">
-        <v>290</v>
+        <v>2644</v>
       </c>
       <c r="B946" t="s">
-        <v>291</v>
+        <v>2645</v>
       </c>
       <c r="C946" t="s">
-        <v>285</v>
+        <v>2646</v>
       </c>
       <c r="D946" t="s">
-        <v>286</v>
+        <v>2647</v>
       </c>
       <c r="E946" t="s">
-        <v>287</v>
-[...3 lines deleted...]
-      </c>
+        <v>2648</v>
+      </c>
+      <c r="F946"/>
       <c r="G946" t="s">
-        <v>292</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="947" spans="1:7">
-      <c r="A947" s="5" t="s">
-[...18 lines deleted...]
-        <v>762</v>
+      <c r="A947" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B947" s="4" t="s">
+        <v>2845</v>
+      </c>
+      <c r="C947" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D947" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E947" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F947" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G947" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="948" spans="1:7">
       <c r="A948" s="5" t="s">
-        <v>549</v>
+        <v>138</v>
       </c>
       <c r="B948" t="s">
-        <v>550</v>
+        <v>139</v>
       </c>
       <c r="C948" t="s">
-        <v>534</v>
+        <v>140</v>
       </c>
       <c r="D948" t="s">
-        <v>535</v>
+        <v>141</v>
       </c>
       <c r="E948" t="s">
-        <v>536</v>
+        <v>142</v>
       </c>
       <c r="F948" t="s">
-        <v>537</v>
+        <v>143</v>
       </c>
       <c r="G948" t="s">
-        <v>551</v>
+        <v>144</v>
       </c>
     </row>
     <row r="949" spans="1:7">
       <c r="A949" s="5" t="s">
-        <v>766</v>
+        <v>772</v>
       </c>
       <c r="B949" t="s">
-        <v>767</v>
+        <v>773</v>
       </c>
       <c r="C949" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="D949" t="s">
-        <v>579</v>
+        <v>570</v>
       </c>
       <c r="E949" t="s">
-        <v>580</v>
+        <v>571</v>
       </c>
       <c r="F949" t="s">
-        <v>581</v>
+        <v>765</v>
       </c>
       <c r="G949" t="s">
-        <v>768</v>
+        <v>774</v>
       </c>
     </row>
     <row r="950" spans="1:7">
       <c r="A950" s="5" t="s">
-        <v>1005</v>
+        <v>355</v>
       </c>
       <c r="B950" t="s">
-        <v>1006</v>
+        <v>356</v>
       </c>
       <c r="C950" t="s">
-        <v>1007</v>
+        <v>140</v>
       </c>
       <c r="D950" t="s">
-        <v>1008</v>
+        <v>141</v>
       </c>
       <c r="E950" t="s">
-        <v>1009</v>
+        <v>142</v>
       </c>
       <c r="F950" t="s">
-        <v>1010</v>
+        <v>143</v>
       </c>
       <c r="G950" t="s">
-        <v>1011</v>
+        <v>357</v>
       </c>
     </row>
     <row r="951" spans="1:7">
       <c r="A951" s="5" t="s">
-        <v>892</v>
+        <v>568</v>
       </c>
       <c r="B951" t="s">
-        <v>893</v>
+        <v>569</v>
       </c>
       <c r="C951" t="s">
-        <v>264</v>
+        <v>491</v>
       </c>
       <c r="D951" t="s">
-        <v>819</v>
+        <v>570</v>
       </c>
       <c r="E951" t="s">
-        <v>820</v>
+        <v>571</v>
       </c>
       <c r="F951" t="s">
-        <v>821</v>
+        <v>572</v>
       </c>
       <c r="G951" t="s">
-        <v>894</v>
+        <v>573</v>
       </c>
     </row>
     <row r="952" spans="1:7">
       <c r="A952" s="5" t="s">
-        <v>293</v>
+        <v>1143</v>
       </c>
       <c r="B952" t="s">
-        <v>294</v>
+        <v>1144</v>
       </c>
       <c r="C952" t="s">
-        <v>285</v>
+        <v>1000</v>
       </c>
       <c r="D952" t="s">
-        <v>286</v>
+        <v>1001</v>
       </c>
       <c r="E952" t="s">
-        <v>287</v>
+        <v>1002</v>
       </c>
       <c r="F952" t="s">
-        <v>288</v>
+        <v>1003</v>
       </c>
       <c r="G952" t="s">
-        <v>295</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="953" spans="1:7">
       <c r="A953" s="5" t="s">
-        <v>577</v>
+        <v>812</v>
       </c>
       <c r="B953" t="s">
-        <v>578</v>
+        <v>813</v>
       </c>
       <c r="C953" t="s">
-        <v>485</v>
+        <v>262</v>
       </c>
       <c r="D953" t="s">
-        <v>579</v>
+        <v>814</v>
       </c>
       <c r="E953" t="s">
-        <v>580</v>
+        <v>815</v>
       </c>
       <c r="F953" t="s">
-        <v>581</v>
+        <v>816</v>
       </c>
       <c r="G953" t="s">
-        <v>582</v>
+        <v>817</v>
       </c>
     </row>
     <row r="954" spans="1:7">
       <c r="A954" s="5" t="s">
-        <v>539</v>
+        <v>280</v>
       </c>
       <c r="B954" t="s">
-        <v>540</v>
+        <v>281</v>
       </c>
       <c r="C954" t="s">
-        <v>534</v>
+        <v>140</v>
       </c>
       <c r="D954" t="s">
-        <v>535</v>
+        <v>141</v>
       </c>
       <c r="E954" t="s">
-        <v>536</v>
+        <v>142</v>
       </c>
       <c r="F954" t="s">
-        <v>537</v>
+        <v>143</v>
       </c>
       <c r="G954" t="s">
-        <v>541</v>
+        <v>282</v>
       </c>
     </row>
     <row r="955" spans="1:7">
       <c r="A955" s="5" t="s">
-        <v>532</v>
+        <v>763</v>
       </c>
       <c r="B955" t="s">
-        <v>533</v>
+        <v>764</v>
       </c>
       <c r="C955" t="s">
-        <v>534</v>
+        <v>491</v>
       </c>
       <c r="D955" t="s">
-        <v>535</v>
+        <v>570</v>
       </c>
       <c r="E955" t="s">
-        <v>536</v>
+        <v>571</v>
       </c>
       <c r="F955" t="s">
-        <v>537</v>
+        <v>765</v>
       </c>
       <c r="G955" t="s">
-        <v>538</v>
+        <v>766</v>
       </c>
     </row>
     <row r="956" spans="1:7">
       <c r="A956" s="5" t="s">
-        <v>1148</v>
+        <v>523</v>
       </c>
       <c r="B956" t="s">
-        <v>1149</v>
+        <v>524</v>
       </c>
       <c r="C956" t="s">
-        <v>1007</v>
+        <v>525</v>
       </c>
       <c r="D956" t="s">
-        <v>1008</v>
+        <v>526</v>
       </c>
       <c r="E956" t="s">
-        <v>1009</v>
+        <v>527</v>
       </c>
       <c r="F956" t="s">
-        <v>1010</v>
+        <v>528</v>
       </c>
       <c r="G956" t="s">
-        <v>1150</v>
+        <v>529</v>
       </c>
     </row>
     <row r="957" spans="1:7">
       <c r="A957" s="5" t="s">
-        <v>817</v>
+        <v>1089</v>
       </c>
       <c r="B957" t="s">
-        <v>818</v>
+        <v>1090</v>
       </c>
       <c r="C957" t="s">
-        <v>264</v>
+        <v>1000</v>
       </c>
       <c r="D957" t="s">
-        <v>819</v>
+        <v>1001</v>
       </c>
       <c r="E957" t="s">
-        <v>820</v>
+        <v>1002</v>
       </c>
       <c r="F957" t="s">
-        <v>821</v>
+        <v>1003</v>
       </c>
       <c r="G957" t="s">
-        <v>822</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="958" spans="1:7">
       <c r="A958" s="5" t="s">
-        <v>283</v>
+        <v>530</v>
       </c>
       <c r="B958" t="s">
-        <v>284</v>
+        <v>531</v>
       </c>
       <c r="C958" t="s">
-        <v>285</v>
+        <v>525</v>
       </c>
       <c r="D958" t="s">
-        <v>286</v>
+        <v>526</v>
       </c>
       <c r="E958" t="s">
-        <v>287</v>
+        <v>527</v>
       </c>
       <c r="F958" t="s">
-        <v>288</v>
+        <v>528</v>
       </c>
       <c r="G958" t="s">
-        <v>289</v>
+        <v>532</v>
       </c>
     </row>
     <row r="959" spans="1:7">
       <c r="A959" s="5" t="s">
-        <v>1145</v>
+        <v>998</v>
       </c>
       <c r="B959" t="s">
-        <v>1146</v>
+        <v>999</v>
       </c>
       <c r="C959" t="s">
-        <v>1007</v>
+        <v>1000</v>
       </c>
       <c r="D959" t="s">
-        <v>1008</v>
+        <v>1001</v>
       </c>
       <c r="E959" t="s">
-        <v>1009</v>
+        <v>1002</v>
       </c>
       <c r="F959" t="s">
-        <v>1010</v>
+        <v>1003</v>
       </c>
       <c r="G959" t="s">
-        <v>1147</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="960" spans="1:7">
       <c r="A960" s="5" t="s">
-        <v>895</v>
+        <v>818</v>
       </c>
       <c r="B960" t="s">
-        <v>896</v>
+        <v>819</v>
       </c>
       <c r="C960" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="D960" t="s">
-        <v>819</v>
+        <v>814</v>
       </c>
       <c r="E960" t="s">
+        <v>815</v>
+      </c>
+      <c r="F960" t="s">
+        <v>816</v>
+      </c>
+      <c r="G960" t="s">
         <v>820</v>
       </c>
-      <c r="F960" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="961" spans="1:7">
-      <c r="A961" s="3"/>
-[...7 lines deleted...]
-      <c r="G961" s="3"/>
+      <c r="A961" s="5" t="s">
+        <v>545</v>
+      </c>
+      <c r="B961" t="s">
+        <v>546</v>
+      </c>
+      <c r="C961" t="s">
+        <v>525</v>
+      </c>
+      <c r="D961" t="s">
+        <v>526</v>
+      </c>
+      <c r="E961" t="s">
+        <v>527</v>
+      </c>
+      <c r="F961" t="s">
+        <v>528</v>
+      </c>
+      <c r="G961" t="s">
+        <v>547</v>
+      </c>
     </row>
     <row r="962" spans="1:7">
-      <c r="A962" s="4" t="s">
+      <c r="A962" s="5" t="s">
+        <v>886</v>
+      </c>
+      <c r="B962" t="s">
+        <v>887</v>
+      </c>
+      <c r="C962" t="s">
+        <v>262</v>
+      </c>
+      <c r="D962" t="s">
+        <v>814</v>
+      </c>
+      <c r="E962" t="s">
+        <v>815</v>
+      </c>
+      <c r="F962" t="s">
+        <v>816</v>
+      </c>
+      <c r="G962" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="963" spans="1:7">
+      <c r="A963" s="3"/>
+      <c r="B963" s="3" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C963" s="3"/>
+      <c r="D963" s="3"/>
+      <c r="E963" s="3"/>
+      <c r="F963" s="3"/>
+      <c r="G963" s="3"/>
+    </row>
+    <row r="964" spans="1:7">
+      <c r="A964" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B962" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C962" s="4" t="s">
+      <c r="B964" s="4" t="s">
+        <v>2847</v>
+      </c>
+      <c r="C964" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="D962" s="4" t="s">
+      <c r="D964" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E962" s="4" t="s">
+      <c r="E964" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="F962" s="4" t="s">
+      <c r="F964" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="G962" s="4" t="s">
+      <c r="G964" s="4" t="s">
         <v>11</v>
-      </c>
-[...36 lines deleted...]
-        <v>2840</v>
       </c>
     </row>
     <row r="965" spans="1:7">
       <c r="A965" s="5" t="s">
-        <v>2841</v>
+        <v>2848</v>
       </c>
       <c r="B965" t="s">
-        <v>2842</v>
+        <v>2849</v>
       </c>
       <c r="C965" t="s">
-        <v>2843</v>
+        <v>311</v>
       </c>
       <c r="D965" t="s">
-        <v>2844</v>
+        <v>2850</v>
       </c>
       <c r="E965"/>
       <c r="F965"/>
       <c r="G965" t="s">
-        <v>2845</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="966" spans="1:7">
-      <c r="A966" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A966" s="5" t="s">
+        <v>2852</v>
+      </c>
+      <c r="B966" t="s">
+        <v>2853</v>
+      </c>
+      <c r="C966" t="s">
+        <v>2854</v>
+      </c>
+      <c r="D966" t="s">
+        <v>2855</v>
+      </c>
+      <c r="E966"/>
+      <c r="F966"/>
+      <c r="G966" t="s">
+        <v>2856</v>
       </c>
     </row>
     <row r="967" spans="1:7">
       <c r="A967" s="5" t="s">
-        <v>2847</v>
+        <v>2857</v>
       </c>
       <c r="B967" t="s">
-        <v>2848</v>
+        <v>2858</v>
       </c>
       <c r="C967" t="s">
-        <v>249</v>
+        <v>580</v>
       </c>
       <c r="D967" t="s">
-        <v>2849</v>
+        <v>2859</v>
       </c>
       <c r="E967"/>
       <c r="F967"/>
       <c r="G967" t="s">
-        <v>2850</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="968" spans="1:7">
-      <c r="A968" s="5" t="s">
-[...14 lines deleted...]
-        <v>2855</v>
+      <c r="A968" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B968" s="4" t="s">
+        <v>2861</v>
+      </c>
+      <c r="C968" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D968" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E968" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F968" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G968" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="969" spans="1:7">
       <c r="A969" s="5" t="s">
-        <v>2856</v>
+        <v>2862</v>
       </c>
       <c r="B969" t="s">
-        <v>2857</v>
+        <v>2863</v>
       </c>
       <c r="C969" t="s">
-        <v>2858</v>
+        <v>2864</v>
       </c>
       <c r="D969" t="s">
-        <v>2859</v>
+        <v>2865</v>
       </c>
       <c r="E969" t="s">
-        <v>2860</v>
+        <v>2866</v>
       </c>
       <c r="F969" t="s">
-        <v>2861</v>
+        <v>2867</v>
       </c>
       <c r="G969" t="s">
-        <v>2862</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="970" spans="1:7">
       <c r="A970" s="5" t="s">
-        <v>2863</v>
+        <v>2869</v>
       </c>
       <c r="B970" t="s">
-        <v>2864</v>
+        <v>2870</v>
       </c>
       <c r="C970" t="s">
-        <v>2865</v>
+        <v>2871</v>
       </c>
       <c r="D970" t="s">
-        <v>2866</v>
+        <v>2872</v>
       </c>
       <c r="E970" t="s">
-        <v>2867</v>
-[...3 lines deleted...]
-      </c>
+        <v>2873</v>
+      </c>
+      <c r="F970"/>
       <c r="G970" t="s">
-        <v>2869</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="971" spans="1:7">
       <c r="A971" s="5" t="s">
-        <v>2870</v>
+        <v>2875</v>
       </c>
       <c r="B971" t="s">
-        <v>2871</v>
+        <v>2876</v>
       </c>
       <c r="C971" t="s">
-        <v>2872</v>
-[...6 lines deleted...]
-      </c>
+        <v>1059</v>
+      </c>
+      <c r="D971"/>
+      <c r="E971"/>
       <c r="F971"/>
       <c r="G971" t="s">
-        <v>2875</v>
+        <v>2877</v>
       </c>
     </row>
     <row r="972" spans="1:7">
       <c r="A972" s="5" t="s">
-        <v>2876</v>
+        <v>2878</v>
       </c>
       <c r="B972" t="s">
-        <v>2877</v>
+        <v>2879</v>
       </c>
       <c r="C972" t="s">
-        <v>2878</v>
+        <v>2880</v>
       </c>
       <c r="D972" t="s">
-        <v>2879</v>
-[...2 lines deleted...]
-      <c r="F972"/>
+        <v>2881</v>
+      </c>
+      <c r="E972" t="s">
+        <v>2882</v>
+      </c>
+      <c r="F972" t="s">
+        <v>2883</v>
+      </c>
       <c r="G972" t="s">
-        <v>2880</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="973" spans="1:7">
       <c r="A973" s="5" t="s">
-        <v>2881</v>
+        <v>2885</v>
       </c>
       <c r="B973" t="s">
-        <v>2882</v>
+        <v>2886</v>
       </c>
       <c r="C973" t="s">
-        <v>485</v>
+        <v>2887</v>
       </c>
       <c r="D973" t="s">
-        <v>2883</v>
+        <v>2888</v>
       </c>
       <c r="E973" t="s">
-        <v>2884</v>
+        <v>2889</v>
       </c>
       <c r="F973" t="s">
-        <v>2885</v>
+        <v>2890</v>
       </c>
       <c r="G973" t="s">
-        <v>2886</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="974" spans="1:7">
       <c r="A974" s="5" t="s">
-        <v>2887</v>
+        <v>2892</v>
       </c>
       <c r="B974" t="s">
-        <v>2888</v>
+        <v>2893</v>
       </c>
       <c r="C974" t="s">
-        <v>1061</v>
-[...3 lines deleted...]
-      <c r="F974"/>
+        <v>2894</v>
+      </c>
+      <c r="D974" t="s">
+        <v>2895</v>
+      </c>
+      <c r="E974" t="s">
+        <v>2896</v>
+      </c>
+      <c r="F974" t="s">
+        <v>2897</v>
+      </c>
       <c r="G974" t="s">
-        <v>2889</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="975" spans="1:7">
       <c r="A975" s="5" t="s">
-        <v>2890</v>
+        <v>2899</v>
       </c>
       <c r="B975" t="s">
-        <v>2891</v>
+        <v>2900</v>
       </c>
       <c r="C975" t="s">
-        <v>2892</v>
+        <v>2901</v>
       </c>
       <c r="D975" t="s">
-        <v>2893</v>
+        <v>2902</v>
       </c>
       <c r="E975" t="s">
-        <v>2894</v>
+        <v>2903</v>
       </c>
       <c r="F975"/>
       <c r="G975" t="s">
-        <v>2895</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="976" spans="1:7">
       <c r="A976" s="5" t="s">
-        <v>2896</v>
+        <v>2905</v>
       </c>
       <c r="B976" t="s">
-        <v>2897</v>
+        <v>2906</v>
       </c>
       <c r="C976" t="s">
-        <v>2898</v>
+        <v>2907</v>
       </c>
       <c r="D976" t="s">
-        <v>2899</v>
-[...3 lines deleted...]
-      </c>
+        <v>2908</v>
+      </c>
+      <c r="E976"/>
       <c r="F976"/>
       <c r="G976" t="s">
-        <v>2901</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="977" spans="1:7">
       <c r="A977" s="5" t="s">
-        <v>2902</v>
+        <v>2910</v>
       </c>
       <c r="B977" t="s">
-        <v>2903</v>
+        <v>2911</v>
       </c>
       <c r="C977" t="s">
-        <v>159</v>
+        <v>491</v>
       </c>
       <c r="D977" t="s">
-        <v>2904</v>
+        <v>2912</v>
       </c>
       <c r="E977" t="s">
-        <v>2905</v>
-[...1 lines deleted...]
-      <c r="F977"/>
+        <v>2913</v>
+      </c>
+      <c r="F977" t="s">
+        <v>2914</v>
+      </c>
       <c r="G977" t="s">
-        <v>2906</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="978" spans="1:7">
       <c r="A978" s="5" t="s">
-        <v>2907</v>
+        <v>2916</v>
       </c>
       <c r="B978" t="s">
-        <v>2908</v>
+        <v>2876</v>
       </c>
       <c r="C978" t="s">
-        <v>2909</v>
+        <v>2917</v>
       </c>
       <c r="D978" t="s">
-        <v>2910</v>
+        <v>2918</v>
       </c>
       <c r="E978"/>
       <c r="F978"/>
       <c r="G978" t="s">
-        <v>2911</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="979" spans="1:7">
       <c r="A979" s="5" t="s">
-        <v>2912</v>
+        <v>2920</v>
       </c>
       <c r="B979" t="s">
-        <v>2913</v>
+        <v>2921</v>
       </c>
       <c r="C979" t="s">
-        <v>44</v>
+        <v>451</v>
       </c>
       <c r="D979" t="s">
-        <v>2914</v>
+        <v>2922</v>
       </c>
       <c r="E979" t="s">
-        <v>2915</v>
-[...1 lines deleted...]
-      <c r="F979"/>
+        <v>2923</v>
+      </c>
+      <c r="F979" t="s">
+        <v>2924</v>
+      </c>
       <c r="G979" t="s">
-        <v>2916</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="980" spans="1:7">
       <c r="A980" s="5" t="s">
-        <v>2917</v>
+        <v>2926</v>
       </c>
       <c r="B980" t="s">
-        <v>2918</v>
+        <v>2927</v>
       </c>
       <c r="C980" t="s">
-        <v>2919</v>
+        <v>2928</v>
       </c>
       <c r="D980" t="s">
-        <v>2920</v>
+        <v>2929</v>
       </c>
       <c r="E980"/>
       <c r="F980"/>
       <c r="G980" t="s">
-        <v>2921</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="981" spans="1:7">
       <c r="A981" s="5" t="s">
-        <v>2922</v>
+        <v>2931</v>
       </c>
       <c r="B981" t="s">
-        <v>2923</v>
+        <v>2932</v>
       </c>
       <c r="C981" t="s">
-        <v>2924</v>
+        <v>162</v>
       </c>
       <c r="D981" t="s">
-        <v>2925</v>
+        <v>2933</v>
       </c>
       <c r="E981" t="s">
-        <v>2926</v>
+        <v>2934</v>
       </c>
       <c r="F981"/>
       <c r="G981" t="s">
-        <v>2927</v>
+        <v>2935</v>
       </c>
     </row>
     <row r="982" spans="1:7">
       <c r="A982" s="5" t="s">
-        <v>2928</v>
+        <v>2936</v>
       </c>
       <c r="B982" t="s">
-        <v>2891</v>
+        <v>2937</v>
       </c>
       <c r="C982" t="s">
-        <v>2929</v>
+        <v>2938</v>
       </c>
       <c r="D982" t="s">
-        <v>2930</v>
+        <v>2939</v>
       </c>
       <c r="E982"/>
       <c r="F982"/>
       <c r="G982" t="s">
-        <v>2931</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="983" spans="1:7">
       <c r="A983" s="5" t="s">
-        <v>2851</v>
+        <v>2936</v>
       </c>
       <c r="B983" t="s">
-        <v>2852</v>
+        <v>2937</v>
       </c>
       <c r="C983" t="s">
-        <v>2932</v>
+        <v>2941</v>
       </c>
       <c r="D983" t="s">
-        <v>2933</v>
+        <v>2942</v>
       </c>
       <c r="E983"/>
       <c r="F983"/>
       <c r="G983" t="s">
-        <v>2934</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="984" spans="1:7">
       <c r="A984" s="5" t="s">
-        <v>2935</v>
+        <v>2944</v>
       </c>
       <c r="B984" t="s">
-        <v>2888</v>
+        <v>2879</v>
       </c>
       <c r="C984" t="s">
-        <v>2936</v>
+        <v>2945</v>
       </c>
       <c r="D984" t="s">
-        <v>2937</v>
-[...1 lines deleted...]
-      <c r="E984"/>
+        <v>2946</v>
+      </c>
+      <c r="E984" t="s">
+        <v>2947</v>
+      </c>
       <c r="F984"/>
       <c r="G984" t="s">
-        <v>2938</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="985" spans="1:7">
       <c r="A985" s="5" t="s">
-        <v>2939</v>
+        <v>2949</v>
       </c>
       <c r="B985" t="s">
-        <v>2940</v>
+        <v>2950</v>
       </c>
       <c r="C985" t="s">
-        <v>2941</v>
+        <v>2951</v>
       </c>
       <c r="D985" t="s">
-        <v>2942</v>
-[...1 lines deleted...]
-      <c r="E985"/>
+        <v>2952</v>
+      </c>
+      <c r="E985" t="s">
+        <v>2953</v>
+      </c>
       <c r="F985"/>
       <c r="G985" t="s">
-        <v>2943</v>
+        <v>2954</v>
       </c>
     </row>
     <row r="986" spans="1:7">
       <c r="A986" s="5" t="s">
-        <v>2944</v>
+        <v>2955</v>
       </c>
       <c r="B986" t="s">
-        <v>2897</v>
+        <v>2956</v>
       </c>
       <c r="C986" t="s">
-        <v>2945</v>
+        <v>252</v>
       </c>
       <c r="D986" t="s">
-        <v>2946</v>
-[...6 lines deleted...]
-      </c>
+        <v>2957</v>
+      </c>
+      <c r="E986"/>
+      <c r="F986"/>
       <c r="G986" t="s">
-        <v>2949</v>
+        <v>2958</v>
       </c>
     </row>
     <row r="987" spans="1:7">
-      <c r="A987" s="3"/>
-[...7 lines deleted...]
-      <c r="G987" s="3"/>
+      <c r="A987" s="5" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B987" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C987" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D987" t="s">
+        <v>2962</v>
+      </c>
+      <c r="E987"/>
+      <c r="F987"/>
+      <c r="G987" t="s">
+        <v>2963</v>
+      </c>
     </row>
     <row r="988" spans="1:7">
-      <c r="A988" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A988" s="5" t="s">
+        <v>2964</v>
+      </c>
+      <c r="B988" t="s">
+        <v>2965</v>
+      </c>
+      <c r="C988" t="s">
+        <v>2966</v>
+      </c>
+      <c r="D988" t="s">
+        <v>2967</v>
+      </c>
+      <c r="E988"/>
+      <c r="F988"/>
+      <c r="G988" t="s">
+        <v>2968</v>
       </c>
     </row>
     <row r="989" spans="1:7">
       <c r="A989" s="5" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B989" t="s">
         <v>2870</v>
       </c>
-      <c r="B989" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C989" t="s">
-        <v>2872</v>
+        <v>2970</v>
       </c>
       <c r="D989" t="s">
-        <v>2873</v>
-[...3 lines deleted...]
-      </c>
+        <v>2971</v>
+      </c>
+      <c r="E989"/>
       <c r="F989"/>
       <c r="G989" t="s">
-        <v>2875</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="990" spans="1:7">
-      <c r="A990" s="4" t="s">
+      <c r="A990" s="5" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B990" t="s">
+        <v>2974</v>
+      </c>
+      <c r="C990" t="s">
+        <v>44</v>
+      </c>
+      <c r="D990" t="s">
+        <v>2975</v>
+      </c>
+      <c r="E990" t="s">
+        <v>2976</v>
+      </c>
+      <c r="F990"/>
+      <c r="G990" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="991" spans="1:7">
+      <c r="A991" s="3"/>
+      <c r="B991" s="3" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C991" s="3"/>
+      <c r="D991" s="3"/>
+      <c r="E991" s="3"/>
+      <c r="F991" s="3"/>
+      <c r="G991" s="3"/>
+    </row>
+    <row r="992" spans="1:7">
+      <c r="A992" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B990" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C990" s="4" t="s">
+      <c r="B992" s="4" t="s">
+        <v>2846</v>
+      </c>
+      <c r="C992" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="D990" s="4" t="s">
+      <c r="D992" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E990" s="4" t="s">
+      <c r="E992" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="F990" s="4" t="s">
+      <c r="F992" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="G990" s="4" t="s">
+      <c r="G992" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="991" spans="1:7">
-[...34 lines deleted...]
-    </row>
     <row r="993" spans="1:7">
-      <c r="A993" s="5">
-        <v>12109311</v>
+      <c r="A993" s="5" t="s">
+        <v>2899</v>
       </c>
       <c r="B993" t="s">
-        <v>2956</v>
+        <v>2900</v>
       </c>
       <c r="C993" t="s">
-        <v>2957</v>
-[...2 lines deleted...]
-      <c r="E993"/>
+        <v>2901</v>
+      </c>
+      <c r="D993" t="s">
+        <v>2902</v>
+      </c>
+      <c r="E993" t="s">
+        <v>2903</v>
+      </c>
       <c r="F993"/>
       <c r="G993" t="s">
-        <v>2958</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="994" spans="1:7">
-      <c r="A994" s="5" t="s">
-[...14 lines deleted...]
-        <v>2962</v>
+      <c r="A994" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B994" s="4" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C994" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D994" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E994" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F994" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G994" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="995" spans="1:7">
       <c r="A995" s="5" t="s">
-        <v>2963</v>
+        <v>2979</v>
       </c>
       <c r="B995" t="s">
-        <v>2964</v>
+        <v>2980</v>
       </c>
       <c r="C995" t="s">
-        <v>2965</v>
+        <v>2981</v>
       </c>
       <c r="D995" t="s">
-        <v>2966</v>
+        <v>2982</v>
       </c>
       <c r="E995"/>
       <c r="F995"/>
       <c r="G995" t="s">
-        <v>2967</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="996" spans="1:7">
       <c r="A996" s="5" t="s">
-        <v>2968</v>
+        <v>2816</v>
       </c>
       <c r="B996" t="s">
-        <v>2969</v>
+        <v>2984</v>
       </c>
       <c r="C996" t="s">
-        <v>2970</v>
+        <v>2985</v>
       </c>
       <c r="D996" t="s">
-        <v>2971</v>
+        <v>2986</v>
       </c>
       <c r="E996"/>
       <c r="F996"/>
       <c r="G996" t="s">
-        <v>2972</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="997" spans="1:7">
       <c r="A997" s="5" t="s">
-        <v>2973</v>
+        <v>2988</v>
       </c>
       <c r="B997" t="s">
-        <v>2974</v>
+        <v>2989</v>
       </c>
       <c r="C997" t="s">
-        <v>2975</v>
+        <v>2990</v>
       </c>
       <c r="D997" t="s">
-        <v>2976</v>
+        <v>2991</v>
       </c>
       <c r="E997"/>
       <c r="F997"/>
       <c r="G997" t="s">
-        <v>2977</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="998" spans="1:7">
       <c r="A998" s="5" t="s">
-        <v>2978</v>
+        <v>2993</v>
       </c>
       <c r="B998" t="s">
-        <v>2979</v>
+        <v>2994</v>
       </c>
       <c r="C998" t="s">
-        <v>490</v>
+        <v>2995</v>
       </c>
       <c r="D998" t="s">
-        <v>2980</v>
+        <v>2996</v>
       </c>
       <c r="E998"/>
       <c r="F998"/>
       <c r="G998" t="s">
-        <v>2981</v>
+        <v>2997</v>
       </c>
     </row>
     <row r="999" spans="1:7">
       <c r="A999" s="5" t="s">
-        <v>2808</v>
+        <v>2998</v>
       </c>
       <c r="B999" t="s">
-        <v>2809</v>
+        <v>2999</v>
       </c>
       <c r="C999" t="s">
-        <v>2810</v>
+        <v>3000</v>
       </c>
       <c r="D999" t="s">
-        <v>2811</v>
+        <v>3001</v>
       </c>
       <c r="E999"/>
       <c r="F999"/>
       <c r="G999" t="s">
-        <v>2812</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="1000" spans="1:7">
-      <c r="A1000" s="5" t="s">
-        <v>2818</v>
+      <c r="A1000" s="5">
+        <v>12109308</v>
       </c>
       <c r="B1000" t="s">
-        <v>2819</v>
+        <v>3003</v>
       </c>
       <c r="C1000" t="s">
-        <v>2820</v>
-[...3 lines deleted...]
-      </c>
+        <v>3004</v>
+      </c>
+      <c r="D1000"/>
       <c r="E1000"/>
       <c r="F1000"/>
       <c r="G1000" t="s">
-        <v>2822</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="1001" spans="1:7">
-      <c r="A1001" s="5" t="s">
-        <v>2813</v>
+      <c r="A1001" s="5">
+        <v>12109309</v>
       </c>
       <c r="B1001" t="s">
-        <v>2814</v>
+        <v>3006</v>
       </c>
       <c r="C1001" t="s">
-        <v>2815</v>
+        <v>3007</v>
       </c>
       <c r="D1001" t="s">
-        <v>2816</v>
-[...2 lines deleted...]
-      <c r="F1001"/>
+        <v>3008</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>3009</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>3010</v>
+      </c>
       <c r="G1001" t="s">
-        <v>2817</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="1002" spans="1:7">
-      <c r="A1002" s="5" t="s">
-        <v>2982</v>
+      <c r="A1002" s="5">
+        <v>12109310</v>
       </c>
       <c r="B1002" t="s">
-        <v>2983</v>
+        <v>3012</v>
       </c>
       <c r="C1002" t="s">
-        <v>215</v>
-[...3 lines deleted...]
-      </c>
+        <v>3013</v>
+      </c>
+      <c r="D1002"/>
       <c r="E1002"/>
       <c r="F1002"/>
       <c r="G1002" t="s">
-        <v>2985</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="1003" spans="1:7">
       <c r="A1003" s="5" t="s">
-        <v>2986</v>
+        <v>3015</v>
       </c>
       <c r="B1003" t="s">
-        <v>2987</v>
+        <v>3016</v>
       </c>
       <c r="C1003" t="s">
-        <v>2988</v>
+        <v>3017</v>
       </c>
       <c r="D1003" t="s">
-        <v>2989</v>
+        <v>3018</v>
       </c>
       <c r="E1003"/>
       <c r="F1003"/>
       <c r="G1003" t="s">
-        <v>2990</v>
+        <v>3019</v>
       </c>
     </row>
     <row r="1004" spans="1:7">
-      <c r="A1004" s="5">
-        <v>12109308</v>
+      <c r="A1004" s="5" t="s">
+        <v>3020</v>
       </c>
       <c r="B1004" t="s">
-        <v>2991</v>
+        <v>3021</v>
       </c>
       <c r="C1004" t="s">
-        <v>2992</v>
-[...1 lines deleted...]
-      <c r="D1004"/>
+        <v>3022</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>3023</v>
+      </c>
       <c r="E1004"/>
       <c r="F1004"/>
       <c r="G1004" t="s">
-        <v>2993</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="1005" spans="1:7">
       <c r="A1005" s="5">
-        <v>12109309</v>
+        <v>12109311</v>
       </c>
       <c r="B1005" t="s">
-        <v>2994</v>
+        <v>3025</v>
       </c>
       <c r="C1005" t="s">
-        <v>2995</v>
-[...9 lines deleted...]
-      </c>
+        <v>3026</v>
+      </c>
+      <c r="D1005"/>
+      <c r="E1005"/>
+      <c r="F1005"/>
       <c r="G1005" t="s">
-        <v>2999</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="1006" spans="1:7">
-      <c r="A1006" s="5">
-        <v>12109310</v>
+      <c r="A1006" s="5" t="s">
+        <v>3028</v>
       </c>
       <c r="B1006" t="s">
-        <v>3000</v>
+        <v>3029</v>
       </c>
       <c r="C1006" t="s">
-        <v>3001</v>
-[...1 lines deleted...]
-      <c r="D1006"/>
+        <v>218</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>3030</v>
+      </c>
       <c r="E1006"/>
       <c r="F1006"/>
       <c r="G1006" t="s">
-        <v>3002</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="1007" spans="1:7">
       <c r="A1007" s="5" t="s">
-        <v>3003</v>
+        <v>2821</v>
       </c>
       <c r="B1007" t="s">
-        <v>3004</v>
+        <v>2822</v>
       </c>
       <c r="C1007" t="s">
-        <v>3005</v>
+        <v>2823</v>
       </c>
       <c r="D1007" t="s">
-        <v>3006</v>
+        <v>2824</v>
       </c>
       <c r="E1007"/>
       <c r="F1007"/>
       <c r="G1007" t="s">
-        <v>3007</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="1008" spans="1:7">
-      <c r="A1008" s="5" t="s">
-        <v>2800</v>
+      <c r="A1008" s="5">
+        <v>12207288</v>
       </c>
       <c r="B1008" t="s">
-        <v>2801</v>
+        <v>2836</v>
       </c>
       <c r="C1008" t="s">
-        <v>2802</v>
-[...3 lines deleted...]
-      </c>
+        <v>2837</v>
+      </c>
+      <c r="D1008"/>
       <c r="E1008"/>
       <c r="F1008"/>
       <c r="G1008" t="s">
-        <v>2804</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="1009" spans="1:7">
-      <c r="A1009" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A1009" s="5" t="s">
+        <v>3032</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>3033</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>3035</v>
+      </c>
+      <c r="E1009"/>
+      <c r="F1009"/>
+      <c r="G1009" t="s">
+        <v>3036</v>
       </c>
     </row>
     <row r="1010" spans="1:7">
       <c r="A1010" s="5" t="s">
-        <v>2982</v>
+        <v>2816</v>
       </c>
       <c r="B1010" t="s">
-        <v>2983</v>
+        <v>2817</v>
       </c>
       <c r="C1010" t="s">
-        <v>215</v>
+        <v>2818</v>
       </c>
       <c r="D1010" t="s">
-        <v>2984</v>
+        <v>2819</v>
       </c>
       <c r="E1010"/>
       <c r="F1010"/>
       <c r="G1010" t="s">
-        <v>2985</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="1011" spans="1:7">
       <c r="A1011" s="5" t="s">
-        <v>3003</v>
+        <v>2831</v>
       </c>
       <c r="B1011" t="s">
-        <v>3004</v>
+        <v>2832</v>
       </c>
       <c r="C1011" t="s">
-        <v>3005</v>
+        <v>2833</v>
       </c>
       <c r="D1011" t="s">
-        <v>3006</v>
+        <v>2834</v>
       </c>
       <c r="E1011"/>
       <c r="F1011"/>
       <c r="G1011" t="s">
-        <v>3007</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="1012" spans="1:7">
       <c r="A1012" s="5" t="s">
-        <v>2986</v>
+        <v>2826</v>
       </c>
       <c r="B1012" t="s">
-        <v>2987</v>
+        <v>2827</v>
       </c>
       <c r="C1012" t="s">
-        <v>2988</v>
+        <v>2828</v>
       </c>
       <c r="D1012" t="s">
-        <v>2989</v>
+        <v>2829</v>
       </c>
       <c r="E1012"/>
       <c r="F1012"/>
       <c r="G1012" t="s">
-        <v>2990</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="1013" spans="1:7">
       <c r="A1013" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B1013" s="4" t="s">
-        <v>3009</v>
+        <v>3037</v>
       </c>
       <c r="C1013" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D1013" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E1013" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F1013" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G1013" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1014" spans="1:7">
       <c r="A1014" s="5" t="s">
-        <v>3010</v>
+        <v>2979</v>
       </c>
       <c r="B1014" t="s">
-        <v>3011</v>
+        <v>2980</v>
       </c>
       <c r="C1014" t="s">
-        <v>3012</v>
+        <v>2981</v>
       </c>
       <c r="D1014" t="s">
-        <v>3013</v>
+        <v>2982</v>
       </c>
       <c r="E1014"/>
       <c r="F1014"/>
       <c r="G1014" t="s">
-        <v>3014</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="1015" spans="1:7">
       <c r="A1015" s="5" t="s">
-        <v>3015</v>
+        <v>3020</v>
       </c>
       <c r="B1015" t="s">
-        <v>3016</v>
+        <v>3021</v>
       </c>
       <c r="C1015" t="s">
-        <v>3017</v>
+        <v>3022</v>
       </c>
       <c r="D1015" t="s">
-        <v>3018</v>
+        <v>3023</v>
       </c>
       <c r="E1015"/>
       <c r="F1015"/>
       <c r="G1015" t="s">
-        <v>3019</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="1016" spans="1:7">
       <c r="A1016" s="5" t="s">
-        <v>3020</v>
+        <v>3028</v>
       </c>
       <c r="B1016" t="s">
-        <v>3021</v>
+        <v>3029</v>
       </c>
       <c r="C1016" t="s">
-        <v>3022</v>
+        <v>218</v>
       </c>
       <c r="D1016" t="s">
-        <v>3023</v>
+        <v>3030</v>
       </c>
       <c r="E1016"/>
       <c r="F1016"/>
       <c r="G1016" t="s">
-        <v>3024</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="1017" spans="1:7">
-      <c r="A1017" s="5" t="s">
-[...14 lines deleted...]
-        <v>3029</v>
+      <c r="A1017" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1017" s="4" t="s">
+        <v>3038</v>
+      </c>
+      <c r="C1017" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1017" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1017" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1017" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1017" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1018" spans="1:7">
       <c r="A1018" s="5" t="s">
-        <v>3030</v>
+        <v>3039</v>
       </c>
       <c r="B1018" t="s">
-        <v>3031</v>
+        <v>3040</v>
       </c>
       <c r="C1018" t="s">
-        <v>3032</v>
+        <v>3041</v>
       </c>
       <c r="D1018" t="s">
-        <v>3033</v>
+        <v>3042</v>
       </c>
       <c r="E1018"/>
       <c r="F1018"/>
       <c r="G1018" t="s">
-        <v>3034</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="1019" spans="1:7">
-      <c r="A1019" s="5" t="s">
-        <v>3035</v>
+      <c r="A1019" s="5">
+        <v>12109309</v>
       </c>
       <c r="B1019" t="s">
-        <v>3036</v>
+        <v>3006</v>
       </c>
       <c r="C1019" t="s">
-        <v>3037</v>
+        <v>3007</v>
       </c>
       <c r="D1019" t="s">
-        <v>3038</v>
-[...2 lines deleted...]
-      <c r="F1019"/>
+        <v>3008</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>3009</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>3010</v>
+      </c>
       <c r="G1019" t="s">
-        <v>3039</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="1020" spans="1:7">
-      <c r="A1020" s="5" t="s">
-        <v>3040</v>
+      <c r="A1020" s="5">
+        <v>12109308</v>
       </c>
       <c r="B1020" t="s">
-        <v>3041</v>
+        <v>3003</v>
       </c>
       <c r="C1020" t="s">
-        <v>3042</v>
-[...3 lines deleted...]
-      </c>
+        <v>3004</v>
+      </c>
+      <c r="D1020"/>
       <c r="E1020"/>
       <c r="F1020"/>
       <c r="G1020" t="s">
-        <v>3043</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="1021" spans="1:7">
       <c r="A1021" s="5" t="s">
         <v>3044</v>
       </c>
       <c r="B1021" t="s">
         <v>3045</v>
       </c>
       <c r="C1021" t="s">
-        <v>3012</v>
+        <v>3046</v>
       </c>
       <c r="D1021" t="s">
-        <v>3013</v>
+        <v>3047</v>
       </c>
       <c r="E1021"/>
       <c r="F1021"/>
       <c r="G1021" t="s">
-        <v>3046</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="1022" spans="1:7">
       <c r="A1022" s="5" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D1022" t="s">
         <v>3047</v>
-      </c>
-[...7 lines deleted...]
-        <v>3050</v>
       </c>
       <c r="E1022"/>
       <c r="F1022"/>
       <c r="G1022" t="s">
-        <v>3051</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="1023" spans="1:7">
       <c r="A1023" s="5" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="B1023" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
       <c r="C1023" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
       <c r="D1023" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="E1023"/>
       <c r="F1023"/>
       <c r="G1023" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="1024" spans="1:7">
       <c r="A1024" s="5" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
       <c r="B1024" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="C1024" t="s">
-        <v>3049</v>
+        <v>3060</v>
       </c>
       <c r="D1024" t="s">
-        <v>3050</v>
-[...6 lines deleted...]
-      </c>
+        <v>3061</v>
+      </c>
+      <c r="E1024"/>
+      <c r="F1024"/>
       <c r="G1024" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="1025" spans="1:7">
       <c r="A1025" s="5" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
       <c r="B1025" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
       <c r="C1025" t="s">
-        <v>3042</v>
+        <v>3065</v>
       </c>
       <c r="D1025" t="s">
-        <v>3023</v>
+        <v>3066</v>
       </c>
       <c r="E1025"/>
       <c r="F1025"/>
       <c r="G1025" t="s">
-        <v>3064</v>
+        <v>3067</v>
       </c>
     </row>
     <row r="1026" spans="1:7">
       <c r="A1026" s="5" t="s">
-        <v>3065</v>
+        <v>3068</v>
       </c>
       <c r="B1026" t="s">
-        <v>3066</v>
+        <v>3069</v>
       </c>
       <c r="C1026" t="s">
-        <v>3067</v>
+        <v>3070</v>
       </c>
       <c r="D1026" t="s">
-        <v>3033</v>
+        <v>3071</v>
       </c>
       <c r="E1026"/>
       <c r="F1026"/>
       <c r="G1026" t="s">
-        <v>3068</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="1027" spans="1:7">
-      <c r="A1027" s="5">
-        <v>12109310</v>
+      <c r="A1027" s="5" t="s">
+        <v>3073</v>
       </c>
       <c r="B1027" t="s">
-        <v>3000</v>
+        <v>3074</v>
       </c>
       <c r="C1027" t="s">
-        <v>3001</v>
-[...3 lines deleted...]
-      <c r="F1027"/>
+        <v>3075</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>3076</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>3077</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>3078</v>
+      </c>
       <c r="G1027" t="s">
-        <v>3002</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="1028" spans="1:7">
       <c r="A1028" s="5" t="s">
-        <v>3069</v>
+        <v>3080</v>
       </c>
       <c r="B1028" t="s">
-        <v>3070</v>
+        <v>3081</v>
       </c>
       <c r="C1028" t="s">
-        <v>3071</v>
+        <v>3082</v>
       </c>
       <c r="D1028" t="s">
-        <v>3072</v>
+        <v>3083</v>
       </c>
       <c r="E1028"/>
       <c r="F1028"/>
       <c r="G1028" t="s">
-        <v>3073</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="1029" spans="1:7">
       <c r="A1029" s="5" t="s">
-        <v>3074</v>
+        <v>3085</v>
       </c>
       <c r="B1029" t="s">
-        <v>3075</v>
+        <v>3086</v>
       </c>
       <c r="C1029" t="s">
-        <v>3076</v>
+        <v>3087</v>
       </c>
       <c r="D1029" t="s">
-        <v>3072</v>
+        <v>3088</v>
       </c>
       <c r="E1029"/>
       <c r="F1029"/>
       <c r="G1029" t="s">
-        <v>3077</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="1030" spans="1:7">
-      <c r="A1030" s="5">
-        <v>12109309</v>
+      <c r="A1030" s="5" t="s">
+        <v>3090</v>
       </c>
       <c r="B1030" t="s">
-        <v>2994</v>
+        <v>3091</v>
       </c>
       <c r="C1030" t="s">
-        <v>2995</v>
+        <v>3092</v>
       </c>
       <c r="D1030" t="s">
-        <v>2996</v>
-[...6 lines deleted...]
-      </c>
+        <v>3093</v>
+      </c>
+      <c r="E1030"/>
+      <c r="F1030"/>
       <c r="G1030" t="s">
-        <v>2999</v>
+        <v>3094</v>
       </c>
     </row>
     <row r="1031" spans="1:7">
-      <c r="A1031" s="5">
-        <v>12109308</v>
+      <c r="A1031" s="5" t="s">
+        <v>3095</v>
       </c>
       <c r="B1031" t="s">
-        <v>2991</v>
+        <v>3096</v>
       </c>
       <c r="C1031" t="s">
-        <v>2992</v>
-[...1 lines deleted...]
-      <c r="D1031"/>
+        <v>3097</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>3071</v>
+      </c>
       <c r="E1031"/>
       <c r="F1031"/>
       <c r="G1031" t="s">
-        <v>2993</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="1032" spans="1:7">
-      <c r="A1032" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A1032" s="5" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>3100</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>3042</v>
+      </c>
+      <c r="E1032"/>
+      <c r="F1032"/>
+      <c r="G1032" t="s">
+        <v>3101</v>
       </c>
     </row>
     <row r="1033" spans="1:7">
       <c r="A1033" s="5" t="s">
-        <v>3079</v>
+        <v>3102</v>
       </c>
       <c r="B1033" t="s">
-        <v>3080</v>
+        <v>3103</v>
       </c>
       <c r="C1033" t="s">
-        <v>3081</v>
+        <v>3092</v>
       </c>
       <c r="D1033" t="s">
-        <v>3082</v>
-[...3 lines deleted...]
-      </c>
+        <v>3093</v>
+      </c>
+      <c r="E1033"/>
       <c r="F1033"/>
       <c r="G1033" t="s">
-        <v>3084</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="1034" spans="1:7">
       <c r="A1034" s="5" t="s">
-        <v>3085</v>
+        <v>3105</v>
       </c>
       <c r="B1034" t="s">
-        <v>3086</v>
+        <v>3106</v>
       </c>
       <c r="C1034" t="s">
         <v>3087</v>
       </c>
       <c r="D1034" t="s">
         <v>3088</v>
       </c>
-      <c r="E1034" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E1034"/>
       <c r="F1034"/>
       <c r="G1034" t="s">
-        <v>3090</v>
+        <v>3107</v>
       </c>
     </row>
     <row r="1035" spans="1:7">
-      <c r="A1035" s="5" t="s">
-        <v>3091</v>
+      <c r="A1035" s="5">
+        <v>12109310</v>
       </c>
       <c r="B1035" t="s">
-        <v>3092</v>
+        <v>3012</v>
       </c>
       <c r="C1035" t="s">
-        <v>3093</v>
+        <v>3013</v>
       </c>
       <c r="D1035"/>
       <c r="E1035"/>
       <c r="F1035"/>
       <c r="G1035" t="s">
-        <v>3094</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="1036" spans="1:7">
-      <c r="A1036" s="5" t="s">
-[...12 lines deleted...]
-        <v>3098</v>
+      <c r="A1036" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1036" s="4" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C1036" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1036" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1036" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1036" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1036" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1037" spans="1:7">
       <c r="A1037" s="5" t="s">
-        <v>3099</v>
+        <v>3109</v>
       </c>
       <c r="B1037" t="s">
-        <v>3100</v>
+        <v>3110</v>
       </c>
       <c r="C1037" t="s">
-        <v>3101</v>
+        <v>3111</v>
       </c>
       <c r="D1037" t="s">
-        <v>3102</v>
+        <v>3112</v>
       </c>
       <c r="E1037" t="s">
-        <v>3103</v>
+        <v>3113</v>
       </c>
       <c r="F1037"/>
       <c r="G1037" t="s">
-        <v>3104</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="1038" spans="1:7">
       <c r="A1038" s="5" t="s">
-        <v>3105</v>
+        <v>3115</v>
       </c>
       <c r="B1038" t="s">
-        <v>3106</v>
+        <v>3116</v>
       </c>
       <c r="C1038" t="s">
-        <v>2660</v>
-[...6 lines deleted...]
-      </c>
+        <v>3117</v>
+      </c>
+      <c r="D1038"/>
+      <c r="E1038"/>
       <c r="F1038"/>
       <c r="G1038" t="s">
-        <v>3109</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="1039" spans="1:7">
       <c r="A1039" s="5" t="s">
-        <v>3110</v>
+        <v>3119</v>
       </c>
       <c r="B1039" t="s">
-        <v>3111</v>
+        <v>3120</v>
       </c>
       <c r="C1039" t="s">
-        <v>3112</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="D1039"/>
       <c r="E1039"/>
       <c r="F1039"/>
       <c r="G1039" t="s">
-        <v>3114</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="1040" spans="1:7">
       <c r="A1040" s="5" t="s">
-        <v>3115</v>
+        <v>3122</v>
       </c>
       <c r="B1040" t="s">
-        <v>3116</v>
+        <v>3123</v>
       </c>
       <c r="C1040" t="s">
-        <v>3117</v>
+        <v>2761</v>
       </c>
       <c r="D1040" t="s">
-        <v>3118</v>
-[...1 lines deleted...]
-      <c r="E1040"/>
+        <v>3124</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>3125</v>
+      </c>
       <c r="F1040"/>
       <c r="G1040" t="s">
-        <v>3119</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="1041" spans="1:7">
       <c r="A1041" s="5" t="s">
-        <v>3120</v>
+        <v>3127</v>
       </c>
       <c r="B1041" t="s">
-        <v>3121</v>
+        <v>3128</v>
       </c>
       <c r="C1041" t="s">
-        <v>3122</v>
+        <v>3129</v>
       </c>
       <c r="D1041" t="s">
-        <v>3123</v>
+        <v>3130</v>
       </c>
       <c r="E1041" t="s">
-        <v>3124</v>
+        <v>3131</v>
       </c>
       <c r="F1041"/>
       <c r="G1041" t="s">
-        <v>3125</v>
+        <v>3132</v>
       </c>
     </row>
     <row r="1042" spans="1:7">
       <c r="A1042" s="5" t="s">
-        <v>3126</v>
+        <v>3133</v>
       </c>
       <c r="B1042" t="s">
-        <v>3127</v>
+        <v>3123</v>
       </c>
       <c r="C1042" t="s">
-        <v>3128</v>
+        <v>2049</v>
       </c>
       <c r="D1042" t="s">
-        <v>3129</v>
+        <v>3134</v>
       </c>
       <c r="E1042" t="s">
-        <v>3130</v>
+        <v>3135</v>
       </c>
       <c r="F1042"/>
       <c r="G1042" t="s">
-        <v>3131</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="1043" spans="1:7">
       <c r="A1043" s="5" t="s">
-        <v>3132</v>
+        <v>3137</v>
       </c>
       <c r="B1043" t="s">
-        <v>3106</v>
+        <v>3138</v>
       </c>
       <c r="C1043" t="s">
-        <v>3133</v>
+        <v>3139</v>
       </c>
       <c r="D1043" t="s">
-        <v>3134</v>
+        <v>3140</v>
       </c>
       <c r="E1043" t="s">
-        <v>3135</v>
+        <v>3141</v>
       </c>
       <c r="F1043"/>
       <c r="G1043" t="s">
-        <v>3136</v>
+        <v>3142</v>
       </c>
     </row>
     <row r="1044" spans="1:7">
-      <c r="A1044" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A1044" s="5" t="s">
+        <v>3143</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>3144</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>3146</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>3147</v>
+      </c>
+      <c r="F1044"/>
+      <c r="G1044" t="s">
+        <v>3148</v>
       </c>
     </row>
     <row r="1045" spans="1:7">
       <c r="A1045" s="5" t="s">
-        <v>3138</v>
+        <v>3149</v>
       </c>
       <c r="B1045" t="s">
-        <v>3139</v>
+        <v>3150</v>
       </c>
       <c r="C1045" t="s">
-        <v>3140</v>
+        <v>3151</v>
       </c>
       <c r="D1045" t="s">
-        <v>3141</v>
+        <v>3152</v>
       </c>
       <c r="E1045" t="s">
-        <v>3142</v>
+        <v>3153</v>
       </c>
       <c r="F1045"/>
       <c r="G1045" t="s">
-        <v>3143</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="1046" spans="1:7">
       <c r="A1046" s="5" t="s">
-        <v>3144</v>
+        <v>3155</v>
       </c>
       <c r="B1046" t="s">
-        <v>3145</v>
+        <v>3156</v>
       </c>
       <c r="C1046" t="s">
-        <v>3146</v>
+        <v>3157</v>
       </c>
       <c r="D1046" t="s">
-        <v>3147</v>
+        <v>3158</v>
       </c>
       <c r="E1046"/>
       <c r="F1046"/>
       <c r="G1046" t="s">
-        <v>3148</v>
+        <v>3159</v>
       </c>
     </row>
     <row r="1047" spans="1:7">
       <c r="A1047" s="5" t="s">
-        <v>3149</v>
+        <v>3160</v>
       </c>
       <c r="B1047" t="s">
-        <v>3150</v>
+        <v>3161</v>
       </c>
       <c r="C1047" t="s">
-        <v>3151</v>
+        <v>3162</v>
       </c>
       <c r="D1047" t="s">
-        <v>3152</v>
+        <v>3163</v>
       </c>
       <c r="E1047"/>
       <c r="F1047"/>
       <c r="G1047" t="s">
-        <v>3153</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="1048" spans="1:7">
-      <c r="A1048" s="5" t="s">
-[...14 lines deleted...]
-        <v>3158</v>
+      <c r="A1048" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1048" s="4" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C1048" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1048" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1048" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1048" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1048" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1049" spans="1:7">
       <c r="A1049" s="5" t="s">
-        <v>3159</v>
+        <v>3166</v>
       </c>
       <c r="B1049" t="s">
-        <v>3160</v>
+        <v>3167</v>
       </c>
       <c r="C1049" t="s">
-        <v>3161</v>
+        <v>3168</v>
       </c>
       <c r="D1049" t="s">
-        <v>3162</v>
-[...1 lines deleted...]
-      <c r="E1049"/>
+        <v>3169</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>3170</v>
+      </c>
       <c r="F1049"/>
       <c r="G1049" t="s">
-        <v>3163</v>
+        <v>3171</v>
       </c>
     </row>
     <row r="1050" spans="1:7">
       <c r="A1050" s="5" t="s">
-        <v>3164</v>
+        <v>3172</v>
       </c>
       <c r="B1050" t="s">
-        <v>3165</v>
+        <v>3173</v>
       </c>
       <c r="C1050" t="s">
-        <v>3166</v>
+        <v>3174</v>
       </c>
       <c r="D1050" t="s">
-        <v>3167</v>
-[...3 lines deleted...]
-      </c>
+        <v>3175</v>
+      </c>
+      <c r="E1050"/>
       <c r="F1050"/>
       <c r="G1050" t="s">
-        <v>3169</v>
+        <v>3176</v>
       </c>
     </row>
     <row r="1051" spans="1:7">
       <c r="A1051" s="5" t="s">
-        <v>3170</v>
+        <v>3177</v>
       </c>
       <c r="B1051" t="s">
-        <v>3171</v>
+        <v>3178</v>
       </c>
       <c r="C1051" t="s">
-        <v>3172</v>
+        <v>3179</v>
       </c>
       <c r="D1051" t="s">
-        <v>3173</v>
-[...3 lines deleted...]
-      </c>
+        <v>3180</v>
+      </c>
+      <c r="E1051"/>
       <c r="F1051"/>
       <c r="G1051" t="s">
-        <v>3175</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="1052" spans="1:7">
       <c r="A1052" s="5" t="s">
-        <v>3176</v>
+        <v>3182</v>
       </c>
       <c r="B1052" t="s">
-        <v>3177</v>
+        <v>3183</v>
       </c>
       <c r="C1052" t="s">
-        <v>3178</v>
+        <v>3184</v>
       </c>
       <c r="D1052" t="s">
-        <v>3179</v>
+        <v>3185</v>
       </c>
       <c r="E1052"/>
       <c r="F1052"/>
       <c r="G1052" t="s">
-        <v>3180</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="1053" spans="1:7">
-      <c r="A1053" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A1053" s="5" t="s">
+        <v>3187</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>3188</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>3189</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>3190</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>3191</v>
+      </c>
+      <c r="F1053"/>
+      <c r="G1053" t="s">
+        <v>3192</v>
       </c>
     </row>
     <row r="1054" spans="1:7">
       <c r="A1054" s="5" t="s">
-        <v>3182</v>
+        <v>3193</v>
       </c>
       <c r="B1054" t="s">
-        <v>3183</v>
+        <v>3194</v>
       </c>
       <c r="C1054" t="s">
-        <v>3184</v>
+        <v>3195</v>
       </c>
       <c r="D1054" t="s">
-        <v>3185</v>
+        <v>3196</v>
       </c>
       <c r="E1054"/>
       <c r="F1054"/>
       <c r="G1054" t="s">
-        <v>3186</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="1055" spans="1:7">
       <c r="A1055" s="5" t="s">
-        <v>3187</v>
+        <v>3198</v>
       </c>
       <c r="B1055" t="s">
-        <v>3188</v>
+        <v>3199</v>
       </c>
       <c r="C1055" t="s">
-        <v>994</v>
+        <v>3200</v>
       </c>
       <c r="D1055" t="s">
-        <v>3189</v>
+        <v>3201</v>
       </c>
       <c r="E1055"/>
       <c r="F1055"/>
       <c r="G1055" t="s">
-        <v>3190</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="1056" spans="1:7">
       <c r="A1056" s="5" t="s">
-        <v>3191</v>
+        <v>3203</v>
       </c>
       <c r="B1056" t="s">
-        <v>3192</v>
+        <v>3204</v>
       </c>
       <c r="C1056" t="s">
-        <v>3193</v>
+        <v>3205</v>
       </c>
       <c r="D1056" t="s">
-        <v>3194</v>
-[...1 lines deleted...]
-      <c r="E1056"/>
+        <v>3206</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>3207</v>
+      </c>
       <c r="F1056"/>
       <c r="G1056" t="s">
-        <v>3195</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="1057" spans="1:7">
-      <c r="A1057" s="5" t="s">
-[...14 lines deleted...]
-        <v>3199</v>
+      <c r="A1057" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1057" s="4" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C1057" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1057" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1057" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1057" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1057" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1058" spans="1:7">
       <c r="A1058" s="5" t="s">
-        <v>3200</v>
+        <v>3210</v>
       </c>
       <c r="B1058" t="s">
-        <v>3201</v>
+        <v>3211</v>
       </c>
       <c r="C1058" t="s">
-        <v>2548</v>
+        <v>980</v>
       </c>
       <c r="D1058" t="s">
-        <v>3202</v>
+        <v>3212</v>
       </c>
       <c r="E1058"/>
       <c r="F1058"/>
       <c r="G1058" t="s">
-        <v>3203</v>
+        <v>3213</v>
       </c>
     </row>
     <row r="1059" spans="1:7">
-      <c r="A1059" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A1059" s="5" t="s">
+        <v>3214</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>3215</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>3216</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>3217</v>
+      </c>
+      <c r="E1059"/>
+      <c r="F1059"/>
+      <c r="G1059" t="s">
+        <v>3218</v>
       </c>
     </row>
     <row r="1060" spans="1:7">
       <c r="A1060" s="5" t="s">
-        <v>3205</v>
+        <v>3219</v>
       </c>
       <c r="B1060" t="s">
-        <v>3206</v>
+        <v>3220</v>
       </c>
       <c r="C1060" t="s">
-        <v>1691</v>
+        <v>1138</v>
       </c>
       <c r="D1060" t="s">
-        <v>3207</v>
+        <v>3221</v>
       </c>
       <c r="E1060"/>
       <c r="F1060"/>
       <c r="G1060" t="s">
-        <v>3208</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="1061" spans="1:7">
       <c r="A1061" s="5" t="s">
-        <v>3209</v>
+        <v>3223</v>
       </c>
       <c r="B1061" t="s">
-        <v>3210</v>
+        <v>3224</v>
       </c>
       <c r="C1061" t="s">
-        <v>3211</v>
+        <v>2559</v>
       </c>
       <c r="D1061" t="s">
-        <v>3212</v>
+        <v>3225</v>
       </c>
       <c r="E1061"/>
       <c r="F1061"/>
       <c r="G1061" t="s">
-        <v>3213</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="1062" spans="1:7">
       <c r="A1062" s="5" t="s">
-        <v>3214</v>
+        <v>3227</v>
       </c>
       <c r="B1062" t="s">
-        <v>3215</v>
+        <v>3228</v>
       </c>
       <c r="C1062" t="s">
-        <v>3216</v>
+        <v>1855</v>
       </c>
       <c r="D1062" t="s">
-        <v>3217</v>
+        <v>3229</v>
       </c>
       <c r="E1062"/>
       <c r="F1062"/>
       <c r="G1062" t="s">
-        <v>3218</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="1063" spans="1:7">
-      <c r="A1063" s="5" t="s">
-[...14 lines deleted...]
-        <v>3222</v>
+      <c r="A1063" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1063" s="4" t="s">
+        <v>3231</v>
+      </c>
+      <c r="C1063" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1063" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1063" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1063" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1063" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1064" spans="1:7">
       <c r="A1064" s="5" t="s">
-        <v>3223</v>
+        <v>3232</v>
       </c>
       <c r="B1064" t="s">
-        <v>3224</v>
+        <v>3233</v>
       </c>
       <c r="C1064" t="s">
-        <v>500</v>
+        <v>451</v>
       </c>
       <c r="D1064" t="s">
-        <v>3225</v>
+        <v>3234</v>
       </c>
       <c r="E1064"/>
       <c r="F1064"/>
       <c r="G1064" t="s">
-        <v>3226</v>
+        <v>3235</v>
       </c>
     </row>
     <row r="1065" spans="1:7">
-      <c r="A1065" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A1065" s="5" t="s">
+        <v>3236</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>3237</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>3238</v>
+      </c>
+      <c r="E1065"/>
+      <c r="F1065"/>
+      <c r="G1065" t="s">
+        <v>3239</v>
       </c>
     </row>
     <row r="1066" spans="1:7">
       <c r="A1066" s="5" t="s">
-        <v>3228</v>
+        <v>3240</v>
       </c>
       <c r="B1066" t="s">
-        <v>3229</v>
+        <v>3241</v>
       </c>
       <c r="C1066" t="s">
-        <v>2126</v>
+        <v>3242</v>
       </c>
       <c r="D1066" t="s">
-        <v>3230</v>
-[...6 lines deleted...]
-      </c>
+        <v>3243</v>
+      </c>
+      <c r="E1066"/>
+      <c r="F1066"/>
       <c r="G1066" t="s">
-        <v>3233</v>
+        <v>3244</v>
       </c>
     </row>
     <row r="1067" spans="1:7">
       <c r="A1067" s="5" t="s">
-        <v>3234</v>
+        <v>3245</v>
       </c>
       <c r="B1067" t="s">
-        <v>3235</v>
+        <v>3246</v>
       </c>
       <c r="C1067" t="s">
-        <v>3236</v>
+        <v>3247</v>
       </c>
       <c r="D1067" t="s">
-        <v>3237</v>
-[...6 lines deleted...]
-      </c>
+        <v>3248</v>
+      </c>
+      <c r="E1067"/>
+      <c r="F1067"/>
       <c r="G1067" t="s">
-        <v>3240</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="1068" spans="1:7">
       <c r="A1068" s="5" t="s">
-        <v>3241</v>
+        <v>3250</v>
       </c>
       <c r="B1068" t="s">
-        <v>3242</v>
+        <v>3251</v>
       </c>
       <c r="C1068" t="s">
-        <v>3243</v>
+        <v>1680</v>
       </c>
       <c r="D1068" t="s">
-        <v>3244</v>
-[...6 lines deleted...]
-      </c>
+        <v>3252</v>
+      </c>
+      <c r="E1068"/>
+      <c r="F1068"/>
       <c r="G1068" t="s">
-        <v>3247</v>
+        <v>3253</v>
       </c>
     </row>
     <row r="1069" spans="1:7">
-      <c r="A1069" s="5" t="s">
-[...18 lines deleted...]
-        <v>3253</v>
+      <c r="A1069" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1069" s="4" t="s">
+        <v>3254</v>
+      </c>
+      <c r="C1069" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1069" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1069" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1069" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1069" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1070" spans="1:7">
       <c r="A1070" s="5" t="s">
-        <v>3254</v>
+        <v>3255</v>
       </c>
       <c r="B1070" t="s">
-        <v>3255</v>
+        <v>3256</v>
       </c>
       <c r="C1070" t="s">
-        <v>3256</v>
+        <v>1059</v>
       </c>
       <c r="D1070" t="s">
         <v>3257</v>
       </c>
       <c r="E1070" t="s">
         <v>3258</v>
       </c>
       <c r="F1070" t="s">
         <v>3259</v>
       </c>
       <c r="G1070" t="s">
         <v>3260</v>
       </c>
     </row>
     <row r="1071" spans="1:7">
-      <c r="A1071" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B1071" s="4" t="s">
+      <c r="A1071" s="5" t="s">
         <v>3261</v>
       </c>
-      <c r="C1071" s="4" t="s">
-[...12 lines deleted...]
-        <v>11</v>
+      <c r="B1071" t="s">
+        <v>3262</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>3263</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>3264</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>3265</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>3266</v>
+      </c>
+      <c r="G1071" t="s">
+        <v>3267</v>
       </c>
     </row>
     <row r="1072" spans="1:7">
       <c r="A1072" s="5" t="s">
-        <v>3262</v>
+        <v>3268</v>
       </c>
       <c r="B1072" t="s">
-        <v>3263</v>
+        <v>3269</v>
       </c>
       <c r="C1072" t="s">
-        <v>3264</v>
+        <v>2120</v>
       </c>
       <c r="D1072" t="s">
-        <v>3265</v>
+        <v>3270</v>
       </c>
       <c r="E1072" t="s">
-        <v>3266</v>
-[...1 lines deleted...]
-      <c r="F1072"/>
+        <v>3271</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>3272</v>
+      </c>
       <c r="G1072" t="s">
-        <v>3267</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="1073" spans="1:7">
       <c r="A1073" s="5" t="s">
-        <v>3268</v>
+        <v>3274</v>
       </c>
       <c r="B1073" t="s">
-        <v>3269</v>
+        <v>3275</v>
       </c>
       <c r="C1073" t="s">
-        <v>3270</v>
+        <v>3276</v>
       </c>
       <c r="D1073" t="s">
-        <v>3271</v>
+        <v>3277</v>
       </c>
       <c r="E1073" t="s">
-        <v>3272</v>
-[...1 lines deleted...]
-      <c r="F1073"/>
+        <v>3278</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>3279</v>
+      </c>
       <c r="G1073" t="s">
-        <v>3273</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="1074" spans="1:7">
       <c r="A1074" s="5" t="s">
-        <v>3274</v>
+        <v>3281</v>
       </c>
       <c r="B1074" t="s">
-        <v>3275</v>
+        <v>3282</v>
       </c>
       <c r="C1074" t="s">
-        <v>3276</v>
+        <v>1171</v>
       </c>
       <c r="D1074" t="s">
-        <v>3277</v>
+        <v>3283</v>
       </c>
       <c r="E1074" t="s">
-        <v>3278</v>
-[...1 lines deleted...]
-      <c r="F1074"/>
+        <v>3284</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>3285</v>
+      </c>
       <c r="G1074" t="s">
-        <v>3279</v>
+        <v>3286</v>
       </c>
     </row>
     <row r="1075" spans="1:7">
       <c r="A1075" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B1075" s="4" t="s">
-        <v>3280</v>
+        <v>3287</v>
       </c>
       <c r="C1075" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D1075" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E1075" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F1075" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G1075" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="1076" spans="1:7">
       <c r="A1076" s="5" t="s">
-        <v>2750</v>
+        <v>3288</v>
       </c>
       <c r="B1076" t="s">
-        <v>2751</v>
+        <v>3289</v>
       </c>
       <c r="C1076" t="s">
-        <v>2752</v>
-[...2 lines deleted...]
-      <c r="E1076"/>
+        <v>3290</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>3291</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>3292</v>
+      </c>
       <c r="F1076"/>
       <c r="G1076" t="s">
-        <v>2753</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="1077" spans="1:7">
       <c r="A1077" s="5" t="s">
-        <v>2682</v>
+        <v>3294</v>
       </c>
       <c r="B1077" t="s">
-        <v>2683</v>
+        <v>3295</v>
       </c>
       <c r="C1077" t="s">
-        <v>2684</v>
-[...2 lines deleted...]
-      <c r="E1077"/>
+        <v>3296</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>3297</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>3298</v>
+      </c>
       <c r="F1077"/>
       <c r="G1077" t="s">
-        <v>2685</v>
+        <v>3299</v>
       </c>
     </row>
     <row r="1078" spans="1:7">
       <c r="A1078" s="5" t="s">
-        <v>2649</v>
+        <v>3300</v>
       </c>
       <c r="B1078" t="s">
-        <v>2650</v>
+        <v>3301</v>
       </c>
       <c r="C1078" t="s">
-        <v>2651</v>
-[...2 lines deleted...]
-      <c r="E1078"/>
+        <v>3302</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>3303</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>3304</v>
+      </c>
       <c r="F1078"/>
       <c r="G1078" t="s">
-        <v>2652</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="1079" spans="1:7">
-      <c r="A1079" s="5" t="s">
-[...12 lines deleted...]
-        <v>2667</v>
+      <c r="A1079" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1079" s="4" t="s">
+        <v>3306</v>
+      </c>
+      <c r="C1079" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1079" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1079" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1079" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1079" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1080" spans="1:7">
       <c r="A1080" s="5" t="s">
-        <v>2668</v>
+        <v>2640</v>
       </c>
       <c r="B1080" t="s">
-        <v>2669</v>
+        <v>2641</v>
       </c>
       <c r="C1080" t="s">
-        <v>2670</v>
+        <v>2642</v>
       </c>
       <c r="D1080"/>
       <c r="E1080"/>
       <c r="F1080"/>
       <c r="G1080" t="s">
-        <v>2671</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="1081" spans="1:7">
-      <c r="A1081" s="3"/>
-[...7 lines deleted...]
-      <c r="G1081" s="3"/>
+      <c r="A1081" s="5" t="s">
+        <v>2765</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>2766</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D1081"/>
+      <c r="E1081"/>
+      <c r="F1081"/>
+      <c r="G1081" t="s">
+        <v>2768</v>
+      </c>
     </row>
     <row r="1082" spans="1:7">
-      <c r="A1082" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A1082" s="5" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D1082"/>
+      <c r="E1082"/>
+      <c r="F1082"/>
+      <c r="G1082" t="s">
+        <v>2684</v>
       </c>
     </row>
     <row r="1083" spans="1:7">
       <c r="A1083" s="5" t="s">
-        <v>574</v>
+        <v>2662</v>
       </c>
       <c r="B1083" t="s">
-        <v>575</v>
+        <v>2663</v>
       </c>
       <c r="C1083" t="s">
-        <v>572</v>
+        <v>2664</v>
       </c>
       <c r="D1083"/>
       <c r="E1083"/>
       <c r="F1083"/>
       <c r="G1083" t="s">
-        <v>576</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="1084" spans="1:7">
       <c r="A1084" s="5" t="s">
-        <v>600</v>
+        <v>2666</v>
       </c>
       <c r="B1084" t="s">
-        <v>601</v>
+        <v>2667</v>
       </c>
       <c r="C1084" t="s">
-        <v>572</v>
+        <v>2668</v>
       </c>
       <c r="D1084"/>
       <c r="E1084"/>
       <c r="F1084"/>
       <c r="G1084" t="s">
-        <v>602</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="1085" spans="1:7">
-      <c r="A1085" s="5" t="s">
-[...17 lines deleted...]
-      </c>
+      <c r="A1085" s="3"/>
+      <c r="B1085" s="3" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C1085" s="3"/>
+      <c r="D1085" s="3"/>
+      <c r="E1085" s="3"/>
+      <c r="F1085" s="3"/>
+      <c r="G1085" s="3"/>
     </row>
     <row r="1086" spans="1:7">
-      <c r="A1086" s="5" t="s">
-[...16 lines deleted...]
-        <v>282</v>
+      <c r="A1086" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1086" s="4" t="s">
+        <v>3307</v>
+      </c>
+      <c r="C1086" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1086" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1086" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1086" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1086" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1087" spans="1:7">
       <c r="A1087" s="5" t="s">
-        <v>3282</v>
+        <v>574</v>
       </c>
       <c r="B1087" t="s">
-        <v>3283</v>
+        <v>575</v>
       </c>
       <c r="C1087" t="s">
-        <v>2120</v>
-[...6 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="D1087"/>
+      <c r="E1087"/>
       <c r="F1087"/>
       <c r="G1087" t="s">
-        <v>3286</v>
+        <v>577</v>
       </c>
     </row>
     <row r="1088" spans="1:7">
       <c r="A1088" s="5" t="s">
-        <v>3287</v>
+        <v>602</v>
       </c>
       <c r="B1088" t="s">
-        <v>3288</v>
+        <v>603</v>
       </c>
       <c r="C1088" t="s">
-        <v>2368</v>
-[...6 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="D1088"/>
+      <c r="E1088"/>
       <c r="F1088"/>
       <c r="G1088" t="s">
-        <v>3291</v>
+        <v>604</v>
       </c>
     </row>
     <row r="1089" spans="1:7">
       <c r="A1089" s="5" t="s">
-        <v>3292</v>
+        <v>788</v>
       </c>
       <c r="B1089" t="s">
-        <v>3293</v>
+        <v>789</v>
       </c>
       <c r="C1089" t="s">
-        <v>923</v>
+        <v>790</v>
       </c>
       <c r="D1089" t="s">
-        <v>3294</v>
+        <v>791</v>
       </c>
       <c r="E1089" t="s">
-        <v>3295</v>
+        <v>792</v>
       </c>
       <c r="F1089"/>
       <c r="G1089" t="s">
-        <v>3296</v>
+        <v>793</v>
       </c>
     </row>
     <row r="1090" spans="1:7">
       <c r="A1090" s="5" t="s">
-        <v>3297</v>
+        <v>960</v>
       </c>
       <c r="B1090" t="s">
-        <v>3298</v>
+        <v>961</v>
       </c>
       <c r="C1090" t="s">
-        <v>3299</v>
+        <v>491</v>
       </c>
       <c r="D1090" t="s">
-        <v>3300</v>
+        <v>962</v>
       </c>
       <c r="E1090" t="s">
-        <v>3301</v>
+        <v>963</v>
       </c>
       <c r="F1090"/>
       <c r="G1090" t="s">
-        <v>3302</v>
+        <v>964</v>
       </c>
     </row>
     <row r="1091" spans="1:7">
       <c r="A1091" s="5" t="s">
-        <v>3303</v>
+        <v>394</v>
       </c>
       <c r="B1091" t="s">
-        <v>3304</v>
+        <v>395</v>
       </c>
       <c r="C1091" t="s">
-        <v>1050</v>
+        <v>396</v>
       </c>
       <c r="D1091" t="s">
-        <v>3305</v>
+        <v>397</v>
       </c>
       <c r="E1091" t="s">
-        <v>3306</v>
+        <v>398</v>
       </c>
       <c r="F1091"/>
       <c r="G1091" t="s">
-        <v>3307</v>
+        <v>399</v>
       </c>
     </row>
     <row r="1092" spans="1:7">
       <c r="A1092" s="5" t="s">
         <v>3308</v>
       </c>
       <c r="B1092" t="s">
         <v>3309</v>
       </c>
       <c r="C1092" t="s">
-        <v>1883</v>
+        <v>2351</v>
       </c>
       <c r="D1092" t="s">
         <v>3310</v>
       </c>
       <c r="E1092" t="s">
         <v>3311</v>
       </c>
       <c r="F1092"/>
       <c r="G1092" t="s">
         <v>3312</v>
       </c>
     </row>
     <row r="1093" spans="1:7">
       <c r="A1093" s="5" t="s">
-        <v>610</v>
+        <v>3313</v>
       </c>
       <c r="B1093" t="s">
-        <v>611</v>
+        <v>3314</v>
       </c>
       <c r="C1093" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-      <c r="E1093"/>
+        <v>1048</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>3315</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>3316</v>
+      </c>
       <c r="F1093"/>
       <c r="G1093" t="s">
-        <v>612</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="1094" spans="1:7">
       <c r="A1094" s="5" t="s">
-        <v>834</v>
+        <v>3318</v>
       </c>
       <c r="B1094" t="s">
-        <v>835</v>
+        <v>3319</v>
       </c>
       <c r="C1094" t="s">
-        <v>485</v>
+        <v>912</v>
       </c>
       <c r="D1094" t="s">
-        <v>836</v>
+        <v>3320</v>
       </c>
       <c r="E1094" t="s">
-        <v>837</v>
+        <v>3321</v>
       </c>
       <c r="F1094"/>
       <c r="G1094" t="s">
-        <v>838</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="1095" spans="1:7">
       <c r="A1095" s="5" t="s">
-        <v>441</v>
+        <v>3323</v>
       </c>
       <c r="B1095" t="s">
-        <v>442</v>
+        <v>3324</v>
       </c>
       <c r="C1095" t="s">
-        <v>443</v>
+        <v>3325</v>
       </c>
       <c r="D1095" t="s">
-        <v>444</v>
+        <v>3326</v>
       </c>
       <c r="E1095" t="s">
-        <v>445</v>
+        <v>3327</v>
       </c>
       <c r="F1095"/>
       <c r="G1095" t="s">
-        <v>446</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="1096" spans="1:7">
       <c r="A1096" s="5" t="s">
-        <v>603</v>
+        <v>3329</v>
       </c>
       <c r="B1096" t="s">
-        <v>604</v>
+        <v>3330</v>
       </c>
       <c r="C1096" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-      <c r="E1096"/>
+        <v>2864</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>3331</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>3332</v>
+      </c>
       <c r="F1096"/>
       <c r="G1096" t="s">
-        <v>605</v>
+        <v>3333</v>
       </c>
     </row>
     <row r="1097" spans="1:7">
       <c r="A1097" s="5" t="s">
-        <v>570</v>
+        <v>613</v>
       </c>
       <c r="B1097" t="s">
-        <v>571</v>
+        <v>614</v>
       </c>
       <c r="C1097" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="D1097"/>
       <c r="E1097"/>
       <c r="F1097"/>
       <c r="G1097" t="s">
-        <v>573</v>
+        <v>615</v>
       </c>
     </row>
     <row r="1098" spans="1:7">
-      <c r="A1098" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A1098" s="5" t="s">
+        <v>599</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>600</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>576</v>
+      </c>
+      <c r="D1098"/>
+      <c r="E1098"/>
+      <c r="F1098"/>
+      <c r="G1098" t="s">
+        <v>601</v>
       </c>
     </row>
     <row r="1099" spans="1:7">
       <c r="A1099" s="5" t="s">
-        <v>829</v>
+        <v>3334</v>
       </c>
       <c r="B1099" t="s">
-        <v>830</v>
+        <v>3335</v>
       </c>
       <c r="C1099" t="s">
-        <v>825</v>
+        <v>2136</v>
       </c>
       <c r="D1099" t="s">
-        <v>831</v>
+        <v>3336</v>
       </c>
       <c r="E1099" t="s">
-        <v>832</v>
+        <v>3337</v>
       </c>
       <c r="F1099"/>
       <c r="G1099" t="s">
-        <v>833</v>
+        <v>3338</v>
       </c>
     </row>
     <row r="1100" spans="1:7">
       <c r="A1100" s="5" t="s">
-        <v>3314</v>
+        <v>341</v>
       </c>
       <c r="B1100" t="s">
-        <v>3315</v>
+        <v>342</v>
       </c>
       <c r="C1100" t="s">
-        <v>2865</v>
+        <v>70</v>
       </c>
       <c r="D1100" t="s">
-        <v>3316</v>
+        <v>343</v>
       </c>
       <c r="E1100" t="s">
-        <v>3317</v>
+        <v>344</v>
       </c>
       <c r="F1100"/>
       <c r="G1100" t="s">
-        <v>3318</v>
+        <v>345</v>
       </c>
     </row>
     <row r="1101" spans="1:7">
       <c r="A1101" s="5" t="s">
-        <v>3319</v>
+        <v>610</v>
       </c>
       <c r="B1101" t="s">
-        <v>3320</v>
+        <v>611</v>
       </c>
       <c r="C1101" t="s">
-        <v>3321</v>
-[...6 lines deleted...]
-      </c>
+        <v>576</v>
+      </c>
+      <c r="D1101"/>
+      <c r="E1101"/>
       <c r="F1101"/>
       <c r="G1101" t="s">
-        <v>3324</v>
+        <v>612</v>
       </c>
     </row>
     <row r="1102" spans="1:7">
-      <c r="A1102" s="5" t="s">
-[...16 lines deleted...]
-        <v>3330</v>
+      <c r="A1102" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1102" s="4" t="s">
+        <v>3339</v>
+      </c>
+      <c r="C1102" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1102" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1102" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1102" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1102" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1103" spans="1:7">
       <c r="A1103" s="5" t="s">
-        <v>138</v>
+        <v>274</v>
       </c>
       <c r="B1103" t="s">
-        <v>139</v>
+        <v>275</v>
       </c>
       <c r="C1103" t="s">
-        <v>140</v>
+        <v>276</v>
       </c>
       <c r="D1103" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="E1103"/>
+        <v>277</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>278</v>
+      </c>
       <c r="F1103"/>
       <c r="G1103" t="s">
-        <v>142</v>
+        <v>279</v>
       </c>
     </row>
     <row r="1104" spans="1:7">
       <c r="A1104" s="5" t="s">
-        <v>3331</v>
+        <v>432</v>
       </c>
       <c r="B1104" t="s">
-        <v>3332</v>
+        <v>433</v>
       </c>
       <c r="C1104" t="s">
-        <v>274</v>
+        <v>434</v>
       </c>
       <c r="D1104" t="s">
-        <v>3333</v>
+        <v>435</v>
       </c>
       <c r="E1104" t="s">
-        <v>3334</v>
-[...3 lines deleted...]
-      </c>
+        <v>436</v>
+      </c>
+      <c r="F1104"/>
       <c r="G1104" t="s">
-        <v>3336</v>
+        <v>437</v>
       </c>
     </row>
     <row r="1105" spans="1:7">
       <c r="A1105" s="5" t="s">
-        <v>779</v>
+        <v>3340</v>
       </c>
       <c r="B1105" t="s">
-        <v>780</v>
+        <v>3341</v>
       </c>
       <c r="C1105" t="s">
-        <v>591</v>
+        <v>2894</v>
       </c>
       <c r="D1105" t="s">
-        <v>592</v>
+        <v>3342</v>
       </c>
       <c r="E1105" t="s">
-        <v>593</v>
+        <v>3343</v>
       </c>
       <c r="F1105"/>
       <c r="G1105" t="s">
-        <v>781</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="1106" spans="1:7">
       <c r="A1106" s="5" t="s">
-        <v>529</v>
+        <v>332</v>
       </c>
       <c r="B1106" t="s">
-        <v>530</v>
+        <v>333</v>
       </c>
       <c r="C1106" t="s">
-        <v>520</v>
+        <v>276</v>
       </c>
       <c r="D1106" t="s">
-        <v>521</v>
+        <v>277</v>
       </c>
       <c r="E1106" t="s">
-        <v>522</v>
+        <v>278</v>
       </c>
       <c r="F1106"/>
       <c r="G1106" t="s">
-        <v>531</v>
+        <v>334</v>
       </c>
     </row>
     <row r="1107" spans="1:7">
       <c r="A1107" s="5" t="s">
-        <v>774</v>
+        <v>3345</v>
       </c>
       <c r="B1107" t="s">
-        <v>775</v>
+        <v>3346</v>
       </c>
       <c r="C1107" t="s">
-        <v>776</v>
+        <v>3347</v>
       </c>
       <c r="D1107" t="s">
-        <v>777</v>
-[...1 lines deleted...]
-      <c r="E1107"/>
+        <v>3348</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>3349</v>
+      </c>
       <c r="F1107"/>
       <c r="G1107" t="s">
-        <v>778</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="1108" spans="1:7">
       <c r="A1108" s="5" t="s">
-        <v>272</v>
+        <v>3351</v>
       </c>
       <c r="B1108" t="s">
-        <v>273</v>
+        <v>3352</v>
       </c>
       <c r="C1108" t="s">
-        <v>274</v>
+        <v>3353</v>
       </c>
       <c r="D1108" t="s">
-        <v>275</v>
+        <v>3354</v>
       </c>
       <c r="E1108" t="s">
-        <v>276</v>
+        <v>3355</v>
       </c>
       <c r="F1108"/>
       <c r="G1108" t="s">
-        <v>277</v>
+        <v>3356</v>
       </c>
     </row>
     <row r="1109" spans="1:7">
       <c r="A1109" s="5" t="s">
-        <v>589</v>
+        <v>578</v>
       </c>
       <c r="B1109" t="s">
-        <v>590</v>
+        <v>579</v>
       </c>
       <c r="C1109" t="s">
-        <v>591</v>
+        <v>580</v>
       </c>
       <c r="D1109" t="s">
-        <v>592</v>
+        <v>581</v>
       </c>
       <c r="E1109" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
       <c r="F1109"/>
       <c r="G1109" t="s">
-        <v>594</v>
+        <v>583</v>
       </c>
     </row>
     <row r="1110" spans="1:7">
       <c r="A1110" s="5" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B1110" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="C1110" t="s">
-        <v>520</v>
+        <v>434</v>
       </c>
       <c r="D1110" t="s">
-        <v>521</v>
+        <v>435</v>
       </c>
       <c r="E1110" t="s">
-        <v>522</v>
+        <v>436</v>
       </c>
       <c r="F1110"/>
       <c r="G1110" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="1111" spans="1:7">
       <c r="A1111" s="5" t="s">
-        <v>793</v>
+        <v>827</v>
       </c>
       <c r="B1111" t="s">
-        <v>794</v>
+        <v>828</v>
       </c>
       <c r="C1111" t="s">
-        <v>408</v>
+        <v>823</v>
       </c>
       <c r="D1111" t="s">
-        <v>795</v>
+        <v>829</v>
       </c>
       <c r="E1111" t="s">
-        <v>796</v>
-[...3 lines deleted...]
-      </c>
+        <v>830</v>
+      </c>
+      <c r="F1111"/>
       <c r="G1111" t="s">
-        <v>798</v>
+        <v>831</v>
       </c>
     </row>
     <row r="1112" spans="1:7">
       <c r="A1112" s="5" t="s">
-        <v>823</v>
+        <v>785</v>
       </c>
       <c r="B1112" t="s">
-        <v>824</v>
+        <v>786</v>
       </c>
       <c r="C1112" t="s">
-        <v>825</v>
+        <v>580</v>
       </c>
       <c r="D1112" t="s">
-        <v>826</v>
+        <v>581</v>
       </c>
       <c r="E1112" t="s">
-        <v>827</v>
+        <v>582</v>
       </c>
       <c r="F1112"/>
       <c r="G1112" t="s">
-        <v>828</v>
+        <v>787</v>
       </c>
     </row>
     <row r="1113" spans="1:7">
       <c r="A1113" s="5" t="s">
-        <v>1090</v>
+        <v>327</v>
       </c>
       <c r="B1113" t="s">
-        <v>1091</v>
+        <v>328</v>
       </c>
       <c r="C1113" t="s">
-        <v>1092</v>
+        <v>329</v>
       </c>
       <c r="D1113" t="s">
-        <v>1093</v>
+        <v>330</v>
       </c>
       <c r="E1113"/>
       <c r="F1113"/>
       <c r="G1113" t="s">
-        <v>1094</v>
+        <v>331</v>
       </c>
     </row>
     <row r="1114" spans="1:7">
       <c r="A1114" s="5" t="s">
-        <v>3337</v>
+        <v>3357</v>
       </c>
       <c r="B1114" t="s">
-        <v>3338</v>
+        <v>3358</v>
       </c>
       <c r="C1114" t="s">
-        <v>520</v>
+        <v>276</v>
       </c>
       <c r="D1114" t="s">
-        <v>3339</v>
+        <v>3359</v>
       </c>
       <c r="E1114" t="s">
-        <v>3340</v>
+        <v>3360</v>
       </c>
       <c r="F1114" t="s">
-        <v>3341</v>
+        <v>3361</v>
       </c>
       <c r="G1114" t="s">
-        <v>3342</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="1115" spans="1:7">
       <c r="A1115" s="5" t="s">
-        <v>336</v>
+        <v>1017</v>
       </c>
       <c r="B1115" t="s">
-        <v>337</v>
+        <v>1018</v>
       </c>
       <c r="C1115" t="s">
-        <v>274</v>
+        <v>1019</v>
       </c>
       <c r="D1115" t="s">
-        <v>275</v>
-[...3 lines deleted...]
-      </c>
+        <v>1020</v>
+      </c>
+      <c r="E1115"/>
       <c r="F1115"/>
       <c r="G1115" t="s">
-        <v>338</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="1116" spans="1:7">
-      <c r="A1116" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A1116" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>758</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>374</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>759</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>760</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>761</v>
+      </c>
+      <c r="G1116" t="s">
+        <v>762</v>
       </c>
     </row>
     <row r="1117" spans="1:7">
       <c r="A1117" s="5" t="s">
-        <v>3344</v>
+        <v>3363</v>
       </c>
       <c r="B1117" t="s">
-        <v>3345</v>
+        <v>3364</v>
       </c>
       <c r="C1117" t="s">
-        <v>706</v>
+        <v>434</v>
       </c>
       <c r="D1117" t="s">
-        <v>3346</v>
+        <v>3365</v>
       </c>
       <c r="E1117" t="s">
-        <v>3347</v>
-[...1 lines deleted...]
-      <c r="F1117"/>
+        <v>3366</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>3367</v>
+      </c>
       <c r="G1117" t="s">
-        <v>3348</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="1118" spans="1:7">
       <c r="A1118" s="5" t="s">
-        <v>3344</v>
+        <v>775</v>
       </c>
       <c r="B1118" t="s">
-        <v>3349</v>
+        <v>776</v>
       </c>
       <c r="C1118" t="s">
-        <v>3350</v>
+        <v>271</v>
       </c>
       <c r="D1118" t="s">
-        <v>3351</v>
-[...3 lines deleted...]
-      </c>
+        <v>777</v>
+      </c>
+      <c r="E1118"/>
       <c r="F1118"/>
       <c r="G1118" t="s">
-        <v>3353</v>
+        <v>778</v>
       </c>
     </row>
     <row r="1119" spans="1:7">
       <c r="A1119" s="5" t="s">
-        <v>3344</v>
+        <v>821</v>
       </c>
       <c r="B1119" t="s">
-        <v>3354</v>
+        <v>822</v>
       </c>
       <c r="C1119" t="s">
-        <v>3355</v>
+        <v>823</v>
       </c>
       <c r="D1119" t="s">
-        <v>3356</v>
+        <v>824</v>
       </c>
       <c r="E1119" t="s">
-        <v>3357</v>
+        <v>825</v>
       </c>
       <c r="F1119"/>
       <c r="G1119" t="s">
-        <v>3358</v>
+        <v>826</v>
       </c>
     </row>
     <row r="1120" spans="1:7">
-      <c r="A1120" s="5" t="s">
-[...16 lines deleted...]
-        <v>3363</v>
+      <c r="A1120" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1120" s="4" t="s">
+        <v>3369</v>
+      </c>
+      <c r="C1120" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1120" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1120" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1120" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1120" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1121" spans="1:7">
       <c r="A1121" s="5" t="s">
-        <v>3344</v>
+        <v>3370</v>
       </c>
       <c r="B1121" t="s">
-        <v>3364</v>
+        <v>3371</v>
       </c>
       <c r="C1121" t="s">
-        <v>3365</v>
+        <v>3372</v>
       </c>
       <c r="D1121" t="s">
-        <v>3366</v>
+        <v>3373</v>
       </c>
       <c r="E1121" t="s">
-        <v>3367</v>
+        <v>3374</v>
       </c>
       <c r="F1121"/>
       <c r="G1121" t="s">
-        <v>3368</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="1122" spans="1:7">
       <c r="A1122" s="5" t="s">
-        <v>3369</v>
+        <v>3376</v>
       </c>
       <c r="B1122" t="s">
-        <v>3370</v>
+        <v>3377</v>
       </c>
       <c r="C1122" t="s">
-        <v>3360</v>
+        <v>3372</v>
       </c>
       <c r="D1122" t="s">
-        <v>3361</v>
+        <v>3373</v>
       </c>
       <c r="E1122" t="s">
-        <v>3362</v>
+        <v>3374</v>
       </c>
       <c r="F1122"/>
       <c r="G1122" t="s">
-        <v>3371</v>
+        <v>3378</v>
       </c>
     </row>
     <row r="1123" spans="1:7">
-      <c r="A1123" s="3"/>
-[...7 lines deleted...]
-      <c r="G1123" s="3"/>
+      <c r="A1123" s="5" t="s">
+        <v>3370</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>3379</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>3380</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>3381</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>3382</v>
+      </c>
+      <c r="F1123"/>
+      <c r="G1123" t="s">
+        <v>3383</v>
+      </c>
     </row>
     <row r="1124" spans="1:7">
-      <c r="A1124" s="4" t="s">
-[...18 lines deleted...]
-        <v>11</v>
+      <c r="A1124" s="5" t="s">
+        <v>3370</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>3384</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>3386</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>3387</v>
+      </c>
+      <c r="F1124"/>
+      <c r="G1124" t="s">
+        <v>3388</v>
       </c>
     </row>
     <row r="1125" spans="1:7">
       <c r="A1125" s="5" t="s">
-        <v>524</v>
+        <v>3370</v>
       </c>
       <c r="B1125" t="s">
-        <v>525</v>
+        <v>3389</v>
       </c>
       <c r="C1125" t="s">
-        <v>526</v>
+        <v>3390</v>
       </c>
       <c r="D1125" t="s">
-        <v>527</v>
-[...1 lines deleted...]
-      <c r="E1125"/>
+        <v>3391</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>3392</v>
+      </c>
       <c r="F1125"/>
       <c r="G1125" t="s">
-        <v>528</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="1126" spans="1:7">
       <c r="A1126" s="5" t="s">
-        <v>198</v>
+        <v>3370</v>
       </c>
       <c r="B1126" t="s">
-        <v>199</v>
+        <v>3394</v>
       </c>
       <c r="C1126" t="s">
-        <v>200</v>
+        <v>701</v>
       </c>
       <c r="D1126" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="E1126"/>
+        <v>3395</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>3396</v>
+      </c>
       <c r="F1126"/>
       <c r="G1126" t="s">
-        <v>202</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="1127" spans="1:7">
-      <c r="A1127" s="5" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="A1127" s="3"/>
+      <c r="B1127" s="3" t="s">
+        <v>2842</v>
+      </c>
+      <c r="C1127" s="3"/>
+      <c r="D1127" s="3"/>
+      <c r="E1127" s="3"/>
+      <c r="F1127" s="3"/>
+      <c r="G1127" s="3"/>
     </row>
     <row r="1128" spans="1:7">
-      <c r="A1128" s="5" t="s">
-[...14 lines deleted...]
-        <v>217</v>
+      <c r="A1128" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B1128" s="4" t="s">
+        <v>3398</v>
+      </c>
+      <c r="C1128" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1128" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1128" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1128" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="G1128" s="4" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="1129" spans="1:7">
       <c r="A1129" s="5" t="s">
-        <v>694</v>
+        <v>932</v>
       </c>
       <c r="B1129" t="s">
-        <v>695</v>
+        <v>933</v>
       </c>
       <c r="C1129" t="s">
-        <v>696</v>
+        <v>299</v>
       </c>
       <c r="D1129" t="s">
-        <v>697</v>
+        <v>934</v>
       </c>
       <c r="E1129"/>
       <c r="F1129"/>
       <c r="G1129" t="s">
-        <v>698</v>
+        <v>935</v>
       </c>
     </row>
     <row r="1130" spans="1:7">
       <c r="A1130" s="5" t="s">
-        <v>524</v>
+        <v>685</v>
       </c>
       <c r="B1130" t="s">
-        <v>552</v>
+        <v>686</v>
       </c>
       <c r="C1130" t="s">
-        <v>526</v>
+        <v>687</v>
       </c>
       <c r="D1130" t="s">
-        <v>527</v>
+        <v>688</v>
       </c>
       <c r="E1130"/>
       <c r="F1130"/>
       <c r="G1130" t="s">
-        <v>553</v>
+        <v>689</v>
       </c>
     </row>
     <row r="1131" spans="1:7">
       <c r="A1131" s="5" t="s">
-        <v>2790</v>
+        <v>427</v>
       </c>
       <c r="B1131" t="s">
-        <v>2791</v>
+        <v>518</v>
       </c>
       <c r="C1131" t="s">
-        <v>2786</v>
+        <v>429</v>
       </c>
       <c r="D1131" t="s">
-        <v>2787</v>
-[...3 lines deleted...]
-      </c>
+        <v>430</v>
+      </c>
+      <c r="E1131"/>
       <c r="F1131"/>
       <c r="G1131" t="s">
-        <v>2793</v>
+        <v>519</v>
       </c>
     </row>
     <row r="1132" spans="1:7">
       <c r="A1132" s="5" t="s">
-        <v>2784</v>
+        <v>427</v>
       </c>
       <c r="B1132" t="s">
-        <v>2785</v>
+        <v>428</v>
       </c>
       <c r="C1132" t="s">
-        <v>2786</v>
+        <v>429</v>
       </c>
       <c r="D1132" t="s">
-        <v>2787</v>
-[...3 lines deleted...]
-      </c>
+        <v>430</v>
+      </c>
+      <c r="E1132"/>
       <c r="F1132"/>
       <c r="G1132" t="s">
-        <v>2789</v>
+        <v>431</v>
       </c>
     </row>
     <row r="1133" spans="1:7">
       <c r="A1133" s="5" t="s">
-        <v>2774</v>
+        <v>2795</v>
       </c>
       <c r="B1133" t="s">
-        <v>2775</v>
+        <v>2796</v>
       </c>
       <c r="C1133" t="s">
-        <v>2776</v>
+        <v>2797</v>
       </c>
       <c r="D1133" t="s">
-        <v>2777</v>
-[...1 lines deleted...]
-      <c r="E1133"/>
+        <v>2798</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>2799</v>
+      </c>
       <c r="F1133"/>
       <c r="G1133" t="s">
-        <v>2778</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="1134" spans="1:7">
       <c r="A1134" s="5" t="s">
-        <v>904</v>
+        <v>2811</v>
       </c>
       <c r="B1134" t="s">
-        <v>905</v>
+        <v>2812</v>
       </c>
       <c r="C1134" t="s">
-        <v>312</v>
+        <v>2797</v>
       </c>
       <c r="D1134" t="s">
-        <v>906</v>
-[...1 lines deleted...]
-      <c r="E1134"/>
+        <v>2798</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>2813</v>
+      </c>
       <c r="F1134"/>
       <c r="G1134" t="s">
-        <v>907</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="1135" spans="1:7">
       <c r="A1135" s="5" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B1135" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C1135" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="D1135" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="E1135"/>
       <c r="F1135"/>
       <c r="G1135" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
     </row>
     <row r="1136" spans="1:7">
       <c r="A1136" s="5" t="s">
-        <v>456</v>
+        <v>206</v>
       </c>
       <c r="B1136" t="s">
-        <v>457</v>
+        <v>207</v>
       </c>
       <c r="C1136" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="D1136" t="s">
-        <v>458</v>
+        <v>209</v>
       </c>
       <c r="E1136"/>
       <c r="F1136"/>
       <c r="G1136" t="s">
-        <v>459</v>
+        <v>210</v>
       </c>
     </row>
     <row r="1137" spans="1:7">
       <c r="A1137" s="5" t="s">
-        <v>453</v>
+        <v>666</v>
       </c>
       <c r="B1137" t="s">
-        <v>454</v>
+        <v>667</v>
       </c>
       <c r="C1137" t="s">
-        <v>215</v>
+        <v>668</v>
       </c>
       <c r="D1137" t="s">
-        <v>216</v>
+        <v>669</v>
       </c>
       <c r="E1137"/>
       <c r="F1137"/>
       <c r="G1137" t="s">
-        <v>455</v>
+        <v>670</v>
       </c>
     </row>
     <row r="1138" spans="1:7">
       <c r="A1138" s="5" t="s">
-        <v>671</v>
+        <v>457</v>
       </c>
       <c r="B1138" t="s">
-        <v>672</v>
+        <v>458</v>
       </c>
       <c r="C1138" t="s">
-        <v>673</v>
+        <v>218</v>
       </c>
       <c r="D1138" t="s">
-        <v>674</v>
+        <v>459</v>
       </c>
       <c r="E1138"/>
       <c r="F1138"/>
       <c r="G1138" t="s">
-        <v>675</v>
+        <v>460</v>
       </c>
     </row>
     <row r="1139" spans="1:7">
       <c r="A1139" s="5" t="s">
-        <v>595</v>
+        <v>2806</v>
       </c>
       <c r="B1139" t="s">
-        <v>596</v>
+        <v>2807</v>
       </c>
       <c r="C1139" t="s">
-        <v>597</v>
+        <v>2808</v>
       </c>
       <c r="D1139" t="s">
-        <v>598</v>
+        <v>2809</v>
       </c>
       <c r="E1139"/>
       <c r="F1139"/>
       <c r="G1139" t="s">
-        <v>599</v>
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:7">
+      <c r="A1140" s="5" t="s">
+        <v>594</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>595</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>596</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>597</v>
+      </c>
+      <c r="E1140"/>
+      <c r="F1140"/>
+      <c r="G1140" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:7">
+      <c r="A1141" s="5" t="s">
+        <v>216</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>217</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1141"/>
+      <c r="F1141"/>
+      <c r="G1141" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:7">
+      <c r="A1142" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>212</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>213</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>214</v>
+      </c>
+      <c r="E1142"/>
+      <c r="F1142"/>
+      <c r="G1142" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:7">
+      <c r="A1143" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>455</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>218</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>219</v>
+      </c>
+      <c r="E1143"/>
+      <c r="F1143"/>
+      <c r="G1143" t="s">
+        <v>456</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_20"/>
@@ -33898,294 +34068,298 @@
     <hyperlink ref="G839" r:id="rId_hyperlink_764"/>
     <hyperlink ref="G840" r:id="rId_hyperlink_765"/>
     <hyperlink ref="G841" r:id="rId_hyperlink_766"/>
     <hyperlink ref="G842" r:id="rId_hyperlink_767"/>
     <hyperlink ref="G843" r:id="rId_hyperlink_768"/>
     <hyperlink ref="G844" r:id="rId_hyperlink_769"/>
     <hyperlink ref="G845" r:id="rId_hyperlink_770"/>
     <hyperlink ref="G846" r:id="rId_hyperlink_771"/>
     <hyperlink ref="G847" r:id="rId_hyperlink_772"/>
     <hyperlink ref="G848" r:id="rId_hyperlink_773"/>
     <hyperlink ref="G849" r:id="rId_hyperlink_774"/>
     <hyperlink ref="G850" r:id="rId_hyperlink_775"/>
     <hyperlink ref="G851" r:id="rId_hyperlink_776"/>
     <hyperlink ref="G852" r:id="rId_hyperlink_777"/>
     <hyperlink ref="G853" r:id="rId_hyperlink_778"/>
     <hyperlink ref="G854" r:id="rId_hyperlink_779"/>
     <hyperlink ref="G855" r:id="rId_hyperlink_780"/>
     <hyperlink ref="G856" r:id="rId_hyperlink_781"/>
     <hyperlink ref="G857" r:id="rId_hyperlink_782"/>
     <hyperlink ref="G858" r:id="rId_hyperlink_783"/>
     <hyperlink ref="G859" r:id="rId_hyperlink_784"/>
     <hyperlink ref="G860" r:id="rId_hyperlink_785"/>
     <hyperlink ref="G861" r:id="rId_hyperlink_786"/>
     <hyperlink ref="G862" r:id="rId_hyperlink_787"/>
     <hyperlink ref="G863" r:id="rId_hyperlink_788"/>
-    <hyperlink ref="G865" r:id="rId_hyperlink_789"/>
-[...1 lines deleted...]
-    <hyperlink ref="G868" r:id="rId_hyperlink_791"/>
+    <hyperlink ref="G864" r:id="rId_hyperlink_789"/>
+    <hyperlink ref="G865" r:id="rId_hyperlink_790"/>
+    <hyperlink ref="G867" r:id="rId_hyperlink_791"/>
     <hyperlink ref="G869" r:id="rId_hyperlink_792"/>
-    <hyperlink ref="G871" r:id="rId_hyperlink_793"/>
-    <hyperlink ref="G872" r:id="rId_hyperlink_794"/>
+    <hyperlink ref="G870" r:id="rId_hyperlink_793"/>
+    <hyperlink ref="G871" r:id="rId_hyperlink_794"/>
     <hyperlink ref="G873" r:id="rId_hyperlink_795"/>
     <hyperlink ref="G874" r:id="rId_hyperlink_796"/>
     <hyperlink ref="G875" r:id="rId_hyperlink_797"/>
-    <hyperlink ref="G877" r:id="rId_hyperlink_798"/>
-    <hyperlink ref="G878" r:id="rId_hyperlink_799"/>
+    <hyperlink ref="G876" r:id="rId_hyperlink_798"/>
+    <hyperlink ref="G877" r:id="rId_hyperlink_799"/>
     <hyperlink ref="G879" r:id="rId_hyperlink_800"/>
     <hyperlink ref="G880" r:id="rId_hyperlink_801"/>
     <hyperlink ref="G881" r:id="rId_hyperlink_802"/>
-    <hyperlink ref="G883" r:id="rId_hyperlink_803"/>
-    <hyperlink ref="G884" r:id="rId_hyperlink_804"/>
+    <hyperlink ref="G882" r:id="rId_hyperlink_803"/>
+    <hyperlink ref="G883" r:id="rId_hyperlink_804"/>
     <hyperlink ref="G885" r:id="rId_hyperlink_805"/>
     <hyperlink ref="G886" r:id="rId_hyperlink_806"/>
     <hyperlink ref="G887" r:id="rId_hyperlink_807"/>
     <hyperlink ref="G888" r:id="rId_hyperlink_808"/>
     <hyperlink ref="G889" r:id="rId_hyperlink_809"/>
     <hyperlink ref="G890" r:id="rId_hyperlink_810"/>
     <hyperlink ref="G891" r:id="rId_hyperlink_811"/>
     <hyperlink ref="G892" r:id="rId_hyperlink_812"/>
     <hyperlink ref="G893" r:id="rId_hyperlink_813"/>
     <hyperlink ref="G894" r:id="rId_hyperlink_814"/>
     <hyperlink ref="G895" r:id="rId_hyperlink_815"/>
     <hyperlink ref="G896" r:id="rId_hyperlink_816"/>
     <hyperlink ref="G897" r:id="rId_hyperlink_817"/>
     <hyperlink ref="G898" r:id="rId_hyperlink_818"/>
     <hyperlink ref="G899" r:id="rId_hyperlink_819"/>
-    <hyperlink ref="G901" r:id="rId_hyperlink_820"/>
-    <hyperlink ref="G902" r:id="rId_hyperlink_821"/>
+    <hyperlink ref="G900" r:id="rId_hyperlink_820"/>
+    <hyperlink ref="G901" r:id="rId_hyperlink_821"/>
     <hyperlink ref="G903" r:id="rId_hyperlink_822"/>
     <hyperlink ref="G904" r:id="rId_hyperlink_823"/>
     <hyperlink ref="G905" r:id="rId_hyperlink_824"/>
     <hyperlink ref="G906" r:id="rId_hyperlink_825"/>
     <hyperlink ref="G907" r:id="rId_hyperlink_826"/>
     <hyperlink ref="G908" r:id="rId_hyperlink_827"/>
     <hyperlink ref="G909" r:id="rId_hyperlink_828"/>
     <hyperlink ref="G910" r:id="rId_hyperlink_829"/>
     <hyperlink ref="G911" r:id="rId_hyperlink_830"/>
     <hyperlink ref="G912" r:id="rId_hyperlink_831"/>
     <hyperlink ref="G913" r:id="rId_hyperlink_832"/>
     <hyperlink ref="G914" r:id="rId_hyperlink_833"/>
     <hyperlink ref="G915" r:id="rId_hyperlink_834"/>
     <hyperlink ref="G916" r:id="rId_hyperlink_835"/>
-    <hyperlink ref="G918" r:id="rId_hyperlink_836"/>
-    <hyperlink ref="G919" r:id="rId_hyperlink_837"/>
+    <hyperlink ref="G917" r:id="rId_hyperlink_836"/>
+    <hyperlink ref="G918" r:id="rId_hyperlink_837"/>
     <hyperlink ref="G920" r:id="rId_hyperlink_838"/>
     <hyperlink ref="G921" r:id="rId_hyperlink_839"/>
     <hyperlink ref="G922" r:id="rId_hyperlink_840"/>
     <hyperlink ref="G923" r:id="rId_hyperlink_841"/>
-    <hyperlink ref="G925" r:id="rId_hyperlink_842"/>
-[...1 lines deleted...]
-    <hyperlink ref="G928" r:id="rId_hyperlink_844"/>
+    <hyperlink ref="G924" r:id="rId_hyperlink_842"/>
+    <hyperlink ref="G925" r:id="rId_hyperlink_843"/>
+    <hyperlink ref="G927" r:id="rId_hyperlink_844"/>
     <hyperlink ref="G929" r:id="rId_hyperlink_845"/>
     <hyperlink ref="G930" r:id="rId_hyperlink_846"/>
     <hyperlink ref="G931" r:id="rId_hyperlink_847"/>
     <hyperlink ref="G932" r:id="rId_hyperlink_848"/>
     <hyperlink ref="G933" r:id="rId_hyperlink_849"/>
     <hyperlink ref="G934" r:id="rId_hyperlink_850"/>
     <hyperlink ref="G935" r:id="rId_hyperlink_851"/>
     <hyperlink ref="G936" r:id="rId_hyperlink_852"/>
-    <hyperlink ref="G938" r:id="rId_hyperlink_853"/>
-    <hyperlink ref="G939" r:id="rId_hyperlink_854"/>
+    <hyperlink ref="G937" r:id="rId_hyperlink_853"/>
+    <hyperlink ref="G938" r:id="rId_hyperlink_854"/>
     <hyperlink ref="G940" r:id="rId_hyperlink_855"/>
     <hyperlink ref="G941" r:id="rId_hyperlink_856"/>
     <hyperlink ref="G942" r:id="rId_hyperlink_857"/>
     <hyperlink ref="G943" r:id="rId_hyperlink_858"/>
     <hyperlink ref="G944" r:id="rId_hyperlink_859"/>
-    <hyperlink ref="G946" r:id="rId_hyperlink_860"/>
-    <hyperlink ref="G947" r:id="rId_hyperlink_861"/>
+    <hyperlink ref="G945" r:id="rId_hyperlink_860"/>
+    <hyperlink ref="G946" r:id="rId_hyperlink_861"/>
     <hyperlink ref="G948" r:id="rId_hyperlink_862"/>
     <hyperlink ref="G949" r:id="rId_hyperlink_863"/>
     <hyperlink ref="G950" r:id="rId_hyperlink_864"/>
     <hyperlink ref="G951" r:id="rId_hyperlink_865"/>
     <hyperlink ref="G952" r:id="rId_hyperlink_866"/>
     <hyperlink ref="G953" r:id="rId_hyperlink_867"/>
     <hyperlink ref="G954" r:id="rId_hyperlink_868"/>
     <hyperlink ref="G955" r:id="rId_hyperlink_869"/>
     <hyperlink ref="G956" r:id="rId_hyperlink_870"/>
     <hyperlink ref="G957" r:id="rId_hyperlink_871"/>
     <hyperlink ref="G958" r:id="rId_hyperlink_872"/>
     <hyperlink ref="G959" r:id="rId_hyperlink_873"/>
     <hyperlink ref="G960" r:id="rId_hyperlink_874"/>
-    <hyperlink ref="G963" r:id="rId_hyperlink_875"/>
-    <hyperlink ref="G964" r:id="rId_hyperlink_876"/>
+    <hyperlink ref="G961" r:id="rId_hyperlink_875"/>
+    <hyperlink ref="G962" r:id="rId_hyperlink_876"/>
     <hyperlink ref="G965" r:id="rId_hyperlink_877"/>
-    <hyperlink ref="G967" r:id="rId_hyperlink_878"/>
-    <hyperlink ref="G968" r:id="rId_hyperlink_879"/>
+    <hyperlink ref="G966" r:id="rId_hyperlink_878"/>
+    <hyperlink ref="G967" r:id="rId_hyperlink_879"/>
     <hyperlink ref="G969" r:id="rId_hyperlink_880"/>
     <hyperlink ref="G970" r:id="rId_hyperlink_881"/>
     <hyperlink ref="G971" r:id="rId_hyperlink_882"/>
     <hyperlink ref="G972" r:id="rId_hyperlink_883"/>
     <hyperlink ref="G973" r:id="rId_hyperlink_884"/>
     <hyperlink ref="G974" r:id="rId_hyperlink_885"/>
     <hyperlink ref="G975" r:id="rId_hyperlink_886"/>
     <hyperlink ref="G976" r:id="rId_hyperlink_887"/>
     <hyperlink ref="G977" r:id="rId_hyperlink_888"/>
     <hyperlink ref="G978" r:id="rId_hyperlink_889"/>
     <hyperlink ref="G979" r:id="rId_hyperlink_890"/>
     <hyperlink ref="G980" r:id="rId_hyperlink_891"/>
     <hyperlink ref="G981" r:id="rId_hyperlink_892"/>
     <hyperlink ref="G982" r:id="rId_hyperlink_893"/>
     <hyperlink ref="G983" r:id="rId_hyperlink_894"/>
     <hyperlink ref="G984" r:id="rId_hyperlink_895"/>
     <hyperlink ref="G985" r:id="rId_hyperlink_896"/>
     <hyperlink ref="G986" r:id="rId_hyperlink_897"/>
-    <hyperlink ref="G989" r:id="rId_hyperlink_898"/>
-[...3 lines deleted...]
-    <hyperlink ref="G994" r:id="rId_hyperlink_902"/>
+    <hyperlink ref="G987" r:id="rId_hyperlink_898"/>
+    <hyperlink ref="G988" r:id="rId_hyperlink_899"/>
+    <hyperlink ref="G989" r:id="rId_hyperlink_900"/>
+    <hyperlink ref="G990" r:id="rId_hyperlink_901"/>
+    <hyperlink ref="G993" r:id="rId_hyperlink_902"/>
     <hyperlink ref="G995" r:id="rId_hyperlink_903"/>
     <hyperlink ref="G996" r:id="rId_hyperlink_904"/>
     <hyperlink ref="G997" r:id="rId_hyperlink_905"/>
     <hyperlink ref="G998" r:id="rId_hyperlink_906"/>
     <hyperlink ref="G999" r:id="rId_hyperlink_907"/>
     <hyperlink ref="G1000" r:id="rId_hyperlink_908"/>
     <hyperlink ref="G1001" r:id="rId_hyperlink_909"/>
     <hyperlink ref="G1002" r:id="rId_hyperlink_910"/>
     <hyperlink ref="G1003" r:id="rId_hyperlink_911"/>
     <hyperlink ref="G1004" r:id="rId_hyperlink_912"/>
     <hyperlink ref="G1005" r:id="rId_hyperlink_913"/>
     <hyperlink ref="G1006" r:id="rId_hyperlink_914"/>
     <hyperlink ref="G1007" r:id="rId_hyperlink_915"/>
     <hyperlink ref="G1008" r:id="rId_hyperlink_916"/>
-    <hyperlink ref="G1010" r:id="rId_hyperlink_917"/>
-[...5 lines deleted...]
-    <hyperlink ref="G1017" r:id="rId_hyperlink_923"/>
+    <hyperlink ref="G1009" r:id="rId_hyperlink_917"/>
+    <hyperlink ref="G1010" r:id="rId_hyperlink_918"/>
+    <hyperlink ref="G1011" r:id="rId_hyperlink_919"/>
+    <hyperlink ref="G1012" r:id="rId_hyperlink_920"/>
+    <hyperlink ref="G1014" r:id="rId_hyperlink_921"/>
+    <hyperlink ref="G1015" r:id="rId_hyperlink_922"/>
+    <hyperlink ref="G1016" r:id="rId_hyperlink_923"/>
     <hyperlink ref="G1018" r:id="rId_hyperlink_924"/>
     <hyperlink ref="G1019" r:id="rId_hyperlink_925"/>
     <hyperlink ref="G1020" r:id="rId_hyperlink_926"/>
     <hyperlink ref="G1021" r:id="rId_hyperlink_927"/>
     <hyperlink ref="G1022" r:id="rId_hyperlink_928"/>
     <hyperlink ref="G1023" r:id="rId_hyperlink_929"/>
     <hyperlink ref="G1024" r:id="rId_hyperlink_930"/>
     <hyperlink ref="G1025" r:id="rId_hyperlink_931"/>
     <hyperlink ref="G1026" r:id="rId_hyperlink_932"/>
     <hyperlink ref="G1027" r:id="rId_hyperlink_933"/>
     <hyperlink ref="G1028" r:id="rId_hyperlink_934"/>
     <hyperlink ref="G1029" r:id="rId_hyperlink_935"/>
     <hyperlink ref="G1030" r:id="rId_hyperlink_936"/>
     <hyperlink ref="G1031" r:id="rId_hyperlink_937"/>
-    <hyperlink ref="G1033" r:id="rId_hyperlink_938"/>
-[...2 lines deleted...]
-    <hyperlink ref="G1036" r:id="rId_hyperlink_941"/>
+    <hyperlink ref="G1032" r:id="rId_hyperlink_938"/>
+    <hyperlink ref="G1033" r:id="rId_hyperlink_939"/>
+    <hyperlink ref="G1034" r:id="rId_hyperlink_940"/>
+    <hyperlink ref="G1035" r:id="rId_hyperlink_941"/>
     <hyperlink ref="G1037" r:id="rId_hyperlink_942"/>
     <hyperlink ref="G1038" r:id="rId_hyperlink_943"/>
     <hyperlink ref="G1039" r:id="rId_hyperlink_944"/>
     <hyperlink ref="G1040" r:id="rId_hyperlink_945"/>
     <hyperlink ref="G1041" r:id="rId_hyperlink_946"/>
     <hyperlink ref="G1042" r:id="rId_hyperlink_947"/>
     <hyperlink ref="G1043" r:id="rId_hyperlink_948"/>
-    <hyperlink ref="G1045" r:id="rId_hyperlink_949"/>
-[...2 lines deleted...]
-    <hyperlink ref="G1048" r:id="rId_hyperlink_952"/>
+    <hyperlink ref="G1044" r:id="rId_hyperlink_949"/>
+    <hyperlink ref="G1045" r:id="rId_hyperlink_950"/>
+    <hyperlink ref="G1046" r:id="rId_hyperlink_951"/>
+    <hyperlink ref="G1047" r:id="rId_hyperlink_952"/>
     <hyperlink ref="G1049" r:id="rId_hyperlink_953"/>
     <hyperlink ref="G1050" r:id="rId_hyperlink_954"/>
     <hyperlink ref="G1051" r:id="rId_hyperlink_955"/>
     <hyperlink ref="G1052" r:id="rId_hyperlink_956"/>
-    <hyperlink ref="G1054" r:id="rId_hyperlink_957"/>
-[...2 lines deleted...]
-    <hyperlink ref="G1057" r:id="rId_hyperlink_960"/>
+    <hyperlink ref="G1053" r:id="rId_hyperlink_957"/>
+    <hyperlink ref="G1054" r:id="rId_hyperlink_958"/>
+    <hyperlink ref="G1055" r:id="rId_hyperlink_959"/>
+    <hyperlink ref="G1056" r:id="rId_hyperlink_960"/>
     <hyperlink ref="G1058" r:id="rId_hyperlink_961"/>
-    <hyperlink ref="G1060" r:id="rId_hyperlink_962"/>
-[...2 lines deleted...]
-    <hyperlink ref="G1063" r:id="rId_hyperlink_965"/>
+    <hyperlink ref="G1059" r:id="rId_hyperlink_962"/>
+    <hyperlink ref="G1060" r:id="rId_hyperlink_963"/>
+    <hyperlink ref="G1061" r:id="rId_hyperlink_964"/>
+    <hyperlink ref="G1062" r:id="rId_hyperlink_965"/>
     <hyperlink ref="G1064" r:id="rId_hyperlink_966"/>
-    <hyperlink ref="G1066" r:id="rId_hyperlink_967"/>
-[...2 lines deleted...]
-    <hyperlink ref="G1069" r:id="rId_hyperlink_970"/>
+    <hyperlink ref="G1065" r:id="rId_hyperlink_967"/>
+    <hyperlink ref="G1066" r:id="rId_hyperlink_968"/>
+    <hyperlink ref="G1067" r:id="rId_hyperlink_969"/>
+    <hyperlink ref="G1068" r:id="rId_hyperlink_970"/>
     <hyperlink ref="G1070" r:id="rId_hyperlink_971"/>
-    <hyperlink ref="G1072" r:id="rId_hyperlink_972"/>
-[...5 lines deleted...]
-    <hyperlink ref="G1079" r:id="rId_hyperlink_978"/>
+    <hyperlink ref="G1071" r:id="rId_hyperlink_972"/>
+    <hyperlink ref="G1072" r:id="rId_hyperlink_973"/>
+    <hyperlink ref="G1073" r:id="rId_hyperlink_974"/>
+    <hyperlink ref="G1074" r:id="rId_hyperlink_975"/>
+    <hyperlink ref="G1076" r:id="rId_hyperlink_976"/>
+    <hyperlink ref="G1077" r:id="rId_hyperlink_977"/>
+    <hyperlink ref="G1078" r:id="rId_hyperlink_978"/>
     <hyperlink ref="G1080" r:id="rId_hyperlink_979"/>
-    <hyperlink ref="G1083" r:id="rId_hyperlink_980"/>
-[...2 lines deleted...]
-    <hyperlink ref="G1086" r:id="rId_hyperlink_983"/>
+    <hyperlink ref="G1081" r:id="rId_hyperlink_980"/>
+    <hyperlink ref="G1082" r:id="rId_hyperlink_981"/>
+    <hyperlink ref="G1083" r:id="rId_hyperlink_982"/>
+    <hyperlink ref="G1084" r:id="rId_hyperlink_983"/>
     <hyperlink ref="G1087" r:id="rId_hyperlink_984"/>
     <hyperlink ref="G1088" r:id="rId_hyperlink_985"/>
     <hyperlink ref="G1089" r:id="rId_hyperlink_986"/>
     <hyperlink ref="G1090" r:id="rId_hyperlink_987"/>
     <hyperlink ref="G1091" r:id="rId_hyperlink_988"/>
     <hyperlink ref="G1092" r:id="rId_hyperlink_989"/>
     <hyperlink ref="G1093" r:id="rId_hyperlink_990"/>
     <hyperlink ref="G1094" r:id="rId_hyperlink_991"/>
     <hyperlink ref="G1095" r:id="rId_hyperlink_992"/>
     <hyperlink ref="G1096" r:id="rId_hyperlink_993"/>
     <hyperlink ref="G1097" r:id="rId_hyperlink_994"/>
-    <hyperlink ref="G1099" r:id="rId_hyperlink_995"/>
-[...2 lines deleted...]
-    <hyperlink ref="G1102" r:id="rId_hyperlink_998"/>
+    <hyperlink ref="G1098" r:id="rId_hyperlink_995"/>
+    <hyperlink ref="G1099" r:id="rId_hyperlink_996"/>
+    <hyperlink ref="G1100" r:id="rId_hyperlink_997"/>
+    <hyperlink ref="G1101" r:id="rId_hyperlink_998"/>
     <hyperlink ref="G1103" r:id="rId_hyperlink_999"/>
     <hyperlink ref="G1104" r:id="rId_hyperlink_1000"/>
     <hyperlink ref="G1105" r:id="rId_hyperlink_1001"/>
     <hyperlink ref="G1106" r:id="rId_hyperlink_1002"/>
     <hyperlink ref="G1107" r:id="rId_hyperlink_1003"/>
     <hyperlink ref="G1108" r:id="rId_hyperlink_1004"/>
     <hyperlink ref="G1109" r:id="rId_hyperlink_1005"/>
     <hyperlink ref="G1110" r:id="rId_hyperlink_1006"/>
     <hyperlink ref="G1111" r:id="rId_hyperlink_1007"/>
     <hyperlink ref="G1112" r:id="rId_hyperlink_1008"/>
     <hyperlink ref="G1113" r:id="rId_hyperlink_1009"/>
     <hyperlink ref="G1114" r:id="rId_hyperlink_1010"/>
     <hyperlink ref="G1115" r:id="rId_hyperlink_1011"/>
-    <hyperlink ref="G1117" r:id="rId_hyperlink_1012"/>
-[...2 lines deleted...]
-    <hyperlink ref="G1120" r:id="rId_hyperlink_1015"/>
+    <hyperlink ref="G1116" r:id="rId_hyperlink_1012"/>
+    <hyperlink ref="G1117" r:id="rId_hyperlink_1013"/>
+    <hyperlink ref="G1118" r:id="rId_hyperlink_1014"/>
+    <hyperlink ref="G1119" r:id="rId_hyperlink_1015"/>
     <hyperlink ref="G1121" r:id="rId_hyperlink_1016"/>
     <hyperlink ref="G1122" r:id="rId_hyperlink_1017"/>
-    <hyperlink ref="G1125" r:id="rId_hyperlink_1018"/>
-[...2 lines deleted...]
-    <hyperlink ref="G1128" r:id="rId_hyperlink_1021"/>
+    <hyperlink ref="G1123" r:id="rId_hyperlink_1018"/>
+    <hyperlink ref="G1124" r:id="rId_hyperlink_1019"/>
+    <hyperlink ref="G1125" r:id="rId_hyperlink_1020"/>
+    <hyperlink ref="G1126" r:id="rId_hyperlink_1021"/>
     <hyperlink ref="G1129" r:id="rId_hyperlink_1022"/>
     <hyperlink ref="G1130" r:id="rId_hyperlink_1023"/>
     <hyperlink ref="G1131" r:id="rId_hyperlink_1024"/>
     <hyperlink ref="G1132" r:id="rId_hyperlink_1025"/>
     <hyperlink ref="G1133" r:id="rId_hyperlink_1026"/>
     <hyperlink ref="G1134" r:id="rId_hyperlink_1027"/>
     <hyperlink ref="G1135" r:id="rId_hyperlink_1028"/>
     <hyperlink ref="G1136" r:id="rId_hyperlink_1029"/>
     <hyperlink ref="G1137" r:id="rId_hyperlink_1030"/>
     <hyperlink ref="G1138" r:id="rId_hyperlink_1031"/>
     <hyperlink ref="G1139" r:id="rId_hyperlink_1032"/>
+    <hyperlink ref="G1140" r:id="rId_hyperlink_1033"/>
+    <hyperlink ref="G1141" r:id="rId_hyperlink_1034"/>
+    <hyperlink ref="G1142" r:id="rId_hyperlink_1035"/>
+    <hyperlink ref="G1143" r:id="rId_hyperlink_1036"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" r:id="rId2"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>