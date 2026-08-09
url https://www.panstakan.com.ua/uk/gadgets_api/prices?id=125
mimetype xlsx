--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="prices" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="509">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="508">
   <si>
     <t>Facebook</t>
   </si>
   <si>
     <t>Instagram</t>
   </si>
   <si>
     <t>Youtube</t>
   </si>
   <si>
     <t>Twitter</t>
   </si>
   <si>
     <t>Viber</t>
   </si>
   <si>
     <t>Чай натуральний/Коктейлі/Соуси</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
@@ -116,876 +116,873 @@
   <si>
     <t>225.85 грн/за бут.</t>
   </si>
   <si>
     <t>217.8 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-ogirok-1200g-1l</t>
   </si>
   <si>
     <t xml:space="preserve">Соус-коктейль Пітахая 1200г (1л) </t>
   </si>
   <si>
     <t>291.66 грн/за бут.</t>
   </si>
   <si>
     <t>280.6 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-pitakhaya-1200g-1l</t>
   </si>
   <si>
     <t xml:space="preserve">Соус-коктейль Рожевий Грейпфрут 1200г (1л) </t>
   </si>
   <si>
-    <t>248.76 грн/за бут.</t>
-[...2 lines deleted...]
-    <t>235.95 грн/від 5 бут.</t>
+    <t>306.17 грн/за бут.</t>
+  </si>
+  <si>
+    <t>290.4 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-rozheviy-greypfrut-1200g-1l</t>
   </si>
   <si>
     <t xml:space="preserve">Соус-коктейль Журавлина-Малина 1200г (1л) </t>
   </si>
   <si>
     <t>335 грн/за бут.</t>
   </si>
   <si>
     <t>320 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-zhuravlina-malina-1200g-1l</t>
   </si>
   <si>
     <t xml:space="preserve">Соус-коктейль Айва 1200г (1л) </t>
   </si>
   <si>
     <t>219.62 грн/за бут.</t>
   </si>
   <si>
     <t>210.8 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-ayva-1200g-1l</t>
   </si>
   <si>
     <t>Коктейлі/Пюре/Чай - PanStakan</t>
   </si>
   <si>
     <t>002895</t>
   </si>
   <si>
     <t>Чай Коктейль Вишневий 1200г (1л)</t>
   </si>
   <si>
-    <t>308.7 грн/за бут.</t>
-[...2 lines deleted...]
-    <t>281.4 грн/від 5 бут.</t>
+    <t>323.4 грн/за бут.</t>
+  </si>
+  <si>
+    <t>294.8 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/chay-kokteyl-vishneviy-1200g-1l</t>
   </si>
   <si>
     <t>005971</t>
   </si>
   <si>
     <t xml:space="preserve">Соус-коктейль Брусниця 1200г (1л) </t>
   </si>
   <si>
     <t>259 грн/за шт</t>
   </si>
   <si>
     <t>244.2 грн/від 6 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-brusnicya-1200g-1l</t>
   </si>
   <si>
     <t>002894</t>
   </si>
   <si>
     <t>Пюре Банан  1200 грм (1л)</t>
   </si>
   <si>
+    <t>303.6 грн/за бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/pyure-banan-1200-grm-1l</t>
+  </si>
+  <si>
+    <t>002893</t>
+  </si>
+  <si>
+    <t>Коктейль Мандарин 1200г (1л)</t>
+  </si>
+  <si>
     <t>289.8 грн/за бут.</t>
   </si>
   <si>
     <t>277.2 грн/від 5 бут.</t>
   </si>
   <si>
-    <t>https://www.panstakan.com.ua/uk/product/pyure-banan-1200-grm-1l</t>
-[...5 lines deleted...]
-    <t>Коктейль Мандарин 1200г (1л)</t>
+    <t>https://www.panstakan.com.ua/uk/product/kokteyl-mandarin-1200g-1l</t>
+  </si>
+  <si>
+    <t>002389</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай Коктейль Манго 1200г (1л) </t>
+  </si>
+  <si>
+    <t>287.5 грн/за бут.</t>
+  </si>
+  <si>
+    <t>276 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-kokteyl-mango-1200g-1l</t>
+  </si>
+  <si>
+    <t>005974</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соус-коктейль Маракуйя-Мультивітамін 1200г (1л) </t>
+  </si>
+  <si>
+    <t>322 грн/за шт</t>
+  </si>
+  <si>
+    <t>303.6 грн/від 6 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-marakuyya-multivitamin-1200g-1l</t>
+  </si>
+  <si>
+    <t>005968</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соус-коктейль Абрикос 1200г (1л) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-abrikos-1200g-1l</t>
+  </si>
+  <si>
+    <t>02923</t>
+  </si>
+  <si>
+    <t>Коктейль Лайм-М'ята 1200г (1л)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/kokteyl-laym-myata-1200g-1l</t>
+  </si>
+  <si>
+    <t>02922</t>
+  </si>
+  <si>
+    <t>Коктейль Лимонад 1200г (1л)</t>
+  </si>
+  <si>
+    <t>248.4 грн/за шт</t>
+  </si>
+  <si>
+    <t>241.2 грн/від 5 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/kokteyl-limonad-1200g-1l</t>
+  </si>
+  <si>
+    <t>003796</t>
+  </si>
+  <si>
+    <t>Коктейль Апероль 1200г (1л)</t>
+  </si>
+  <si>
+    <t>321.6 грн/за бут.</t>
+  </si>
+  <si>
+    <t>307.2 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/kokteyl-aperol-1200g-1l</t>
+  </si>
+  <si>
+    <t>002114</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай Обліпиховий 1200г (1л) </t>
+  </si>
+  <si>
+    <t>297.41 грн/за уп</t>
+  </si>
+  <si>
+    <t>270.9 грн/від 5 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-oblipikhoviy-1200g-1l</t>
+  </si>
+  <si>
+    <t>005973</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соус-коктейль Вишня-Чілі 1200г (1л) </t>
+  </si>
+  <si>
+    <t>364 грн/за шт</t>
+  </si>
+  <si>
+    <t>343.2 грн/від 6 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-vishnya-chili-1200g-1l</t>
+  </si>
+  <si>
+    <t>005970</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соус-коктейль Манго-Ананас 1200г (1л) </t>
+  </si>
+  <si>
+    <t>350 грн/за шт</t>
+  </si>
+  <si>
+    <t>330 грн/від 6 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-mango-ananas-1200g-1l</t>
+  </si>
+  <si>
+    <t>005972</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соус-коктейль Ожина 1200г (1л) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-ozhina-1200g-1l</t>
+  </si>
+  <si>
+    <t>Чай коктейль Слива 1200г (1л)</t>
+  </si>
+  <si>
+    <t>242.35 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-kokteyl-sliva-1200g-1l</t>
+  </si>
+  <si>
+    <t>Чай коктейль Порічка 1200г (1л)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-kokteyl-porichka-1200g-1l</t>
+  </si>
+  <si>
+    <t>Чай коктейль Виноград 1200г (1л)</t>
+  </si>
+  <si>
+    <t>297 грн/за бут.</t>
+  </si>
+  <si>
+    <t>288.2 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-kokteyl-vinograd-1200g-1l</t>
+  </si>
+  <si>
+    <t>01105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай Гранатовий 1200г (1л) </t>
+  </si>
+  <si>
+    <t>353.6 грн/за бут.</t>
+  </si>
+  <si>
+    <t>338 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-granatoviy-1200g-1l</t>
+  </si>
+  <si>
+    <t>002112</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай Цитрусовий 1200г (1л) </t>
+  </si>
+  <si>
+    <t>288.75 грн/за уп</t>
+  </si>
+  <si>
+    <t>281.4 грн/від 5 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-citrusoviy-1200g-1l</t>
+  </si>
+  <si>
+    <t>002148</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай Лісова ягода 1200г (1л) </t>
+  </si>
+  <si>
+    <t>358.8 грн/за бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-lisova-yagoda-1200g-1l</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соус-коктейль Полуниця-Банан 1200г (1л) </t>
+  </si>
+  <si>
+    <t>258.38 грн/за бут.</t>
+  </si>
+  <si>
+    <t>248 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-polunicya-banan-1200g-1l</t>
+  </si>
+  <si>
+    <t>02924</t>
+  </si>
+  <si>
+    <t>Коктейль Персик 1200г (1л)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/kokteyl-persik-1200g-1l</t>
+  </si>
+  <si>
+    <t>002387</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коктейль Ананас 1200г (1л) </t>
+  </si>
+  <si>
+    <t>327.99 грн/за бут.</t>
+  </si>
+  <si>
+    <t>317.2 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/kokteyl-ananas-1200g-1l</t>
+  </si>
+  <si>
+    <t>002546</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай Коктейль Апельсин 1200г (1л) </t>
+  </si>
+  <si>
+    <t>276 грн/за бут.</t>
+  </si>
+  <si>
+    <t>268 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-kokteyl-apelsin-1200g-1l</t>
+  </si>
+  <si>
+    <t>002388</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пюре Ківі 1200г (1л) </t>
+  </si>
+  <si>
+    <t>330.2 грн/за бут.</t>
+  </si>
+  <si>
+    <t>319.8 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/pyure-kivi-1200g-1l</t>
+  </si>
+  <si>
+    <t>002391</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай Полуничний 1200г (1л) </t>
+  </si>
+  <si>
+    <t>302.83 грн/за бут.</t>
+  </si>
+  <si>
+    <t>286 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-polunichniy-1200g-1l</t>
+  </si>
+  <si>
+    <t>002658</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коктейль Кавун 1200г (1л) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/kokteyl-kavun-1200g-1l</t>
+  </si>
+  <si>
+    <t>002795</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пюре Баунті 1200г (1л) </t>
+  </si>
+  <si>
+    <t>149.99 грн/за бут.</t>
+  </si>
+  <si>
+    <t>149.99 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/pyure-baunti-1200g-1l</t>
+  </si>
+  <si>
+    <t>002779</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коктейль Латте-Гарбуз 1200г (1л) </t>
+  </si>
+  <si>
+    <t>213 грн/за бут.</t>
+  </si>
+  <si>
+    <t>195 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/kokteyl-latte-garbuz-1200g-1l</t>
+  </si>
+  <si>
+    <t>002385</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай Малиновий 1200г (1л) </t>
+  </si>
+  <si>
+    <t>348.4 грн/за бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-malinoviy-1200g-1l</t>
+  </si>
+  <si>
+    <t>002111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай з Журавлини 1200г (1л) </t>
+  </si>
+  <si>
+    <t>367.64 грн/за бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-z-zhuravlini-1200g-1l</t>
+  </si>
+  <si>
+    <t>002503</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай Коктейль Маракуйя 1200г (1л) </t>
+  </si>
+  <si>
+    <t>329.4 грн/за бут.</t>
+  </si>
+  <si>
+    <t>318.6 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-kokteyl-marakuyya-1200g-1l</t>
+  </si>
+  <si>
+    <t>002386</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай Коктейль Мохіто 1200г (1л) </t>
+  </si>
+  <si>
+    <t>291.46 грн/за бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-kokteyl-mokhito-1200g-1l</t>
+  </si>
+  <si>
+    <t>002778</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Коктейль Піно-Колада 1200г (1л) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/kokteyl-pino-kolada-1200g-1l</t>
+  </si>
+  <si>
+    <t>002392</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай з Горобини 1200г (1л) </t>
+  </si>
+  <si>
+    <t>138.5 грн/за бут.</t>
+  </si>
+  <si>
+    <t>132 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-z-gorobini-1200g-1l</t>
+  </si>
+  <si>
+    <t>002393</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай Чорничний 1200г (1л) </t>
+  </si>
+  <si>
+    <t>412.5 грн/за бут.</t>
+  </si>
+  <si>
+    <t>396 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-chornichniy-1200g-1l</t>
+  </si>
+  <si>
+    <t>002113</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай Імбірний 1200г (1л) </t>
+  </si>
+  <si>
+    <t>303.22 грн/за бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-imbirniy-1200g-1l</t>
+  </si>
+  <si>
+    <t>002328</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай Калиновий 1200г (1л) </t>
   </si>
   <si>
     <t>255.3 грн/за бут.</t>
   </si>
   <si>
-    <t>244.2 грн/від 5 бут.</t>
-[...200 lines deleted...]
-    <t>345 грн/за бут.</t>
+    <t>233.1 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-kalinoviy-1200g-1l</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соус-коктейль Яблуко-Селера 1200г (1л) </t>
+  </si>
+  <si>
+    <t>239 грн/за бут.</t>
+  </si>
+  <si>
+    <t>227.5 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-yabluko-selera-1200g-1l</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соус-коктейль Фреш Тонік 1200г (1л) </t>
+  </si>
+  <si>
+    <t>241.29 грн/за бут.</t>
+  </si>
+  <si>
+    <t>230.4 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-fresh-tonik-1200g-1l</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соус-коктейль Обліпиха-Імбир 1200г (1л) </t>
+  </si>
+  <si>
+    <t>301.81 грн/за бут.</t>
+  </si>
+  <si>
+    <t>287.5 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-oblipikha-imbir-1200g-1l</t>
+  </si>
+  <si>
+    <t>Коктейль пюре Груша-Лимон 1200г (1л)</t>
+  </si>
+  <si>
+    <t>299.2 грн/за бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/kokteyl-pyure-grusha-limon-1200g-1l</t>
+  </si>
+  <si>
+    <t>03016</t>
+  </si>
+  <si>
+    <t>Пюре-Морква 1200г (1л)</t>
+  </si>
+  <si>
+    <t>138.9 грн/за бут.</t>
+  </si>
+  <si>
+    <t>133.9 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/pyure-morkva-1200g-1l</t>
+  </si>
+  <si>
+    <t>03018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пюре Медовий Попкорн 1200г (1л) </t>
+  </si>
+  <si>
+    <t>134.85 грн/за бут.</t>
+  </si>
+  <si>
+    <t>130 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/pyure-medoviy-popkorn-1200g-1l</t>
+  </si>
+  <si>
+    <t>03015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай Коктейль Манго-Маракуйя 1200г (1л) </t>
+  </si>
+  <si>
+    <t>350 грн/за бут.</t>
+  </si>
+  <si>
+    <t>336 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-kokteyl-mango-marakuyya-1200g-1l</t>
+  </si>
+  <si>
+    <t>005989</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соус-коктейль Тропічний Мультифрукт 1200г (1л) </t>
+  </si>
+  <si>
+    <t>361.4 грн/за шт</t>
+  </si>
+  <si>
+    <t>338 грн/від 6 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-tropichniy-multifrukt-1200g-1l</t>
+  </si>
+  <si>
+    <t>005990</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соус-коктейль Мультифрукт 1200г (1л) </t>
+  </si>
+  <si>
+    <t>286.26 грн/за шт</t>
+  </si>
+  <si>
+    <t>268 грн/від 6 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-multifrukt-1200g-1l</t>
+  </si>
+  <si>
+    <t>03017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соус-коктейль Лохина 1200г (1л) </t>
+  </si>
+  <si>
+    <t>325 грн/за бут.</t>
+  </si>
+  <si>
+    <t>307.5 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-lokhina-1200g-1l</t>
+  </si>
+  <si>
+    <t>Коктейль пюре Груша 1200г (1л)</t>
+  </si>
+  <si>
+    <t>281.6 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/kokteyl-pyure-grusha-1200g-1l</t>
+  </si>
+  <si>
+    <t>005969</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соус-коктейль Алича 1200г (1л) </t>
+  </si>
+  <si>
+    <t>245 грн/за шт</t>
+  </si>
+  <si>
+    <t>231 грн/від 6 шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-alicha-1200g-1l</t>
+  </si>
+  <si>
+    <t>Коктейль пюре Груша-Апельсин 1200г (1л)</t>
+  </si>
+  <si>
+    <t>305.8 грн/за бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/kokteyl-pyure-grusha-apelsin-1200g-1l</t>
+  </si>
+  <si>
+    <t>005988</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соус-коктейль Мультивітамін 1200г (1л) </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/sous-kokteyl-multivitamin-1200g-1l</t>
+  </si>
+  <si>
+    <t>Коктейль пюре Диня-Маракуя 1200г (1л)</t>
+  </si>
+  <si>
+    <t>351 грн/за бут.</t>
+  </si>
+  <si>
+    <t>337.5 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/kokteyl-pyure-dinya-marakuya-1200g-1l</t>
+  </si>
+  <si>
+    <t>Чай коктейль Пряний апельсин 1200г (1л)</t>
+  </si>
+  <si>
+    <t>149 грн/за бут.</t>
+  </si>
+  <si>
+    <t>138 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-kokteyl-pryaniy-apelsin-1200g-1l</t>
+  </si>
+  <si>
+    <t>Кришка - Дозатор на соуси ПанСтакан 1шт</t>
+  </si>
+  <si>
+    <t>20 грн/за шт</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishka-dozator-na-sousi-panstakan-1sht</t>
+  </si>
+  <si>
+    <t>003798</t>
+  </si>
+  <si>
+    <t>Добавка Тростинний цукор 1200г (1л)</t>
+  </si>
+  <si>
+    <t>170 грн/за бут.</t>
+  </si>
+  <si>
+    <t>170 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/dobavka-trostinniy-cukor-1200g-1l</t>
+  </si>
+  <si>
+    <t>Коктейль пюре Лічі-Полуниця 1200г (1л)</t>
+  </si>
+  <si>
+    <t>335.4 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/kokteyl-pyure-lichi-polunicya-1200g-1l</t>
+  </si>
+  <si>
+    <t>003797</t>
+  </si>
+  <si>
+    <t>Лимонний фреш 1200г (1л)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/limonniy-fresh-1200g-1l</t>
+  </si>
+  <si>
+    <t>002896</t>
+  </si>
+  <si>
+    <t>Коктейль Крем-Малібу 1200г (1л)</t>
+  </si>
+  <si>
+    <t>138.8 грн/за бут.</t>
+  </si>
+  <si>
+    <t>135 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/kokteyl-krem-malibu-1200g-1l</t>
+  </si>
+  <si>
+    <t>001865</t>
+  </si>
+  <si>
+    <t>Чай Глинтвейн  1200 грм (1 л)</t>
+  </si>
+  <si>
+    <t>253.45 грн/за бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-glintveyn-1200-grm-1-l</t>
+  </si>
+  <si>
+    <t>Чай коктейль Маракуя-Груша 1200г (1л)</t>
+  </si>
+  <si>
+    <t>300 грн/за бут.</t>
+  </si>
+  <si>
+    <t>288 грн/від 5 бут.</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-kokteyl-marakuya-grusha-1200g-1l</t>
+  </si>
+  <si>
+    <t>Чай коктейль Яблуко-Селера 1200г (1л)</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/chay-kokteyl-yabluko-selera-1200g-1l</t>
+  </si>
+  <si>
+    <t>Чай коктейль Смородина-Базилік 1200г (1л)</t>
   </si>
   <si>
     <t>325 грн/від 5 бут.</t>
-  </si>
-[...529 lines deleted...]
-    <t>Чай коктейль Смородина-Базилік 1200г (1л)</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/chay-kokteyl-smorodina-bazilik-1200g-1l</t>
   </si>
   <si>
     <t>Чай Обліпиха з корицею 1200г (1л)</t>
   </si>
   <si>
     <t>156.2 грн/за бут.</t>
   </si>
   <si>
     <t>145.2 грн/від 5 бут.</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/chay-oblipikha-z-koriceyu-1200g-1l</t>
   </si>
   <si>
     <t>Чай натуральний порційний - PanStakan</t>
   </si>
   <si>
     <t>Чай порційний PanStakan "Глінтвейн" 20шт/1уп</t>
   </si>
   <si>
     <t>227.8 грн/за шт</t>
   </si>
@@ -2282,2483 +2279,2483 @@
         <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>52</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
         <v>55</v>
       </c>
       <c r="B20" t="s">
         <v>56</v>
       </c>
       <c r="C20" t="s">
         <v>57</v>
       </c>
       <c r="D20" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" t="s">
         <v>60</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>61</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" s="5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22" t="s">
         <v>65</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>66</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" t="s">
         <v>70</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>71</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="B24" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24" t="s">
         <v>53</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="B25" t="s">
         <v>78</v>
       </c>
-      <c r="B25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="D25" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" t="s">
+        <v>81</v>
+      </c>
+      <c r="C26" t="s">
+        <v>82</v>
+      </c>
+      <c r="D26" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" t="s">
+        <v>86</v>
+      </c>
+      <c r="C27" t="s">
+        <v>87</v>
+      </c>
+      <c r="D27" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" s="5" t="s">
+        <v>90</v>
+      </c>
+      <c r="B28" t="s">
+        <v>91</v>
+      </c>
+      <c r="C28" t="s">
+        <v>92</v>
+      </c>
+      <c r="D28" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>96</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5" t="s">
+        <v>95</v>
+      </c>
+      <c r="B29" t="s">
+        <v>96</v>
+      </c>
+      <c r="C29" t="s">
+        <v>97</v>
+      </c>
+      <c r="D29" t="s">
         <v>98</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="B30" t="s">
+        <v>101</v>
+      </c>
+      <c r="C30" t="s">
+        <v>102</v>
+      </c>
+      <c r="D30" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
+        <v>105</v>
+      </c>
+      <c r="B31" t="s">
         <v>106</v>
       </c>
-      <c r="B31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" t="s">
+        <v>71</v>
+      </c>
+      <c r="D31" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5">
         <v>5930</v>
       </c>
       <c r="B32" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C32" t="s">
         <v>17</v>
       </c>
       <c r="D32" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5">
         <v>5929</v>
       </c>
       <c r="B33" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C33" t="s">
         <v>17</v>
       </c>
       <c r="D33" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
       <c r="G33" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5">
         <v>5928</v>
       </c>
       <c r="B34" t="s">
+        <v>113</v>
+      </c>
+      <c r="C34" t="s">
         <v>114</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="B35" t="s">
         <v>118</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>119</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="B36" t="s">
         <v>123</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>124</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="B37" t="s">
         <v>128</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>129</v>
       </c>
-      <c r="C37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D37" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="5">
         <v>5762</v>
       </c>
       <c r="B38" t="s">
+        <v>131</v>
+      </c>
+      <c r="C38" t="s">
+        <v>132</v>
+      </c>
+      <c r="D38" t="s">
         <v>133</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B39" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="C39" t="s">
         <v>57</v>
       </c>
       <c r="D39" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="B40" t="s">
+        <v>139</v>
+      </c>
+      <c r="C40" t="s">
         <v>140</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40" t="s">
         <v>141</v>
-      </c>
-[...4 lines deleted...]
-        <v>143</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="B41" t="s">
+        <v>144</v>
+      </c>
+      <c r="C41" t="s">
         <v>145</v>
       </c>
-      <c r="B41" t="s">
+      <c r="D41" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5" t="s">
+        <v>148</v>
+      </c>
+      <c r="B42" t="s">
+        <v>149</v>
+      </c>
+      <c r="C42" t="s">
         <v>150</v>
       </c>
-      <c r="B42" t="s">
+      <c r="D42" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="5" t="s">
+        <v>153</v>
+      </c>
+      <c r="B43" t="s">
+        <v>154</v>
+      </c>
+      <c r="C43" t="s">
         <v>155</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
         <v>156</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="5" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B44" t="s">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="C44" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
       <c r="D44" t="s">
-        <v>162</v>
+        <v>62</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B45" t="s">
+        <v>162</v>
+      </c>
+      <c r="C45" t="s">
+        <v>163</v>
+      </c>
+      <c r="D45" t="s">
         <v>164</v>
-      </c>
-[...7 lines deleted...]
-        <v>167</v>
       </c>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="5" t="s">
+        <v>166</v>
+      </c>
+      <c r="B46" t="s">
+        <v>167</v>
+      </c>
+      <c r="C46" t="s">
+        <v>168</v>
+      </c>
+      <c r="D46" t="s">
         <v>169</v>
-      </c>
-[...7 lines deleted...]
-        <v>172</v>
       </c>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="5" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B47" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C47" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="D47" t="s">
-        <v>177</v>
+        <v>120</v>
       </c>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="5" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="B48" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="C48" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="D48" t="s">
-        <v>177</v>
+        <v>120</v>
       </c>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="5" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="B49" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="C49" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D49" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="5" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="B50" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C50" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D50" t="s">
-        <v>81</v>
+        <v>62</v>
       </c>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="5" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="B51" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C51" t="s">
-        <v>147</v>
+        <v>57</v>
       </c>
       <c r="D51" t="s">
-        <v>162</v>
+        <v>34</v>
       </c>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="5" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="B52" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C52" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="D52" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" s="5" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="B53" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="C53" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="D53" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="5" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="B54" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="C54" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="D54" t="s">
-        <v>208</v>
+        <v>34</v>
       </c>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" s="5" t="s">
-        <v>210</v>
+        <v>205</v>
       </c>
       <c r="B55" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="C55" t="s">
-        <v>62</v>
+        <v>207</v>
       </c>
       <c r="D55" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E55"/>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" s="5">
         <v>5765</v>
       </c>
       <c r="B56" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="C56" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="D56" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="E56"/>
       <c r="F56"/>
       <c r="G56" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="5">
         <v>5766</v>
       </c>
       <c r="B57" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="C57" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="D57" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="5">
         <v>5761</v>
       </c>
       <c r="B58" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="C58" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="D58" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="E58"/>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="5">
         <v>3518</v>
       </c>
       <c r="B59" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="C59" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="D59" t="s">
-        <v>228</v>
+        <v>156</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="5" t="s">
-        <v>230</v>
+        <v>225</v>
       </c>
       <c r="B60" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="C60" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="D60" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="5" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="B61" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="C61" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="D61" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="5" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="B62" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="C62" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="D62" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="5" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="B63" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C63" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="D63" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>249</v>
+        <v>244</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="5" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="B64" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="C64" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="D64" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="E64"/>
       <c r="F64"/>
       <c r="G64" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B65" t="s">
         <v>13</v>
       </c>
       <c r="C65" t="s">
         <v>14</v>
       </c>
       <c r="D65"/>
       <c r="E65"/>
       <c r="F65"/>
       <c r="G65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="5" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="B66" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="C66" t="s">
-        <v>257</v>
+        <v>252</v>
       </c>
       <c r="D66" t="s">
-        <v>153</v>
+        <v>253</v>
       </c>
       <c r="E66"/>
       <c r="F66"/>
       <c r="G66" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="5">
         <v>3517</v>
       </c>
       <c r="B67" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="C67" t="s">
-        <v>260</v>
+        <v>223</v>
       </c>
       <c r="D67" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="E67"/>
       <c r="F67"/>
       <c r="G67" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="5" t="s">
-        <v>263</v>
+        <v>258</v>
       </c>
       <c r="B68" t="s">
-        <v>264</v>
+        <v>259</v>
       </c>
       <c r="C68" t="s">
-        <v>265</v>
+        <v>260</v>
       </c>
       <c r="D68" t="s">
-        <v>266</v>
+        <v>261</v>
       </c>
       <c r="E68"/>
       <c r="F68"/>
       <c r="G68" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="5">
         <v>3519</v>
       </c>
       <c r="B69" t="s">
-        <v>268</v>
+        <v>263</v>
       </c>
       <c r="C69" t="s">
-        <v>269</v>
+        <v>264</v>
       </c>
       <c r="D69" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E69"/>
       <c r="F69"/>
       <c r="G69" t="s">
-        <v>270</v>
+        <v>265</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="5" t="s">
-        <v>271</v>
+        <v>266</v>
       </c>
       <c r="B70" t="s">
-        <v>272</v>
+        <v>267</v>
       </c>
       <c r="C70" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="D70" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="E70"/>
       <c r="F70"/>
       <c r="G70" t="s">
-        <v>273</v>
+        <v>268</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="5">
         <v>3520</v>
       </c>
       <c r="B71" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="C71" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="D71" t="s">
-        <v>131</v>
+        <v>271</v>
       </c>
       <c r="E71"/>
       <c r="F71"/>
       <c r="G71" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="5">
         <v>3516</v>
       </c>
       <c r="B72" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C72" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="D72" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="E72"/>
       <c r="F72"/>
       <c r="G72" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="5">
         <v>5555</v>
       </c>
       <c r="B73" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="C73" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="D73"/>
       <c r="E73"/>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="5" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B74" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="C74" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="D74" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="E74"/>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="5">
         <v>3521</v>
       </c>
       <c r="B75" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="C75" t="s">
-        <v>37</v>
+        <v>173</v>
       </c>
       <c r="D75" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="E75"/>
       <c r="F75"/>
       <c r="G75" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="5" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B76" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="C76" t="s">
-        <v>147</v>
+        <v>57</v>
       </c>
       <c r="D76" t="s">
-        <v>148</v>
+        <v>48</v>
       </c>
       <c r="E76"/>
       <c r="F76"/>
       <c r="G76" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="5" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B77" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="C77" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="D77" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="E77"/>
       <c r="F77"/>
       <c r="G77" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="5" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B78" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="C78" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="D78" t="s">
         <v>18</v>
       </c>
       <c r="E78"/>
       <c r="F78"/>
       <c r="G78" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="5">
         <v>3522</v>
       </c>
       <c r="B79" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="C79" t="s">
-        <v>67</v>
+        <v>301</v>
       </c>
       <c r="D79" t="s">
-        <v>68</v>
+        <v>302</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="5">
         <v>3525</v>
       </c>
       <c r="B80" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C80" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="D80" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="E80"/>
       <c r="F80"/>
       <c r="G80" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="5">
         <v>3524</v>
       </c>
       <c r="B81" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="C81" t="s">
         <v>37</v>
       </c>
       <c r="D81" t="s">
-        <v>131</v>
+        <v>307</v>
       </c>
       <c r="E81"/>
       <c r="F81"/>
       <c r="G81" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="5">
         <v>3523</v>
       </c>
       <c r="B82" t="s">
+        <v>309</v>
+      </c>
+      <c r="C82" t="s">
         <v>310</v>
       </c>
-      <c r="C82" t="s">
+      <c r="D82" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="E82"/>
       <c r="F82"/>
       <c r="G82" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="4" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D83" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E83" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="5">
         <v>3545</v>
       </c>
       <c r="B84" t="s">
+        <v>314</v>
+      </c>
+      <c r="C84" t="s">
         <v>315</v>
-      </c>
-[...1 lines deleted...]
-        <v>316</v>
       </c>
       <c r="D84"/>
       <c r="E84"/>
       <c r="F84"/>
       <c r="G84" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="5" t="s">
+        <v>317</v>
+      </c>
+      <c r="B85" t="s">
         <v>318</v>
       </c>
-      <c r="B85" t="s">
+      <c r="C85" t="s">
         <v>319</v>
       </c>
-      <c r="C85" t="s">
+      <c r="D85" t="s">
         <v>320</v>
       </c>
-      <c r="D85" t="s">
+      <c r="E85" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="F85"/>
       <c r="G85" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="5" t="s">
         <v>12</v>
       </c>
       <c r="B86" t="s">
         <v>13</v>
       </c>
       <c r="C86" t="s">
         <v>14</v>
       </c>
       <c r="D86"/>
       <c r="E86"/>
       <c r="F86"/>
       <c r="G86" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="5">
         <v>3433</v>
       </c>
       <c r="B87" t="s">
+        <v>323</v>
+      </c>
+      <c r="C87" t="s">
         <v>324</v>
       </c>
-      <c r="C87" t="s">
+      <c r="D87" t="s">
         <v>325</v>
       </c>
-      <c r="D87" t="s">
+      <c r="E87" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="F87"/>
       <c r="G87" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="5">
         <v>3434</v>
       </c>
       <c r="B88" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="C88" t="s">
+        <v>324</v>
+      </c>
+      <c r="D88" t="s">
         <v>325</v>
       </c>
-      <c r="D88" t="s">
+      <c r="E88" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="F88"/>
       <c r="G88" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="5">
         <v>3438</v>
       </c>
       <c r="B89" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C89" t="s">
+        <v>324</v>
+      </c>
+      <c r="D89" t="s">
         <v>325</v>
       </c>
-      <c r="D89" t="s">
+      <c r="E89" t="s">
         <v>326</v>
-      </c>
-[...1 lines deleted...]
-        <v>327</v>
       </c>
       <c r="F89"/>
       <c r="G89" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="5">
         <v>3440</v>
       </c>
       <c r="B90" t="s">
+        <v>332</v>
+      </c>
+      <c r="C90" t="s">
         <v>333</v>
       </c>
-      <c r="C90" t="s">
+      <c r="D90" t="s">
         <v>334</v>
       </c>
-      <c r="D90" t="s">
+      <c r="E90" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="F90"/>
       <c r="G90" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="5">
         <v>3431</v>
       </c>
       <c r="B91" t="s">
+        <v>337</v>
+      </c>
+      <c r="C91" t="s">
         <v>338</v>
       </c>
-      <c r="C91" t="s">
+      <c r="D91" t="s">
         <v>339</v>
       </c>
-      <c r="D91" t="s">
+      <c r="E91" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="F91"/>
       <c r="G91" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="5">
         <v>3441</v>
       </c>
       <c r="B92" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C92" t="s">
+        <v>319</v>
+      </c>
+      <c r="D92" t="s">
         <v>320</v>
       </c>
-      <c r="D92" t="s">
+      <c r="E92" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="F92"/>
       <c r="G92" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="5">
         <v>3436</v>
       </c>
       <c r="B93" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="C93" t="s">
+        <v>319</v>
+      </c>
+      <c r="D93" t="s">
         <v>320</v>
       </c>
-      <c r="D93" t="s">
+      <c r="E93" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="F93"/>
       <c r="G93" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="5">
         <v>3437</v>
       </c>
       <c r="B94" t="s">
+        <v>346</v>
+      </c>
+      <c r="C94" t="s">
         <v>347</v>
       </c>
-      <c r="C94" t="s">
+      <c r="D94" t="s">
         <v>348</v>
       </c>
-      <c r="D94" t="s">
+      <c r="E94" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="F94"/>
       <c r="G94" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="5">
         <v>3429</v>
       </c>
       <c r="B95" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C95" t="s">
+        <v>347</v>
+      </c>
+      <c r="D95" t="s">
         <v>348</v>
       </c>
-      <c r="D95" t="s">
+      <c r="E95" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="F95"/>
       <c r="G95" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="5">
         <v>3439</v>
       </c>
       <c r="B96" t="s">
+        <v>353</v>
+      </c>
+      <c r="C96" t="s">
         <v>354</v>
       </c>
-      <c r="C96" t="s">
+      <c r="D96" t="s">
         <v>355</v>
       </c>
-      <c r="D96" t="s">
+      <c r="E96" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F96"/>
       <c r="G96" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="5">
         <v>3435</v>
       </c>
       <c r="B97" t="s">
+        <v>358</v>
+      </c>
+      <c r="C97" t="s">
         <v>359</v>
       </c>
-      <c r="C97" t="s">
+      <c r="D97" t="s">
         <v>360</v>
       </c>
-      <c r="D97" t="s">
+      <c r="E97" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="F97"/>
       <c r="G97" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="5">
         <v>4668</v>
       </c>
       <c r="B98" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C98" t="s">
+        <v>319</v>
+      </c>
+      <c r="D98" t="s">
         <v>320</v>
       </c>
-      <c r="D98" t="s">
+      <c r="E98" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="F98"/>
       <c r="G98" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="5">
         <v>3432</v>
       </c>
       <c r="B99" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C99" t="s">
+        <v>338</v>
+      </c>
+      <c r="D99" t="s">
         <v>339</v>
       </c>
-      <c r="D99" t="s">
+      <c r="E99" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="F99"/>
       <c r="G99" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C100" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D100" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E100" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G100" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="5" t="s">
+        <v>368</v>
+      </c>
+      <c r="B101" t="s">
         <v>369</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>371</v>
       </c>
       <c r="D101"/>
       <c r="E101"/>
       <c r="F101"/>
       <c r="G101" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="B102" t="s">
         <v>373</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="D102"/>
       <c r="E102"/>
       <c r="F102"/>
       <c r="G102" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="B103" t="s">
         <v>377</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="D103"/>
       <c r="E103"/>
       <c r="F103"/>
       <c r="G103" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="B104" t="s">
         <v>381</v>
       </c>
-      <c r="B104" t="s">
+      <c r="C104" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="D104"/>
       <c r="E104"/>
       <c r="F104"/>
       <c r="G104" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="B105" t="s">
         <v>385</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
         <v>386</v>
-      </c>
-[...1 lines deleted...]
-        <v>387</v>
       </c>
       <c r="D105"/>
       <c r="E105"/>
       <c r="F105"/>
       <c r="G105" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="B106" t="s">
         <v>389</v>
       </c>
-      <c r="B106" t="s">
+      <c r="C106" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="D106"/>
       <c r="E106"/>
       <c r="F106"/>
       <c r="G106" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="B107" t="s">
         <v>393</v>
       </c>
-      <c r="B107" t="s">
+      <c r="C107" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="D107"/>
       <c r="E107"/>
       <c r="F107"/>
       <c r="G107" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="B108" t="s">
         <v>397</v>
       </c>
-      <c r="B108" t="s">
+      <c r="C108" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="D108"/>
       <c r="E108"/>
       <c r="F108"/>
       <c r="G108" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="B109" t="s">
         <v>401</v>
       </c>
-      <c r="B109" t="s">
+      <c r="C109" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="D109"/>
       <c r="E109"/>
       <c r="F109"/>
       <c r="G109" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="B110" t="s">
         <v>405</v>
       </c>
-      <c r="B110" t="s">
+      <c r="C110" t="s">
         <v>406</v>
-      </c>
-[...1 lines deleted...]
-        <v>407</v>
       </c>
       <c r="D110"/>
       <c r="E110"/>
       <c r="F110"/>
       <c r="G110" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="B111" t="s">
         <v>409</v>
       </c>
-      <c r="B111" t="s">
+      <c r="C111" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="D111"/>
       <c r="E111"/>
       <c r="F111"/>
       <c r="G111" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="B112" t="s">
         <v>413</v>
       </c>
-      <c r="B112" t="s">
+      <c r="C112" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="D112"/>
       <c r="E112"/>
       <c r="F112"/>
       <c r="G112" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="B113" t="s">
         <v>417</v>
       </c>
-      <c r="B113" t="s">
+      <c r="C113" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="D113"/>
       <c r="E113"/>
       <c r="F113"/>
       <c r="G113" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="4" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="C114" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D114" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E114" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G114" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="B115" t="s">
         <v>422</v>
       </c>
-      <c r="B115" t="s">
+      <c r="C115" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
       <c r="D115"/>
       <c r="E115"/>
       <c r="F115"/>
       <c r="G115" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="B116" t="s">
         <v>426</v>
       </c>
-      <c r="B116" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D116"/>
       <c r="E116"/>
       <c r="F116"/>
       <c r="G116" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="B117" t="s">
         <v>429</v>
       </c>
-      <c r="B117" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C117" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D117"/>
       <c r="E117"/>
       <c r="F117"/>
       <c r="G117" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="B118" t="s">
         <v>432</v>
       </c>
-      <c r="B118" t="s">
+      <c r="C118" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="D118"/>
       <c r="E118"/>
       <c r="F118"/>
       <c r="G118" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="B119" t="s">
         <v>436</v>
       </c>
-      <c r="B119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C119" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D119"/>
       <c r="E119"/>
       <c r="F119"/>
       <c r="G119" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="B120" t="s">
         <v>439</v>
       </c>
-      <c r="B120" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C120" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D120"/>
       <c r="E120"/>
       <c r="F120"/>
       <c r="G120" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="5" t="s">
+        <v>441</v>
+      </c>
+      <c r="B121" t="s">
         <v>442</v>
       </c>
-      <c r="B121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C121" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D121"/>
       <c r="E121"/>
       <c r="F121"/>
       <c r="G121" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="5" t="s">
+        <v>444</v>
+      </c>
+      <c r="B122" t="s">
         <v>445</v>
       </c>
-      <c r="B122" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C122" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D122"/>
       <c r="E122"/>
       <c r="F122"/>
       <c r="G122" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="5" t="s">
+        <v>447</v>
+      </c>
+      <c r="B123" t="s">
         <v>448</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="D123"/>
       <c r="E123"/>
       <c r="F123"/>
       <c r="G123" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="B124" t="s">
         <v>452</v>
       </c>
-      <c r="B124" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C124" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D124"/>
       <c r="E124"/>
       <c r="F124"/>
       <c r="G124" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="5" t="s">
+        <v>454</v>
+      </c>
+      <c r="B125" t="s">
         <v>455</v>
       </c>
-      <c r="B125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C125" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="D125"/>
       <c r="E125"/>
       <c r="F125"/>
       <c r="G125" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="5" t="s">
+        <v>457</v>
+      </c>
+      <c r="B126" t="s">
         <v>458</v>
       </c>
-      <c r="B126" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C126" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D126"/>
       <c r="E126"/>
       <c r="F126"/>
       <c r="G126" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="5" t="s">
+        <v>460</v>
+      </c>
+      <c r="B127" t="s">
         <v>461</v>
       </c>
-      <c r="B127" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C127" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D127"/>
       <c r="E127"/>
       <c r="F127"/>
       <c r="G127" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="5" t="s">
+        <v>463</v>
+      </c>
+      <c r="B128" t="s">
         <v>464</v>
       </c>
-      <c r="B128" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C128" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D128"/>
       <c r="E128"/>
       <c r="F128"/>
       <c r="G128" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="5" t="s">
+        <v>466</v>
+      </c>
+      <c r="B129" t="s">
         <v>467</v>
       </c>
-      <c r="B129" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C129" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="D129"/>
       <c r="E129"/>
       <c r="F129"/>
       <c r="G129" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B130" s="4" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="C130" s="4" t="s">
         <v>7</v>
       </c>
       <c r="D130" s="4" t="s">
         <v>8</v>
       </c>
       <c r="E130" s="4" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G130" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="5">
         <v>6097</v>
       </c>
       <c r="B131" t="s">
+        <v>470</v>
+      </c>
+      <c r="C131" t="s">
         <v>471</v>
       </c>
-      <c r="C131" t="s">
+      <c r="D131" t="s">
         <v>472</v>
       </c>
-      <c r="D131" t="s">
+      <c r="E131" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F131"/>
       <c r="G131" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="5">
         <v>6086</v>
       </c>
       <c r="B132" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="C132" t="s">
+        <v>471</v>
+      </c>
+      <c r="D132" t="s">
         <v>472</v>
       </c>
-      <c r="D132" t="s">
+      <c r="E132" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F132"/>
       <c r="G132" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="5">
         <v>6100</v>
       </c>
       <c r="B133" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="C133" t="s">
+        <v>471</v>
+      </c>
+      <c r="D133" t="s">
         <v>472</v>
       </c>
-      <c r="D133" t="s">
+      <c r="E133" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F133"/>
       <c r="G133" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="5">
         <v>6099</v>
       </c>
       <c r="B134" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="C134" t="s">
+        <v>471</v>
+      </c>
+      <c r="D134" t="s">
         <v>472</v>
       </c>
-      <c r="D134" t="s">
+      <c r="E134" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F134"/>
       <c r="G134" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="5">
         <v>6098</v>
       </c>
       <c r="B135" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="C135" t="s">
+        <v>471</v>
+      </c>
+      <c r="D135" t="s">
         <v>472</v>
       </c>
-      <c r="D135" t="s">
+      <c r="E135" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F135"/>
       <c r="G135" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="5">
         <v>6088</v>
       </c>
       <c r="B136" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="C136" t="s">
+        <v>471</v>
+      </c>
+      <c r="D136" t="s">
         <v>472</v>
       </c>
-      <c r="D136" t="s">
+      <c r="E136" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F136"/>
       <c r="G136" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="5">
         <v>6096</v>
       </c>
       <c r="B137" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="C137" t="s">
+        <v>471</v>
+      </c>
+      <c r="D137" t="s">
         <v>472</v>
       </c>
-      <c r="D137" t="s">
+      <c r="E137" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F137"/>
       <c r="G137" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="5">
         <v>6095</v>
       </c>
       <c r="B138" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="C138" t="s">
+        <v>471</v>
+      </c>
+      <c r="D138" t="s">
         <v>472</v>
       </c>
-      <c r="D138" t="s">
+      <c r="E138" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F138"/>
       <c r="G138" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="5">
         <v>6094</v>
       </c>
       <c r="B139" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
       <c r="C139" t="s">
+        <v>471</v>
+      </c>
+      <c r="D139" t="s">
         <v>472</v>
       </c>
-      <c r="D139" t="s">
+      <c r="E139" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F139"/>
       <c r="G139" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="5">
         <v>6092</v>
       </c>
       <c r="B140" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
       <c r="C140" t="s">
+        <v>471</v>
+      </c>
+      <c r="D140" t="s">
         <v>472</v>
       </c>
-      <c r="D140" t="s">
+      <c r="E140" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F140"/>
       <c r="G140" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="5">
         <v>6093</v>
       </c>
       <c r="B141" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
       <c r="C141" t="s">
+        <v>471</v>
+      </c>
+      <c r="D141" t="s">
         <v>472</v>
       </c>
-      <c r="D141" t="s">
+      <c r="E141" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F141"/>
       <c r="G141" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="5">
         <v>6091</v>
       </c>
       <c r="B142" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
       <c r="C142" t="s">
+        <v>471</v>
+      </c>
+      <c r="D142" t="s">
         <v>472</v>
       </c>
-      <c r="D142" t="s">
+      <c r="E142" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F142"/>
       <c r="G142" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="5">
         <v>6089</v>
       </c>
       <c r="B143" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="C143" t="s">
+        <v>471</v>
+      </c>
+      <c r="D143" t="s">
         <v>472</v>
       </c>
-      <c r="D143" t="s">
+      <c r="E143" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F143"/>
       <c r="G143" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="5">
         <v>6090</v>
       </c>
       <c r="B144" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="C144" t="s">
+        <v>471</v>
+      </c>
+      <c r="D144" t="s">
         <v>472</v>
       </c>
-      <c r="D144" t="s">
+      <c r="E144" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F144"/>
       <c r="G144" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="5">
         <v>6087</v>
       </c>
       <c r="B145" t="s">
+        <v>501</v>
+      </c>
+      <c r="C145" t="s">
+        <v>471</v>
+      </c>
+      <c r="D145" t="s">
+        <v>472</v>
+      </c>
+      <c r="E145" t="s">
         <v>502</v>
-      </c>
-[...7 lines deleted...]
-        <v>503</v>
       </c>
       <c r="F145"/>
       <c r="G145" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="5">
         <v>6085</v>
       </c>
       <c r="B146" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="C146" t="s">
+        <v>471</v>
+      </c>
+      <c r="D146" t="s">
         <v>472</v>
       </c>
-      <c r="D146" t="s">
+      <c r="E146" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F146"/>
       <c r="G146" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="5">
         <v>6101</v>
       </c>
       <c r="B147" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="C147" t="s">
+        <v>471</v>
+      </c>
+      <c r="D147" t="s">
         <v>472</v>
       </c>
-      <c r="D147" t="s">
+      <c r="E147" t="s">
         <v>473</v>
-      </c>
-[...1 lines deleted...]
-        <v>474</v>
       </c>
       <c r="F147"/>
       <c r="G147" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_20"/>