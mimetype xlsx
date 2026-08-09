--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="prices" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
   <si>
     <t>Facebook</t>
   </si>
   <si>
     <t>Instagram</t>
   </si>
   <si>
     <t>Youtube</t>
   </si>
   <si>
     <t>Twitter</t>
   </si>
   <si>
     <t>Viber</t>
   </si>
   <si>
     <t>Пластикові стакани з купольною кришкою</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
@@ -74,125 +74,146 @@
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>01637</t>
   </si>
   <si>
     <t>Кришки купольні  без отвору  ПЕТ NEW  50шт/уп (20уп/1000шт)</t>
   </si>
   <si>
     <t>44.85 грн/за уп</t>
   </si>
   <si>
     <t>42.56 грн/від 20 уп</t>
   </si>
   <si>
     <t>40.32 грн/від 60 уп</t>
   </si>
   <si>
     <t>38.08 грн/від 160 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/krishki-kupolni-bez-otvoru-pet-new-50shtup-20up1000sht</t>
   </si>
   <si>
+    <t>TU-3821</t>
+  </si>
+  <si>
+    <t>Кришки пластикові рівні без отвору ПЕТ-TU 100шт/уп</t>
+  </si>
+  <si>
+    <t>120 грн/за уп</t>
+  </si>
+  <si>
+    <t>115 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>110 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishki-plastikovi-rivni-bez-otvoru-pet-tu-100shtup</t>
+  </si>
+  <si>
+    <t>SPOON LID  0002 - 04</t>
+  </si>
+  <si>
+    <t>Кришка з ложкою на пластиковий стакан 25шт/уп Ø95</t>
+  </si>
+  <si>
+    <t>85 грн/за уп</t>
+  </si>
+  <si>
+    <t>85 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>85 грн/від 120 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishka-z-lozhkoyu-na-plastikoviy-stakan-25shtup-o95</t>
+  </si>
+  <si>
+    <t>TU-5707</t>
+  </si>
+  <si>
+    <t>Кришки пластикові рівні без отвору ПЕТ-TU 50шт/уп</t>
+  </si>
+  <si>
+    <t>60 грн/за уп</t>
+  </si>
+  <si>
+    <t>56 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>51 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishki-plastikovi-rivni-bez-otvoru-pet-tu-50shtup</t>
+  </si>
+  <si>
     <t>TU-4971</t>
   </si>
   <si>
     <t>Кришка плоска з Х-отвором ПЕТ-TU 100шт</t>
   </si>
   <si>
     <t>99.5 грн/за уп</t>
   </si>
   <si>
     <t>93.89 грн/від 10 уп</t>
   </si>
   <si>
     <t>87.03 грн/від 100 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/krishka-ploska-z-kh-otvorom-pet-tu-100sht</t>
   </si>
   <si>
-    <t>TU-3821</t>
-[...52 lines deleted...]
-  <si>
     <t>Пластикові стакани з купольною кришкою ПЕТ-TU</t>
   </si>
   <si>
+    <t>STPL10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 OZ -  PET LITE  ЕКО  Power Стакан   КУПОЛ   300 мл. 50шт (20уп/1000шт) прозорий </t>
+  </si>
+  <si>
+    <t>131.45 грн/за уп</t>
+  </si>
+  <si>
+    <t>124.09 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>118.84 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>115.68 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/10-oz-pet-lite-eko-power-stakan-kupol-300-ml-50sht-20up1000sht-prozoriy</t>
+  </si>
+  <si>
     <t>TU-3809</t>
   </si>
   <si>
     <t xml:space="preserve">Стакани пластикові ПЕТ-TU 300мл. 50шт/уп  прозорий  без кришки </t>
   </si>
   <si>
     <t>114 грн/за уп</t>
   </si>
   <si>
     <t>106.4 грн/від 20 уп</t>
   </si>
   <si>
     <t>99.4 грн/від 100 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pet-tu-300ml-50shtup-prozoriy-bez-krishki</t>
   </si>
   <si>
     <t>TU-4339</t>
   </si>
   <si>
     <t xml:space="preserve">Стакани пластикові ПЕТ-TU 400мл. 50шт/уп  прозорий  без кришки </t>
   </si>
   <si>
     <t>131 грн/за уп</t>
@@ -293,537 +314,564 @@
   <si>
     <t>46 грн/від 20 уп</t>
   </si>
   <si>
     <t>43 грн/від 100 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/krishki-kupolni-bez-otvoru-pet-tu-50shtup</t>
   </si>
   <si>
     <t>Кришки пластикові з носиком   ПЕТ-TU 100шт/уп</t>
   </si>
   <si>
     <t>105.75 грн/за уп</t>
   </si>
   <si>
     <t>101.25 грн/від 20 уп</t>
   </si>
   <si>
     <t>96 грн/від 100 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/krishki-plastikovi-z-nosikom-pet-tu-100shtup</t>
   </si>
   <si>
+    <t>TU-BABL500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакани пластикові під купольну кришку Bubble 500мл ПЕТ-TU 50шт/уп </t>
+  </si>
+  <si>
+    <t>185.8 грн/за уп</t>
+  </si>
+  <si>
+    <t>178.75 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>171.88 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-bubble-500ml-pet-tu-50shtup</t>
+  </si>
+  <si>
+    <t>SA -16 (LB-16K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакани пластикові під купольну кришку ПЕТ NEW 500мл 50шт/уп прозорий без кришки </t>
+  </si>
+  <si>
+    <t>159.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>149 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>142 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>130 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-pet-new-500ml-50shtup-prozoriy-bez-krishki</t>
+  </si>
+  <si>
+    <t>TU-5019</t>
+  </si>
+  <si>
+    <t>112 грн/за уп</t>
+  </si>
+  <si>
+    <t>106.5 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>100.82 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishki-plastikovi-z-nosikom-pet-tu-100shtup-0</t>
+  </si>
+  <si>
+    <t>SBK-04(SA-BADK)</t>
+  </si>
+  <si>
+    <t>Кришки купольні з Х-отвором Power 100шт/уп</t>
+  </si>
+  <si>
+    <t>106.91 грн/за уп</t>
+  </si>
+  <si>
+    <t>100.23 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>94.33 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>87.78 грн/від 200 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishki-kupolni-z-kh-otvorom-power-100shtup</t>
+  </si>
+  <si>
+    <t>Стакан пластиковий 500 мл матовий BUBBLE + кришка 50шт/уп</t>
+  </si>
+  <si>
+    <t>480 грн/за уп</t>
+  </si>
+  <si>
+    <t>454.4 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>425.6 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-plastikoviy-500-ml-matoviy-bubble-krishka-50shtup</t>
+  </si>
+  <si>
+    <t>TU-5706</t>
+  </si>
+  <si>
+    <t>Кришки купольні  з Х-отвором  ПЕТ-TU 50шт/уп</t>
+  </si>
+  <si>
+    <t>46.02 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>43.44 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishki-kupolni-z-kh-otvorom-pet-tu-50shtup</t>
+  </si>
+  <si>
+    <t>TU-5708</t>
+  </si>
+  <si>
+    <t>Кришки пластикові з носиком   ПЕТ-TU 50шт/уп</t>
+  </si>
+  <si>
+    <t>66.25 грн/за уп</t>
+  </si>
+  <si>
+    <t>61 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>57 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishki-plastikovi-z-nosikom-pet-tu-50shtup</t>
+  </si>
+  <si>
+    <t>005731</t>
+  </si>
+  <si>
+    <t>Стакан пластиковий 360 мл матовий BUBBLE + кришка 50шт/уп</t>
+  </si>
+  <si>
+    <t>375 грн/за уп</t>
+  </si>
+  <si>
+    <t>355 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>332.5 грн/від 50 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakan-plastikoviy-360-ml-matoviy-bubble-krishka-50shtup</t>
+  </si>
+  <si>
+    <t>SA -212 (LB-212K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакани пластикові під купольну кришку Bubble 350мл ПЕТ NEW 50шт/уп </t>
+  </si>
+  <si>
+    <t>173 грн/за уп</t>
+  </si>
+  <si>
+    <t>166.85 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>157.45 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>148.05 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-bubble-350ml-pet-new-50shtup</t>
+  </si>
+  <si>
+    <t>SBK-01</t>
+  </si>
+  <si>
+    <t>Кришки купольні з отвором ПЕТ NEW 100шт/уп </t>
+  </si>
+  <si>
+    <t>129 грн/за уп</t>
+  </si>
+  <si>
+    <t>124 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>119 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>112 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishki-kupolni-z-otvorom-pet-new-100shtup</t>
+  </si>
+  <si>
+    <t>SBK-02</t>
+  </si>
+  <si>
+    <t>Кришки купольні без отвору ПЕТ NEW 100шт/уп </t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishki-kupolni-bez-otvoru-pet-new-100shtup</t>
+  </si>
+  <si>
     <t>SBK-03</t>
   </si>
   <si>
     <t>Кришки пластикові з носиком ПЕТ NEW 100шт/уп</t>
   </si>
   <si>
     <t>132.5 грн/за уп</t>
   </si>
   <si>
     <t>128 грн/від 10 уп</t>
   </si>
   <si>
     <t>120 грн/від 60 уп</t>
   </si>
   <si>
     <t>117 грн/від 240 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/krishki-plastikovi-z-nosikom-pet-new-100shtup</t>
   </si>
   <si>
-    <t>TU-BABL500</t>
-[...146 lines deleted...]
-    <t>https://www.panstakan.com.ua/uk/product/krishki-kupolni-bez-otvoru-pet-new-100shtup</t>
+    <t>SA -08 (LB-08K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакани пластикові під купольну кришку ПЕТ NEW 250мл 50шт/уп прозорий без кришки </t>
+  </si>
+  <si>
+    <t>114 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>108 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>105 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-pet-new-250ml-50shtup-prozoriy-bez-krishki</t>
+  </si>
+  <si>
+    <t>STPL08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 OZ -  PET LITE  ЕКО   Power Стакан   КУПОЛ   250 мл. 50шт (20уп/1000шт) прозорий </t>
+  </si>
+  <si>
+    <t>123 грн/за уп</t>
+  </si>
+  <si>
+    <t>117.04 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>110.2 грн/від 80 уп</t>
+  </si>
+  <si>
+    <t>104.12 грн/від 200 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/8-oz-pet-lite-eko-power-stakan-kupol-250-ml-50sht-20up1000sht-prozoriy</t>
+  </si>
+  <si>
+    <t>STPL12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 OZ -  PET LITE  ЕКО   Power Стакан   КУПОЛ   350 мл. 50шт (20уп/1000шт) прозорий </t>
+  </si>
+  <si>
+    <t>143 грн/за уп</t>
+  </si>
+  <si>
+    <t>136.4 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>128.48 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>120.47 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/12-oz-pet-lite-eko-power-stakan-kupol-350-ml-50sht-20up1000sht-prozoriy</t>
+  </si>
+  <si>
+    <t>KPLPLK1TR</t>
+  </si>
+  <si>
+    <t>Кришка PET LITE  ЕКО купольна з Х отвором   100шт (10уп/1000шт)</t>
+  </si>
+  <si>
+    <t>133 грн/за уп</t>
+  </si>
+  <si>
+    <t>128.8 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>117.6 грн/від 40 уп</t>
+  </si>
+  <si>
+    <t>113.6 грн/від 140 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishka-pet-lite-eko-kupolna-z-kh-otvorom-100sht-10up1000sht</t>
+  </si>
+  <si>
+    <t>SA -14 (LB-14K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакани пластикові під купольну кришку ПЕТ NEW 400мл 50шт/уп прозорий без кришки </t>
+  </si>
+  <si>
+    <t>146.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>141 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>134 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>125 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-pet-new-400ml-50shtup-prozoriy-bez-krishki</t>
+  </si>
+  <si>
+    <t>SA -10 (LB-10K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакани пластикові під купольну кришку ПЕТ NEW 300мл 50шт/уп прозорий без кришки </t>
+  </si>
+  <si>
+    <t>125 грн/за уп</t>
+  </si>
+  <si>
+    <t>118 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>113 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>110 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-pet-new-300ml-50shtup-prozoriy-bez-krishki</t>
+  </si>
+  <si>
+    <t>STPL16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 OZ -  PET LITE  ЕКО   Power Стакан   КУПОЛ   500 мл. 50шт (20уп/1000шт) прозорий </t>
+  </si>
+  <si>
+    <t>165.74 грн/за уп</t>
+  </si>
+  <si>
+    <t>159.45 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>152.76 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>143.84 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/16-oz-pet-lite-eko-power-stakan-kupol-500-ml-50sht-20up1000sht-prozoriy</t>
+  </si>
+  <si>
+    <t>KPLKZH</t>
+  </si>
+  <si>
+    <t>Кришка PET LITE  ЕКО купольна з Х отвором   50шт (20уп/1000шт)</t>
+  </si>
+  <si>
+    <t>66.4 грн/за уп</t>
+  </si>
+  <si>
+    <t>64.4 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishka-pet-lite-eko-kupolna-z-kh-otvorom-50sht-20up1000sht</t>
+  </si>
+  <si>
+    <t>KPLPLN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кришка плоска з поїлкою  PET LITE  ЕКО  100шт (10уп/1000шт) </t>
+  </si>
+  <si>
+    <t>134 грн/за уп</t>
+  </si>
+  <si>
+    <t>127.1 грн/від 10 уп</t>
+  </si>
+  <si>
+    <t>120.54 грн/від 60 уп</t>
+  </si>
+  <si>
+    <t>114.8 грн/від 240 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishka-ploska-z-poilkoyu-pet-lite-eko-100sht-10up1000sht</t>
+  </si>
+  <si>
+    <t>KPLKZO</t>
+  </si>
+  <si>
+    <t>Кришка купол з отвором PET LITE  ЕКО  100шт (10уп/1000шт)</t>
+  </si>
+  <si>
+    <t>128.8 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>120.8 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>113.6 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishka-kupol-z-otvorom-pet-lite-eko-100sht-10up1000sht</t>
+  </si>
+  <si>
+    <t>STPL14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 OZ -  PET LITE  ЕКО   Power Стакан   КУПОЛ   400(450) мл. 50шт (20уп/1000шт) прозорий </t>
+  </si>
+  <si>
+    <t>153.5 грн/за уп</t>
+  </si>
+  <si>
+    <t>144.13 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>136.01 грн/від 100 уп</t>
+  </si>
+  <si>
+    <t>127.89 грн/від 300 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/14-oz-pet-lite-eko-power-stakan-kupol-400450-ml-50sht-20up1000sht-prozoriy</t>
+  </si>
+  <si>
+    <t>Кришка PET LITE  ЕКО купольна без отвору   100шт (20уп/2000шт)</t>
+  </si>
+  <si>
+    <t>124 грн/від 20 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/krishka-pet-lite-eko-kupolna-bez-otvoru-100sht-20up2000sht</t>
   </si>
   <si>
     <t>TU-BABL400</t>
   </si>
   <si>
     <t xml:space="preserve">Стакани пластикові Bubble 400мл ПЕТ-TU 50шт/уп </t>
   </si>
   <si>
     <t>149 грн/за уп</t>
   </si>
   <si>
     <t>144.54 грн/від 20 уп</t>
   </si>
   <si>
     <t>139.07 грн/від 100 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakani-plastikovi-bubble-400ml-pet-tu-50shtup</t>
   </si>
   <si>
-    <t>SA -16 (LB-16K)</t>
-[...143 lines deleted...]
-    <t xml:space="preserve">12 OZ -  PET LITE  ЕКО   Power Стакан   КУПОЛ   350 мл. 50шт (20уп/1000шт) прозорий </t>
+    <t>SA -12 (LB-12K)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Стакани пластикові під купольну кришку ПЕТ NEW 350мл 50шт/уп прозорий без кришки </t>
   </si>
   <si>
     <t>140 грн/за уп</t>
   </si>
   <si>
     <t>135 грн/від 20 уп</t>
   </si>
   <si>
     <t>128 грн/від 100 уп</t>
   </si>
   <si>
     <t>115 грн/від 300 уп</t>
   </si>
   <si>
-    <t>https://www.panstakan.com.ua/uk/product/12-oz-pet-lite-eko-power-stakan-kupol-350-ml-50sht-20up1000sht-prozoriy</t>
-[...100 lines deleted...]
-  <si>
     <t>https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-pet-new-350ml-50shtup-prozoriy-bez-krishki</t>
   </si>
   <si>
     <t>Пластикові стакани з купольною кришкою ПП</t>
   </si>
   <si>
     <t>Пластикові стакани</t>
   </si>
   <si>
+    <t>Стакани пластикові прозорі 500мл 50шт/уп (32уп/1600шт)</t>
+  </si>
+  <si>
+    <t>43.33 грн/за уп</t>
+  </si>
+  <si>
+    <t>41.18 грн/від 35 уп</t>
+  </si>
+  <si>
+    <t>39 грн/від 128 уп</t>
+  </si>
+  <si>
+    <t>https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-500ml-50shtup-32up1600sht</t>
+  </si>
+  <si>
     <t>Стакани пластикові прозорі 200мл 100шт/уп (35уп/3500шт)</t>
   </si>
   <si>
     <t>43.82 грн/за уп</t>
   </si>
   <si>
     <t>41.15 грн/від 35 уп</t>
   </si>
   <si>
     <t>39.1 грн/від 140 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-200ml-100shtup-35up3500sht</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-500ml-50shtup-32up1600sht</t>
   </si>
   <si>
     <t>А70003</t>
   </si>
   <si>
     <t>Стакани пластикові прозорі 180мл 100шт/уп</t>
   </si>
   <si>
     <t>40.8 грн/за уп</t>
   </si>
   <si>
     <t>39.44 грн/від 28 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-180ml-100shtup</t>
   </si>
   <si>
     <t>А70006</t>
   </si>
   <si>
     <t>Стакани пластикові прозорі 200мл 100шт АН</t>
   </si>
   <si>
     <t>52.39 грн/за уп</t>
   </si>
@@ -1337,62 +1385,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/%D0%9F%D0%B0%D0%BD%D0%A1%D1%82%D0%B0%D0%BA%D0%B0%D0%BD-1925037847786134/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-kupolni-bez-otvoru-pet-new-50shtup-20up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-ploska-z-kh-otvorom-pet-tu-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-plastikovi-rivni-bez-otvoru-pet-tu-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-plastikovi-rivni-bez-otvoru-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-z-lozhkoyu-na-plastikoviy-stakan-25shtup-o95" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pet-tu-300ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pet-tu-400ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-kupolni-z-otvorom-pet-tu-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pet-tu-350ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pet-tu-500ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pet-tu-200ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-kupolni-bez-otvoru-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-plastikovi-z-nosikom-pet-tu-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-plastikovi-z-nosikom-pet-new-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-bubble-500ml-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-ploska-z-kh-otvorom-pet-tu-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-plastikovi-z-nosikom-pet-tu-100shtup-0" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-plastikovi-rivni-bez-otvoru-pet-tu-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-plastikoviy-500-ml-matoviy-bubble-krishka-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-kupolni-z-kh-otvorom-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-plastikovi-rivni-bez-otvoru-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-plastikovi-z-nosikom-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-plastikoviy-360-ml-matoviy-bubble-krishka-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-bubble-350ml-pet-new-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-kupolni-z-otvorom-pet-new-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-kupolni-bez-otvoru-pet-new-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-bubble-400ml-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-pet-new-500ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-pet-lite-eko-kupolna-bez-otvoru-100sht-20up2000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/14-oz-pet-lite-eko-power-stakan-kupol-400450-ml-50sht-20up1000sht-prozoriy" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-pet-new-300ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-pet-new-250ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-kupolni-z-kh-otvorom-power-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/8-oz-pet-lite-eko-power-stakan-kupol-250-ml-50sht-20up1000sht-prozoriy" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/10-oz-pet-lite-eko-power-stakan-kupol-300-ml-50sht-20up1000sht-prozoriy" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/12-oz-pet-lite-eko-power-stakan-kupol-350-ml-50sht-20up1000sht-prozoriy" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/16-oz-pet-lite-eko-power-stakan-kupol-500-ml-50sht-20up1000sht-prozoriy" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-pet-lite-eko-kupolna-z-kh-otvorom-50sht-20up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-ploska-z-poilkoyu-pet-lite-eko-100sht-10up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-kupol-z-otvorom-pet-lite-eko-100sht-10up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-pet-new-400ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-pet-new-350ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-plastikoviy-500-ml-matoviy-bubble-krishka-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-plastikoviy-360-ml-matoviy-bubble-krishka-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-z-lozhkoyu-na-plastikoviy-stakan-25shtup-o95" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-200ml-100shtup-35up3500sht" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-500ml-50shtup-32up1600sht" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-180ml-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-200ml-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-480ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-500ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-300ml-100sht-rr" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-plastikoviy-prozoriy-180ml-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-premium-300ml-50sht-rr" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-premium-500ml-50shtup" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/%D0%9F%D0%B0%D0%BD%D0%A1%D1%82%D0%B0%D0%BA%D0%B0%D0%BD-1925037847786134/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-kupolni-bez-otvoru-pet-new-50shtup-20up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-plastikovi-rivni-bez-otvoru-pet-tu-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-z-lozhkoyu-na-plastikoviy-stakan-25shtup-o95" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-plastikovi-rivni-bez-otvoru-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-ploska-z-kh-otvorom-pet-tu-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/10-oz-pet-lite-eko-power-stakan-kupol-300-ml-50sht-20up1000sht-prozoriy" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-ploska-z-kh-otvorom-pet-tu-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pet-tu-300ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pet-tu-400ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-kupolni-z-otvorom-pet-tu-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pet-tu-350ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pet-tu-500ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pet-tu-200ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-kupolni-bez-otvoru-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-plastikovi-z-nosikom-pet-tu-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-bubble-500ml-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-pet-new-500ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-plastikovi-z-nosikom-pet-tu-100shtup-0" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-kupolni-z-kh-otvorom-power-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-plastikovi-rivni-bez-otvoru-pet-tu-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-plastikoviy-500-ml-matoviy-bubble-krishka-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-kupolni-z-kh-otvorom-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-plastikovi-rivni-bez-otvoru-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-plastikovi-z-nosikom-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-plastikoviy-360-ml-matoviy-bubble-krishka-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-bubble-350ml-pet-new-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-kupolni-z-otvorom-pet-new-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-kupolni-bez-otvoru-pet-new-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishki-plastikovi-z-nosikom-pet-new-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-pet-new-250ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/8-oz-pet-lite-eko-power-stakan-kupol-250-ml-50sht-20up1000sht-prozoriy" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/12-oz-pet-lite-eko-power-stakan-kupol-350-ml-50sht-20up1000sht-prozoriy" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-pet-lite-eko-kupolna-z-kh-otvorom-100sht-10up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-pet-new-400ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-pet-new-300ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/16-oz-pet-lite-eko-power-stakan-kupol-500-ml-50sht-20up1000sht-prozoriy" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-pet-lite-eko-kupolna-z-kh-otvorom-50sht-20up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-ploska-z-poilkoyu-pet-lite-eko-100sht-10up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-kupol-z-otvorom-pet-lite-eko-100sht-10up1000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/14-oz-pet-lite-eko-power-stakan-kupol-400450-ml-50sht-20up1000sht-prozoriy" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-pet-lite-eko-kupolna-bez-otvoru-100sht-20up2000sht" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-bubble-400ml-pet-tu-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-pid-kupolnu-krishku-pet-new-350ml-50shtup-prozoriy-bez-krishki" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-plastikoviy-360-ml-matoviy-bubble-krishka-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-plastikoviy-500-ml-matoviy-bubble-krishka-50shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/krishka-z-lozhkoyu-na-plastikoviy-stakan-25shtup-o95" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-500ml-50shtup-32up1600sht" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-200ml-100shtup-35up3500sht" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-180ml-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-200ml-100sht" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-480ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-500ml-50sht" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-300ml-100sht-rr" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakan-plastikoviy-prozoriy-180ml-100shtup" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-premium-300ml-50sht-rr" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.panstakan.com.ua/uk/product/stakani-plastikovi-prozori-premium-500ml-50shtup" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G66"/>
+  <dimension ref="A1:G67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A66" sqref="A66"/>
+      <selection activeCell="A67" sqref="A67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="78" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="143.822021" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
@@ -1570,1217 +1618,1241 @@
         <v>9</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" s="5" t="s">
         <v>44</v>
       </c>
       <c r="B15" t="s">
         <v>45</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>47</v>
       </c>
       <c r="E15" t="s">
         <v>48</v>
       </c>
-      <c r="F15"/>
+      <c r="F15" t="s">
+        <v>49</v>
+      </c>
       <c r="G15" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" s="5" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="B16" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>53</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="F16"/>
       <c r="G16" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" s="5" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B17" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C17" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="D17" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="E17" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="F17"/>
       <c r="G17" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" s="5" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E18" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="F18"/>
       <c r="G18" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" s="5" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C19" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="E19" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="F19"/>
       <c r="G19" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" t="s">
+        <v>72</v>
+      </c>
+      <c r="E20" t="s">
+        <v>73</v>
+      </c>
+      <c r="F20"/>
+      <c r="G20" t="s">
         <v>74</v>
-      </c>
-[...16 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="5" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="C21" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="D21" t="s">
-        <v>84</v>
+        <v>78</v>
       </c>
       <c r="E21" t="s">
-        <v>85</v>
+        <v>79</v>
       </c>
       <c r="F21"/>
       <c r="G21" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" t="s">
+        <v>83</v>
+      </c>
+      <c r="D22" t="s">
+        <v>84</v>
+      </c>
+      <c r="E22" t="s">
+        <v>85</v>
+      </c>
+      <c r="F22" t="s">
         <v>86</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B22" t="s">
+      <c r="G22" t="s">
         <v>87</v>
-      </c>
-[...11 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" s="5" t="s">
+        <v>88</v>
+      </c>
+      <c r="B23" t="s">
+        <v>89</v>
+      </c>
+      <c r="C23" t="s">
+        <v>90</v>
+      </c>
+      <c r="D23" t="s">
+        <v>91</v>
+      </c>
+      <c r="E23" t="s">
         <v>92</v>
       </c>
-      <c r="B23" t="s">
+      <c r="F23"/>
+      <c r="G23" t="s">
         <v>93</v>
       </c>
-      <c r="C23" t="s">
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" s="5">
+        <v>4388</v>
+      </c>
+      <c r="B24" t="s">
         <v>94</v>
       </c>
-      <c r="D23" t="s">
+      <c r="C24" t="s">
         <v>95</v>
       </c>
-      <c r="E23" t="s">
+      <c r="D24" t="s">
         <v>96</v>
       </c>
-      <c r="F23" t="s">
+      <c r="E24" t="s">
         <v>97</v>
-      </c>
-[...18 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F24"/>
       <c r="G24" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" s="5" t="s">
-        <v>19</v>
+        <v>99</v>
       </c>
       <c r="B25" t="s">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="C25" t="s">
-        <v>21</v>
+        <v>101</v>
       </c>
       <c r="D25" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="E25" t="s">
-        <v>23</v>
+        <v>103</v>
       </c>
       <c r="F25"/>
       <c r="G25" t="s">
-        <v>24</v>
+        <v>104</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" s="5" t="s">
         <v>105</v>
       </c>
       <c r="B26" t="s">
-        <v>87</v>
+        <v>106</v>
       </c>
       <c r="C26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E26" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="F26"/>
+        <v>109</v>
+      </c>
+      <c r="F26" t="s">
+        <v>110</v>
+      </c>
       <c r="G26" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" s="5" t="s">
-        <v>25</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
-        <v>26</v>
+        <v>94</v>
       </c>
       <c r="C27" t="s">
-        <v>27</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="E27" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="F27"/>
       <c r="G27" t="s">
-        <v>30</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:7">
-      <c r="A28" s="5">
-        <v>5625</v>
+      <c r="A28" s="5" t="s">
+        <v>117</v>
       </c>
       <c r="B28" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="C28" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="D28" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="E28" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="F28"/>
+        <v>121</v>
+      </c>
+      <c r="F28" t="s">
+        <v>122</v>
+      </c>
       <c r="G28" t="s">
-        <v>114</v>
+        <v>123</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" s="5" t="s">
-        <v>115</v>
+        <v>19</v>
       </c>
       <c r="B29" t="s">
-        <v>116</v>
+        <v>20</v>
       </c>
       <c r="C29" t="s">
-        <v>83</v>
+        <v>21</v>
       </c>
       <c r="D29" t="s">
-        <v>117</v>
+        <v>22</v>
       </c>
       <c r="E29" t="s">
-        <v>118</v>
+        <v>23</v>
       </c>
       <c r="F29"/>
       <c r="G29" t="s">
-        <v>119</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:7">
-      <c r="A30" s="5" t="s">
-        <v>31</v>
+      <c r="A30" s="5">
+        <v>5625</v>
       </c>
       <c r="B30" t="s">
-        <v>32</v>
+        <v>124</v>
       </c>
       <c r="C30" t="s">
-        <v>33</v>
+        <v>125</v>
       </c>
       <c r="D30" t="s">
-        <v>34</v>
+        <v>126</v>
       </c>
       <c r="E30" t="s">
-        <v>35</v>
+        <v>127</v>
       </c>
       <c r="F30"/>
       <c r="G30" t="s">
-        <v>36</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" s="5" t="s">
-        <v>120</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="C31" t="s">
-        <v>122</v>
+        <v>90</v>
       </c>
       <c r="D31" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="E31" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="F31"/>
       <c r="G31" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="5" t="s">
-        <v>126</v>
+        <v>31</v>
       </c>
       <c r="B32" t="s">
-        <v>127</v>
+        <v>32</v>
       </c>
       <c r="C32" t="s">
-        <v>128</v>
+        <v>33</v>
       </c>
       <c r="D32" t="s">
-        <v>129</v>
+        <v>34</v>
       </c>
       <c r="E32" t="s">
-        <v>130</v>
+        <v>35</v>
       </c>
       <c r="F32"/>
       <c r="G32" t="s">
-        <v>131</v>
+        <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="5" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B33" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C33" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D33" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="E33" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="F33"/>
       <c r="G33" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C34" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D34" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E34" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="F34" t="s">
         <v>144</v>
       </c>
+      <c r="F34"/>
       <c r="G34" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" s="5" t="s">
         <v>146</v>
       </c>
       <c r="B35" t="s">
         <v>147</v>
       </c>
       <c r="C35" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="D35" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="E35" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="F35" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="G35" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" s="5" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="B36" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="C36" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="D36" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="E36" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="F36"/>
+        <v>157</v>
+      </c>
+      <c r="F36" t="s">
+        <v>158</v>
+      </c>
       <c r="G36" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="B37" t="s">
+        <v>161</v>
+      </c>
+      <c r="C37" t="s">
         <v>155</v>
       </c>
-      <c r="B37" t="s">
+      <c r="D37" t="s">
         <v>156</v>
       </c>
-      <c r="C37" t="s">
+      <c r="E37" t="s">
         <v>157</v>
       </c>
-      <c r="D37" t="s">
+      <c r="F37" t="s">
         <v>158</v>
       </c>
-      <c r="E37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G37" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="38" spans="1:7">
-      <c r="A38" s="5">
-        <v>4199</v>
+      <c r="A38" s="5" t="s">
+        <v>163</v>
       </c>
       <c r="B38" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C38" t="s">
-        <v>141</v>
+        <v>165</v>
       </c>
       <c r="D38" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-      <c r="F38"/>
+        <v>166</v>
+      </c>
+      <c r="E38" t="s">
+        <v>167</v>
+      </c>
+      <c r="F38" t="s">
+        <v>168</v>
+      </c>
       <c r="G38" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="5" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="B39" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="C39" t="s">
-        <v>167</v>
+        <v>21</v>
       </c>
       <c r="D39" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="E39" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="F39" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="G39" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="B40" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="C40" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="D40" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="E40" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="F40" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="G40" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" s="5" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="B41" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="C41" t="s">
-        <v>27</v>
+        <v>185</v>
       </c>
       <c r="D41" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="E41" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="F41" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="G41" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" s="5" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="B42" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="C42" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D42" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="E42" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="F42" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="G42" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="5" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="B43" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="C43" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="D43" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E43" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="F43" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="G43" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="5" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="B44" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="C44" t="s">
-        <v>174</v>
+        <v>206</v>
       </c>
       <c r="D44" t="s">
-        <v>175</v>
+        <v>207</v>
       </c>
       <c r="E44" t="s">
-        <v>176</v>
+        <v>208</v>
       </c>
       <c r="F44" t="s">
-        <v>177</v>
+        <v>209</v>
       </c>
       <c r="G44" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="5" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="B45" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="C45" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="D45" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="E45" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="F45" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="G45" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="5" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="B46" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="C46" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="D46" t="s">
-        <v>212</v>
-[...6 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="E46"/>
+      <c r="F46"/>
       <c r="G46" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" s="5" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="B47" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="C47" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="D47" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-      <c r="F47"/>
+        <v>226</v>
+      </c>
+      <c r="E47" t="s">
+        <v>227</v>
+      </c>
+      <c r="F47" t="s">
+        <v>228</v>
+      </c>
       <c r="G47" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" s="5" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="B48" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="C48" t="s">
-        <v>223</v>
+        <v>192</v>
       </c>
       <c r="D48" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E48" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F48" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="G48" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="5" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="B49" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="C49" t="s">
-        <v>141</v>
+        <v>238</v>
       </c>
       <c r="D49" t="s">
-        <v>230</v>
+        <v>239</v>
       </c>
       <c r="E49" t="s">
-        <v>54</v>
+        <v>240</v>
       </c>
       <c r="F49" t="s">
-        <v>231</v>
+        <v>241</v>
       </c>
       <c r="G49" t="s">
-        <v>232</v>
+        <v>242</v>
       </c>
     </row>
     <row r="50" spans="1:7">
-      <c r="A50" s="5" t="s">
-        <v>233</v>
+      <c r="A50" s="5">
+        <v>4199</v>
       </c>
       <c r="B50" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="C50" t="s">
-        <v>235</v>
+        <v>155</v>
       </c>
       <c r="D50" t="s">
-        <v>236</v>
-[...6 lines deleted...]
-      </c>
+        <v>244</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50"/>
       <c r="G50" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="5" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B51" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="C51" t="s">
-        <v>204</v>
+        <v>248</v>
       </c>
       <c r="D51" t="s">
-        <v>205</v>
+        <v>249</v>
       </c>
       <c r="E51" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="F51"/>
       <c r="G51" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
     </row>
     <row r="52" spans="1:7">
-      <c r="A52" s="4" t="s">
+      <c r="A52" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="B52" t="s">
+        <v>253</v>
+      </c>
+      <c r="C52" t="s">
+        <v>254</v>
+      </c>
+      <c r="D52" t="s">
+        <v>255</v>
+      </c>
+      <c r="E52" t="s">
+        <v>256</v>
+      </c>
+      <c r="F52" t="s">
+        <v>257</v>
+      </c>
+      <c r="G52" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B52" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="4" t="s">
+      <c r="B53" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="C53" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="D52" s="4" t="s">
+      <c r="D53" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E52" s="4" t="s">
+      <c r="E53" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="F52" s="4" t="s">
+      <c r="F53" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="G52" s="4" t="s">
+      <c r="G53" s="4" t="s">
         <v>11</v>
-      </c>
-[...19 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" s="5" t="s">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="B54" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="C54" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="D54" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="E54" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="F54"/>
       <c r="G54" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
     </row>
     <row r="55" spans="1:7">
-      <c r="A55" s="5" t="s">
-        <v>37</v>
+      <c r="A55" s="5">
+        <v>5625</v>
       </c>
       <c r="B55" t="s">
-        <v>38</v>
+        <v>124</v>
       </c>
       <c r="C55" t="s">
-        <v>39</v>
+        <v>125</v>
       </c>
       <c r="D55" t="s">
-        <v>40</v>
+        <v>126</v>
       </c>
       <c r="E55" t="s">
-        <v>41</v>
+        <v>127</v>
       </c>
       <c r="F55"/>
       <c r="G55" t="s">
-        <v>42</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:7">
-      <c r="A56" s="4" t="s">
+      <c r="A56" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B56" t="s">
+        <v>26</v>
+      </c>
+      <c r="C56" t="s">
+        <v>27</v>
+      </c>
+      <c r="D56" t="s">
+        <v>28</v>
+      </c>
+      <c r="E56" t="s">
+        <v>29</v>
+      </c>
+      <c r="F56"/>
+      <c r="G56" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="B56" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="4" t="s">
+      <c r="B57" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="C57" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="D56" s="4" t="s">
+      <c r="D57" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E56" s="4" t="s">
+      <c r="E57" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="F56" s="4" t="s">
+      <c r="F57" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="G56" s="4" t="s">
+      <c r="G57" s="4" t="s">
         <v>11</v>
-      </c>
-[...19 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="5">
         <v>3659</v>
       </c>
       <c r="B58" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="C58" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="D58" t="s">
-        <v>252</v>
+        <v>263</v>
       </c>
       <c r="E58" t="s">
-        <v>253</v>
+        <v>264</v>
       </c>
       <c r="F58"/>
       <c r="G58" t="s">
-        <v>254</v>
+        <v>265</v>
       </c>
     </row>
     <row r="59" spans="1:7">
-      <c r="A59" s="5" t="s">
-        <v>255</v>
+      <c r="A59" s="5">
+        <v>3658</v>
       </c>
       <c r="B59" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
       <c r="C59" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="D59" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="E59"/>
+        <v>268</v>
+      </c>
+      <c r="E59" t="s">
+        <v>269</v>
+      </c>
       <c r="F59"/>
       <c r="G59" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="5" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="B60" t="s">
-        <v>261</v>
+        <v>272</v>
       </c>
       <c r="C60" t="s">
-        <v>262</v>
+        <v>273</v>
       </c>
       <c r="D60" t="s">
-        <v>263</v>
+        <v>274</v>
       </c>
       <c r="E60"/>
       <c r="F60"/>
       <c r="G60" t="s">
-        <v>264</v>
+        <v>275</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="5" t="s">
-        <v>265</v>
+        <v>276</v>
       </c>
       <c r="B61" t="s">
-        <v>266</v>
+        <v>277</v>
       </c>
       <c r="C61" t="s">
-        <v>267</v>
+        <v>278</v>
       </c>
       <c r="D61" t="s">
-        <v>268</v>
+        <v>279</v>
       </c>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61" t="s">
-        <v>269</v>
+        <v>280</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="5" t="s">
-        <v>270</v>
+        <v>281</v>
       </c>
       <c r="B62" t="s">
-        <v>271</v>
+        <v>282</v>
       </c>
       <c r="C62" t="s">
-        <v>272</v>
+        <v>283</v>
       </c>
       <c r="D62" t="s">
-        <v>273</v>
+        <v>284</v>
       </c>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62" t="s">
-        <v>274</v>
+        <v>285</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="5" t="s">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="B63" t="s">
-        <v>276</v>
+        <v>287</v>
       </c>
       <c r="C63" t="s">
-        <v>277</v>
+        <v>288</v>
       </c>
       <c r="D63" t="s">
-        <v>278</v>
+        <v>289</v>
       </c>
       <c r="E63"/>
       <c r="F63"/>
       <c r="G63" t="s">
-        <v>279</v>
+        <v>290</v>
       </c>
     </row>
     <row r="64" spans="1:7">
-      <c r="A64" s="5">
-        <v>2847</v>
+      <c r="A64" s="5" t="s">
+        <v>291</v>
       </c>
       <c r="B64" t="s">
-        <v>280</v>
+        <v>292</v>
       </c>
       <c r="C64" t="s">
-        <v>281</v>
+        <v>293</v>
       </c>
       <c r="D64" t="s">
-        <v>282</v>
-[...6 lines deleted...]
-      </c>
+        <v>294</v>
+      </c>
+      <c r="E64"/>
+      <c r="F64"/>
       <c r="G64" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="5">
-        <v>202501721</v>
+        <v>2847</v>
       </c>
       <c r="B65" t="s">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="C65" t="s">
-        <v>83</v>
+        <v>297</v>
       </c>
       <c r="D65" t="s">
-        <v>287</v>
+        <v>298</v>
       </c>
       <c r="E65" t="s">
-        <v>288</v>
+        <v>299</v>
       </c>
       <c r="F65" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="G65" t="s">
-        <v>290</v>
+        <v>301</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="5">
+        <v>202501721</v>
+      </c>
+      <c r="B66" t="s">
+        <v>302</v>
+      </c>
+      <c r="C66" t="s">
+        <v>90</v>
+      </c>
+      <c r="D66" t="s">
+        <v>303</v>
+      </c>
+      <c r="E66" t="s">
+        <v>304</v>
+      </c>
+      <c r="F66" t="s">
+        <v>305</v>
+      </c>
+      <c r="G66" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" s="5">
         <v>202501441</v>
       </c>
-      <c r="B66" t="s">
-[...15 lines deleted...]
-        <v>296</v>
+      <c r="B67" t="s">
+        <v>307</v>
+      </c>
+      <c r="C67" t="s">
+        <v>308</v>
+      </c>
+      <c r="D67" t="s">
+        <v>309</v>
+      </c>
+      <c r="E67" t="s">
+        <v>310</v>
+      </c>
+      <c r="F67" t="s">
+        <v>311</v>
+      </c>
+      <c r="G67" t="s">
+        <v>312</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="G29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="G30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="G31" r:id="rId_hyperlink_23"/>
     <hyperlink ref="G32" r:id="rId_hyperlink_24"/>
     <hyperlink ref="G33" r:id="rId_hyperlink_25"/>
     <hyperlink ref="G34" r:id="rId_hyperlink_26"/>
     <hyperlink ref="G35" r:id="rId_hyperlink_27"/>
     <hyperlink ref="G36" r:id="rId_hyperlink_28"/>
     <hyperlink ref="G37" r:id="rId_hyperlink_29"/>
     <hyperlink ref="G38" r:id="rId_hyperlink_30"/>
     <hyperlink ref="G39" r:id="rId_hyperlink_31"/>
     <hyperlink ref="G40" r:id="rId_hyperlink_32"/>
     <hyperlink ref="G41" r:id="rId_hyperlink_33"/>
     <hyperlink ref="G42" r:id="rId_hyperlink_34"/>
     <hyperlink ref="G43" r:id="rId_hyperlink_35"/>
     <hyperlink ref="G44" r:id="rId_hyperlink_36"/>
     <hyperlink ref="G45" r:id="rId_hyperlink_37"/>
     <hyperlink ref="G46" r:id="rId_hyperlink_38"/>
     <hyperlink ref="G47" r:id="rId_hyperlink_39"/>
     <hyperlink ref="G48" r:id="rId_hyperlink_40"/>
     <hyperlink ref="G49" r:id="rId_hyperlink_41"/>
     <hyperlink ref="G50" r:id="rId_hyperlink_42"/>
     <hyperlink ref="G51" r:id="rId_hyperlink_43"/>
-    <hyperlink ref="G53" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="G52" r:id="rId_hyperlink_44"/>
     <hyperlink ref="G54" r:id="rId_hyperlink_45"/>
     <hyperlink ref="G55" r:id="rId_hyperlink_46"/>
-    <hyperlink ref="G57" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="G56" r:id="rId_hyperlink_47"/>
     <hyperlink ref="G58" r:id="rId_hyperlink_48"/>
     <hyperlink ref="G59" r:id="rId_hyperlink_49"/>
     <hyperlink ref="G60" r:id="rId_hyperlink_50"/>
     <hyperlink ref="G61" r:id="rId_hyperlink_51"/>
     <hyperlink ref="G62" r:id="rId_hyperlink_52"/>
     <hyperlink ref="G63" r:id="rId_hyperlink_53"/>
     <hyperlink ref="G64" r:id="rId_hyperlink_54"/>
     <hyperlink ref="G65" r:id="rId_hyperlink_55"/>
     <hyperlink ref="G66" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="G67" r:id="rId_hyperlink_57"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1" r:id="rId2"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>