--- v0 (2026-06-24)
+++ v1 (2026-08-09)
@@ -15,51 +15,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="prices" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Facebook</t>
   </si>
   <si>
     <t>Instagram</t>
   </si>
   <si>
     <t>Youtube</t>
   </si>
   <si>
     <t>Twitter</t>
   </si>
   <si>
     <t>Viber</t>
   </si>
   <si>
     <t>Молоко та вершки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Ціна</t>
   </si>
   <si>
@@ -134,51 +134,51 @@
   <si>
     <t>141.38 грн/за уп</t>
   </si>
   <si>
     <t>135.72 грн/від 12 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/moloko-orasi-barista-banan</t>
   </si>
   <si>
     <t>Молоко Галичина безлактозне 900г 2.5%</t>
   </si>
   <si>
     <t>45.56 грн/за шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/moloko-galichina-bezlaktozne-900g-25</t>
   </si>
   <si>
     <t>0006185</t>
   </si>
   <si>
     <t xml:space="preserve">Молоко рослинне зі смаком карамелі Alpro BARISTA 750мл </t>
   </si>
   <si>
-    <t>105.61 грн/за шт</t>
+    <t>133.86 грн/за шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/moloko-roslinne-zi-smakom-karameli-alpro-barista-750ml</t>
   </si>
   <si>
     <t>009264</t>
   </si>
   <si>
     <t>Молоко безлактозне ультрапастеризоване "Волошкове поле" 2.5% 1000г</t>
   </si>
   <si>
     <t>62.1 грн/за уп</t>
   </si>
   <si>
     <t>62.1 грн/від 12 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/moloko-bezlaktozne-ultrapasterizovane-voloshkove-pole-25-1000g</t>
   </si>
   <si>
     <t>006034</t>
   </si>
   <si>
     <t>Вершки ТМ Зоряна 10% 500г</t>
   </si>
@@ -311,54 +311,54 @@
   <si>
     <t>45.17 грн/за шт</t>
   </si>
   <si>
     <t>45.17 грн/від 60 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/moloko-galichina-barista-1l-12up1yasch-25</t>
   </si>
   <si>
     <t>Молоко кокосове Alpro BARISTA 1л (12уп/1ящ)</t>
   </si>
   <si>
     <t>137.07 грн/за шт</t>
   </si>
   <si>
     <t>137.07 грн/від 12 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/moloko-kokosove-alpro-barista-1l-12up1yasch</t>
   </si>
   <si>
     <t>Молоко мигдальне Alpro BARISTA 1л (8уп/1ящ)</t>
   </si>
   <si>
-    <t>131.25 грн/за шт</t>
-[...2 lines deleted...]
-    <t>131.25 грн/від 8 шт</t>
+    <t>134.51 грн/за шт</t>
+  </si>
+  <si>
+    <t>134.51 грн/від 8 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/moloko-migdalne-alpro-barista-1l-8up1yasch</t>
   </si>
   <si>
     <t>Молоко соєве Alpro BARISTA 1л (12уп/1ящ)</t>
   </si>
   <si>
     <t>119.7 грн/за шт</t>
   </si>
   <si>
     <t>119.7 грн/від 12 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/moloko-soeve-alpro-barista-1l-12up1yasch</t>
   </si>
   <si>
     <t>Молоко кокосове з рисом Alpro 1л (8уп/1ящ)</t>
   </si>
   <si>
     <t>86 грн/за шт</t>
   </si>
   <si>
     <t>82.5 грн/від 8 шт</t>
   </si>
@@ -495,56 +495,50 @@
     <t>https://www.panstakan.com.ua/uk/product/moloko-ultrapasterizovane-tm-milk-visit-25-1000g</t>
   </si>
   <si>
     <t xml:space="preserve">Вершки сухі RISTORA Bevanda Bianca 500г </t>
   </si>
   <si>
     <t>168.51 грн/за уп</t>
   </si>
   <si>
     <t>162.36 грн/від 10 уп</t>
   </si>
   <si>
     <t>154.98 грн/від 20 уп</t>
   </si>
   <si>
     <t>147.6 грн/від 50 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/vershki-sukhi-ristora-bevanda-bianca-500g</t>
   </si>
   <si>
     <t>005128</t>
   </si>
   <si>
     <t xml:space="preserve">Молоко вівсяне Alpro 1л </t>
-  </si>
-[...4 lines deleted...]
-    <t>134.51 грн/від 8 шт</t>
   </si>
   <si>
     <t>134.51 грн/від 32 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/moloko-vivsyane-alpro-1l</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1682,61 +1676,61 @@
       </c>
       <c r="C43" t="s">
         <v>153</v>
       </c>
       <c r="D43" t="s">
         <v>154</v>
       </c>
       <c r="E43" t="s">
         <v>155</v>
       </c>
       <c r="F43" t="s">
         <v>156</v>
       </c>
       <c r="G43" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="5" t="s">
         <v>158</v>
       </c>
       <c r="B44" t="s">
         <v>159</v>
       </c>
       <c r="C44" t="s">
+        <v>98</v>
+      </c>
+      <c r="D44" t="s">
+        <v>99</v>
+      </c>
+      <c r="E44" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="F44"/>
       <c r="G44" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="G9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="G10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="G11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="G12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="G13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="G14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="G15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="G16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="G17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="G18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="G19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="G20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="G21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="G22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="G23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="G24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="G25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="G26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="G27" r:id="rId_hyperlink_20"/>