--- v1 (2026-08-09)
+++ v2 (2026-09-24)
@@ -434,54 +434,54 @@
   <si>
     <t>Шоколад Студентський Молочний</t>
   </si>
   <si>
     <t>64 грн/за шт</t>
   </si>
   <si>
     <t>64 грн/від 16 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/shokolad-studentskiy-molochniy</t>
   </si>
   <si>
     <t>005429</t>
   </si>
   <si>
     <t>Шоколад Студентський Малина</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/shokolad-studentskiy-malina</t>
   </si>
   <si>
     <t>Цукерки Raffaello 150 г (1п/6шт)</t>
   </si>
   <si>
-    <t>135 грн/за шт</t>
-[...2 lines deleted...]
-    <t>135 грн/від 6 шт</t>
+    <t>181.13 грн/за шт</t>
+  </si>
+  <si>
+    <t>181.13 грн/від 6 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/cukerki-raffaello-150-g-1p6sht</t>
   </si>
   <si>
     <t>коробка-1050</t>
   </si>
   <si>
     <t>Цукерки Chuvs з апельсиновим соком 1шт/30г</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/cukerki-chuvs-z-apelsinovim-sokom-1sht30g</t>
   </si>
   <si>
     <t>коробка-1258</t>
   </si>
   <si>
     <t>Вафлі Stroopwafel карамель та вершкове масло 1шт/33 г</t>
   </si>
   <si>
     <t>16 грн/за шт</t>
   </si>
   <si>
     <t>15.34 грн/від 30 шт</t>
   </si>
@@ -623,54 +623,54 @@
   <si>
     <t xml:space="preserve">Вафлі глазуровані Milk's 1шт/32г </t>
   </si>
   <si>
     <t>13.5 грн/за шт</t>
   </si>
   <si>
     <t>12.73 грн/від 25 шт</t>
   </si>
   <si>
     <t>12.02 грн/від 100 шт</t>
   </si>
   <si>
     <t>11.42 грн/від 250 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/vafli-glazurovani-milks-1sht32g</t>
   </si>
   <si>
     <t>005746</t>
   </si>
   <si>
     <t>Цукерка фруктова ТМ Paw Patrol 1шт</t>
   </si>
   <si>
-    <t>11.26 грн/за шт</t>
-[...2 lines deleted...]
-    <t>10.76 грн/від 45 шт</t>
+    <t>11.88 грн/за шт</t>
+  </si>
+  <si>
+    <t>11.35 грн/від 45 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/cukerka-fruktova-tm-paw-patrol-1sht</t>
   </si>
   <si>
     <t>005745</t>
   </si>
   <si>
     <t>Цукерка фруктова ТМ Minion 1шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/cukerka-fruktova-tm-minion-1sht</t>
   </si>
   <si>
     <t>Печиво Oreo 38 г (1ящ/9уп/108шт)</t>
   </si>
   <si>
     <t>8.61 грн/за шт</t>
   </si>
   <si>
     <t>7.98 грн/від 54 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/pechivo-oreo-38-g-1yasch9up108sht</t>
   </si>
@@ -1763,54 +1763,54 @@
   <si>
     <t>Льодяник "Прапор" 1шт 40г</t>
   </si>
   <si>
     <t>19.35 грн/за шт</t>
   </si>
   <si>
     <t>16.25 грн/від 40 шт</t>
   </si>
   <si>
     <t>16.25 грн/від 80 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/lodyanik-prapor-1sht-40g</t>
   </si>
   <si>
     <t>Батончики шоколадні РІЗНІ</t>
   </si>
   <si>
     <t>004961</t>
   </si>
   <si>
     <t xml:space="preserve">Вафлі АРТЕК класичні 71г </t>
   </si>
   <si>
-    <t>16.08 грн/за шт</t>
-[...2 lines deleted...]
-    <t>15.56 грн/від 45 шт</t>
+    <t>18.38 грн/за шт</t>
+  </si>
+  <si>
+    <t>17.78 грн/від 45 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/vafli-artek-klasichni-71g</t>
   </si>
   <si>
     <t>Батончик Bounty 57 гр (1уп/24шт)</t>
   </si>
   <si>
     <t>33.5 грн/за шт</t>
   </si>
   <si>
     <t>32.38 грн/від 24 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/batonchik-bounty-57-gr-1up24sht</t>
   </si>
   <si>
     <t>Батончик Snickers 50гр (1уп/40шт)</t>
   </si>
   <si>
     <t>30.44 грн/за шт</t>
   </si>
   <si>
     <t>29.8 грн/від 40 шт</t>
   </si>
@@ -1841,51 +1841,51 @@
   <si>
     <t>19.9 грн/від 30 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/vafli-fiesta-z-lisovim-gorikhom-50g</t>
   </si>
   <si>
     <t>004907</t>
   </si>
   <si>
     <t xml:space="preserve">Вафлі FIESTA з кокосом 50г </t>
   </si>
   <si>
     <t>21.16 грн/за уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/vafli-fiesta-z-kokosom-50g</t>
   </si>
   <si>
     <t>004963</t>
   </si>
   <si>
     <t xml:space="preserve">Вафлі АРТЕК зі смаком горіху 71г </t>
   </si>
   <si>
-    <t>15.57 грн/від 45 шт</t>
+    <t>17.79 грн/від 45 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/vafli-artek-zi-smakom-gorikhu-71g</t>
   </si>
   <si>
     <t>004962</t>
   </si>
   <si>
     <t xml:space="preserve">Вафлі АРТЕК зі смаком пломбір 80г </t>
   </si>
   <si>
     <t>15.23 грн/від 45 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/vafli-artek-zi-smakom-plombir-80g</t>
   </si>
   <si>
     <t>Батончик трюфельний  Food Mission 40 гр  ( 1уп /12шт)</t>
   </si>
   <si>
     <t>46 грн/за шт</t>
   </si>
   <si>
     <t>43.15 грн/від 12 шт</t>
   </si>
@@ -1928,54 +1928,54 @@
   <si>
     <t>Батончик пряний Food Mission 40 гр  ( 1уп /12шт)</t>
   </si>
   <si>
     <t>55 грн/за шт</t>
   </si>
   <si>
     <t>52.03 грн/від 12 шт</t>
   </si>
   <si>
     <t>48.78 грн/від 48 шт</t>
   </si>
   <si>
     <t>45.53 грн/від 120 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/batonchik-pryaniy-food-mission-40-gr-1up-12sht</t>
   </si>
   <si>
     <t>004399</t>
   </si>
   <si>
     <t xml:space="preserve">Вафлі Артек зі смаком шоколаду 71г </t>
   </si>
   <si>
-    <t>16.08 грн/за уп</t>
-[...2 lines deleted...]
-    <t>15.57 грн/від 45 уп</t>
+    <t>18.38 грн/за уп</t>
+  </si>
+  <si>
+    <t>17.79 грн/від 45 уп</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/vafli-artek-zi-smakom-shokoladu-71g</t>
   </si>
   <si>
     <t xml:space="preserve"> Батончик кокосовий Food Mission 40 гр  ( 1уп /12шт) </t>
   </si>
   <si>
     <t>29.5 грн/за шт</t>
   </si>
   <si>
     <t>27.95 грн/від 12 шт</t>
   </si>
   <si>
     <t>26.22 грн/від 48 шт</t>
   </si>
   <si>
     <t>24.15 грн/від 120 шт</t>
   </si>
   <si>
     <t>https://www.panstakan.com.ua/uk/product/batonchik-kokosoviy-food-mission-40-gr-1up-12sht</t>
   </si>
   <si>
     <t>Батончик  кавовий  Food Mission 40 гр  ( 1уп /12шт)</t>
   </si>